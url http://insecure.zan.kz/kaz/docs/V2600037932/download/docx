--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e96f6d" w14:textId="0e96f6d">
+    <w:p w14:paraId="a757325" w14:textId="a757325">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы ұйымдарының қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 27 қаңтардағы № 1 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 2 ақпанда № 37932 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 27 қаңтардағы № 1 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 2 ақпанда № 37932 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2005,1243 +2004,122 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...265 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
-[...814 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3437,68 +2315,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айырысу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3567,157 +2445,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баптар</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Баптар атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
-[...85 lines deleted...]
-              <w:t>пайызбен</w:t>
+              <w:t>Тәуекел дәрежесi пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8401,90 +7219,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="98"/>
+          <w:bookmarkStart w:name="z114" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, мынадай өлшемшарттарға сәйкес келетін қарыздар:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9034,90 +7852,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="99"/>
+          <w:bookmarkStart w:name="z116" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес шағын және орта кәсіпкерлік субъектілері шығарған, "Қазақстан қор биржасы" акционерлік қоғамының ресми тізімінің "Негізгі" немесе "Балама" алаңшаларының "Борыштық бағалы қағаздар" секторына енген, "ДАМУ" кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының кепілдігіне ие, сомасы осы бағалы қағаздардың номиналды құнының кем дегенде 50 (елу) пайызын өтейтін және мына өлшемшарттарға сәйкес бағалы қағаздар:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10500,70 +9318,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="100"/>
+          <w:bookmarkStart w:name="z118" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2016 жылғы 1 қаңтардан бастап 2019 жылғы 31 желтоқсан аралығында жеке тұлғаларға берілген қамтамасыз етілмеген қарыздар, оның ішінде банк есептейтін мынадай өлшемшарттардың біріне сәйкес келетін тұтынушылық банктік қарыздар:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12954,70 +11772,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="101"/>
+          <w:bookmarkStart w:name="z123" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және төмендегідей өлшемшарттарға сәйкес келетін Қазақстан Республикасының резидент-ұйымдарына, сондай-ақ Қазақстан Республикасының бейрезидент-ұйымдарына 1 (бір) жылдан астам мерзімге шетел валютасында берілген қарыздар: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13143,70 +11961,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="102"/>
+          <w:bookmarkStart w:name="z126" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген заңды тұлғалар немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15184,70 +14002,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="103"/>
+          <w:bookmarkStart w:name="z179" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент-ұйымдары шығарған исламдық бағалы қағаздар:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16852,647 +15670,25238 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>активтерiнiң кестесiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="104"/>
+    <w:bookmarkStart w:name="z233" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиісті банк активтерінің есебіне түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z234" w:id="105"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z234" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар (Кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 11, 12 және 13-жолдарында көрсетілген активтер түріндегі), сауда делдалы ретінде сауда қызметін қаржыландырған кездегі коммерциялық кредиттер осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z235" w:id="106"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z235" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 11, 12 және 13-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z236" w:id="107"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z236" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салымдардың, оның ішінде осы банктегі қамтамасыз ету ретінде ұсынылған салымдардың 100 (бір жүз) пайыз сомасына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z237" w:id="108"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z237" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген исламдық бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z238" w:id="109"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z238" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z239" w:id="110"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z239" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сәйкес мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z240" w:id="111"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z240" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банкте "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының сөзсіз және қайтарып алынбайтын кепілдігі, экспортты қолдау жөніндегі функцияларды жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған, сақтандыру төлемі жөніндегі міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты, Резервтік аккредитивтердің халықаралық практикасына (International Standby Practices, ISP98) немесе Талап ету бойынша кепілдіктер үшін біріздендірілген қағидаларға (Uniform Rules for Demand Guarantees, URDG758) сәйкес шығарылған, Standard &amp; Poor's (Cтандарт энд Пурс) агенттігінің "А-"-дан төмен емес ұзақ мерзімді борыштық рейтингі немесе сомасы көрсетілген қарыздар көлемінің кемінде 50 (елу) пайызын өтейтін басқа да рейтингтік агенттіктердің бірінің осыған ұқсас рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдіктері немесе резервтік аккредитивтері түрінде қамтамасыз етуі бар қарыздар қамтамасыз етудің түзетілген құнын шегере отырып, тәуекел дәрежесі бойынша мөлшерленген активтердің есебіне кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z241" w:id="112"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z241" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының кепілдігі, экспортты қолдау жөніндегі функцияларды жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған, сақтандыру төлемі жөніндегі міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты, Резервтік аккредитивтердің халықаралық практикасына (International Standby Practices, ISP98) немесе Талап ету бойынша кепілдіктер үшін біріздендірілген қағидаларға (Uniform Rules for Demand Guarantees, URDG758) сәйкес шығарылған, Standard &amp; Poor's (Cтандарт энд Пурс) агенттігінің "А-"-тен төмен емес ұзақ мерзімді борыштық рейтингі немесе басқа да рейтингтік агенттіктердің бірінің осыған ұқсас рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдіктері немесе резервтік аккредитивтері түріндегі қамтамасыз етудің түзетілген құны кепілдік, сақтандыру шарты сомасының 95 (тоқсан бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z242" w:id="113"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z242" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған) банк инвестициялары есебіне енгізілмеген салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар, сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттер, инвестициялар тәуекел дәрежесі бойынша мөлшерленген (банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған исламдық бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берген (сақтандырылған) сомасын шегергендегі) активтердің есебіне борышкердің тәуекел дәрежесі бойынша енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z243" w:id="114"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z243" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған исламдық бағалы қағаздардың, сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттердің, инвестициялардың кепілдік берген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z244" w:id="115"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z244" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының мынадай бейрезиденттеріне ұсынылған, осы Түсіндірменің 1-тармағында көрсетілген салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар және сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z245" w:id="116"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z245" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақ аумағында заңды тұлға ретінде тіркелгендерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z246" w:id="117"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z246" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші оффшорлық аймақ аумағында тіркелген заңды тұлғаға тәуелді немесе оффшорлық аймақ аумағында тіркелген заңды тұлғаға қатысы бойынша еншілес болып табылатындарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z247" w:id="118"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z247" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оффшорлық аймақ азаматтары болып табылатындарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z248" w:id="119"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z248" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Түсіндірменің 1-тармағында көрсетілген қамтамасыз етудің болуына қарамастан, Кестеге сәйкес тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z249" w:id="120"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z249" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z250" w:id="121"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z250" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақ аумағында заңды тұлға ретінде тіркелген, бірақ Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе міндеттемелерінің барлық сомасының қамтамасыз етілуіне аталған деңгейден төмен емес рейтингі бар бас ұйымның тиісті кепілдігі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z251" w:id="122"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z251" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оффшорлық аймақ аумағында тіркелген заңды тұлғалардан тәуелсіз, жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші немесе оффшорлық аймақ аумағында тіркелген, бірақ оффшорлық аймақтардың аумағында тіркелген заңды тұлғалар немесе олардың азаматтары не Экономикалық ынтымақтастық және даму ұйымы оффшорлық аумақтардың тізбесіне жатқызылған мемлекеттердің аумағында тіркелген заңды тұлғалар болып табылатын Қазақстан Республикасының бейрезиденттеріне қойылатын, ақпараттық алмасу бойынша міндеттемелер қабылдамаған талаптарды қоспағанда, рейтингі көрсетілген деңгейден төмен емес немесе рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігіне ие болған немесе рейтингі көрсетілген деңгейден төмен емес заңды тұлғаға қатысты еншілес немесе олардың азаматтарына немесе жарғылық капиталдың 5 (бес) пайызынан астамын жеке иеленетін заңды тұлғаларға тәуелді болып табылатын ұйымдарға не көрсетілген оффшорлық аймақтардың аумағында тіркелген заңды тұлғаларға қатысты еншілес болып табылатын бейрезиденттеріне ұсынылған, осы Түсіндірменің 1-тармағында көрсетілген салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар және сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z252" w:id="123"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z252" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдің нөл дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z253" w:id="124"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z253" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банктің активтерін есептеу мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z254" w:id="125"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z254" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үй салу не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық банктік қарыз ипотекалық тұрғын үй қарызы деп түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z255" w:id="126"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z255" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғаға тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға және (немесе) кәсіпкерлік қызметті жүзеге асыруға байланысты емес өзге де мақсаттарға берілетін, ипотекалық тұрғын үй қарызы (ипотекалық қарыз) болып табылмайтын банктік қарыз тұтынушылық банктік қарыз деп түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z256" w:id="127"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z256" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер исламдық бағалы қағаздың арнайы шығарылым рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z257" w:id="128"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z257" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздар тәуекелдің нөлдік дәрежесі бойынша өлшенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z258" w:id="129"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z258" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 2022 жылғы 21 ақпаннан 2022 жылғы 30 қыркүйекті қоса алған кезең ішінде Америка Құрама Штаттары және Еуропалық Одақтың мемлекеттері тарапынан санкциялық шектеулер енгізу себебінен борыштық немесе тәуелсіз рейтингі төмендетілген Қазақстан Республикасының бейрезидент-банктеріне ашық корреспонденттік шоттар бойынша талаптар, Қазақстан Республикасының бейрезидент-ұйымдарындағы салымдар, Қазақстан Республикасының бейрезидент-ұйымдарына берілген қарыздар, шетелдік эмитенттердің бағалы қағаздары түріндегі активтер қайта қаралған борыштық немесе тәуелсіз рейтингтерді ескерумен кредиттік тәуекел дәрежесін қатарынан 6 (алты) ай ішінде активтердің Кестеге сәйкес санатына дейін тең үлестермен көтерумен 2022 жылғы 1 ақпандағы жағдай бойынша Standard &amp; Poor's агенттігі (стандарт энд Пурс) немесе басқа рейтингтік агенттіктердің бірі берген борыштық немесе тәуелсіз рейтингтер негізінде Кестеге сәйкес кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z259" w:id="130"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z259" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нормативтердің 11-тармағына сәйкес нарықтық тәуекелді ескере отырып, активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне енгізілген активтер валюталардың айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне енгізілген активтерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне енгізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z260" w:id="131"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z260" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банк активтерін есептеу мақсаттары үшін қамтамасыз етілмеген тұтынушылық қарыздар ретінде жылжымайтын мүлік кепілімен қамтамасыз етілген қарыздарды, тұрғын үй құрылысына үлестік қатысу шарттары, жылжымайтын мүлікті сатып алу мәні болып табылатын өзге де шарттар бойынша талап ету құқықтарын, қамтамасыз етуі автокөлік болып табылатын қарыздарды, банктік салым шартына немесе ақша кепілі шартына сәйкес банкте орналастырылған, берілетін қарыз сомасын толығымен өтейтін ақша қамтамасыз етуі болып табылатын қарыздарды, білім беруді кредиттеу жүйесі шеңберінде берілетін қарыздарды және тұрғын үй құрылысы жинақ ақшасы жүйесінің шеңберінде берілетін қарыздарды қоспағанда, тұтынушылық банктік қарыз деп түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z261" w:id="132"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z261" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, олар бойынша банкте "ДАМУ "Кәсіпкерлікті дамыту қоры" қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының қайтарып алынбайтын және сөзсіз кепілдігі түрінде қамтамасыз етілуі бар қарыздар тәуекел дәрежесі бойынша сараланған активтердің есебіне мынадай түрде енгізіледі: "ДАМУ "Кәсіпкерлікті дамыту қоры" қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының қамтамасыз етілген қайтарып алынбайтын және сөзсіз кепілдігінің қарыз бөлігіне қатысты тәуекел дәрежесінің 25 пайыз коэффициенті қолданылады, ал қарыздың қамтамасыз етілмеген бөлігі банктің контрагентіне сәйкес келетін тәуекел дәрежесі бойынша Кестеге сәйкес сараланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы ұйымдарының қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ислам банктері үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пруденциялық нормативтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік мәндеріне және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзге де сақтауға міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормалар мен лимиттерді есеп</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айырысу әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z263" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Банктің кредиттік тәуекел дәрежесі бойынша мөлшерленген шартты және ықтимал міндеттемелерінің кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баптардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конверсия коэффициенті, пайызбен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттемелері толығымен: Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейіндегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық банктері мен орталық үкіметтерінің қарсы кепілдіктерімен (кепілдемелерімен); банктің басқаруына берілген ақшамен немесе тазартылған бағалы металдармен; Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp;Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етуі бар банктегі кепілдіктер, оның сомасы көрсетілген кепілдіктер көлемінің кемінде 50 (елу) пайызын өтейтін сомаға қамтамасыз етудің түзетілген құнын шегергендегі 100 (жүз) пайыз конверция коэффициентін ескере отырып, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "A-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдігі түріндегі қамтамасыз етудің түзетілген құны кепілдік сомасының 95 (тоқсан бес) пайызына тең.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Үкіметі, Қазақстан Республикасының Ұлттық Банкі, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы шығарған бағалы қағаздарды немесе Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері және орталық банктері шығарған бағалы қағаздарды, Нормативтердің 11-тармағында көзделген басқа өтімділігі жоғары бағалы қағаздарды сатып алу не сату бойынша шартты (ықтимал) міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің қаржы міндеттемелерінсіз; міндеттемелері Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттерінің орталық үкіметтері мен орталық банктерінің кепілдіктерімен (кепілдемелерімен); Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен; банкке берілген ақшамен немесе тазартылған бағалы металдармен қамтамасыз етілген банк аккредитивтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келешекте банктің талабы бойынша кез келген кезде жойылуға жататын қарыздар мен салымдарды банктің орналастыруы бойынша ықтимал (шартты) міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің еншілес ұйымдары арқылы сыртқы қарыздар тартылған және банк міндеттемелерін орналастырған кезде олардың пайдасына берілген банктің кепілдіктері мен кепілдемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк берілген қарызды қамтамасыз етуге қабылдаған кепілдіктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің келешекте өтеу мерзімі 1 (бір) жылдан кем қарыздар мен салымдарды орналастыруы бойынша ықтимал (шартты) міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттемелері толығымен: Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттемелері Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттерінің орталық үкіметтері мен орталық банктерінің кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар банктердің кепілдіктерімен (кепілдемелерімен), Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттерінің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің бағалы қағаздарымен қамтамасыз етілген банк аккредитивтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің келешекте 1 (бір) жылдан астам өтеу мерзімі бар қарыздар мен салымдарды орналастыруы бойынша ықтимал (шартты) міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттемелері толығымен: Standard &amp; Poor's агенттігінің "ВВВ-"-тен "А-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor`s агенттігінің "АА-" және одан жоғары деңгейдегі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар заңды тұлғалардың кепілдіктерімен (кепілдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерімен; Standard &amp; Poor's агенттігінің "ВВВ-"-тен "А-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен; Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің бағалы қағаздарымен; Standard &amp; Poor`s агенттігінің "АА-" және одан жоғары деңгейдегі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар заңды тұлғалардың бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілердің пайдасына, олардың үшінші тұлғалар алдындағы міндеттемелерін қамтамасыз етуге берілген банктің кепілдіктері мен кепілдемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоса алғанда 2021 жылғы 31 желтоқсан аралығы – 50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттемелері толығымен: Standard &amp; Poor's агенттігінің "ВВВ-"-тен "А-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor`s агенттігінің "АА-" және одан жоғары деңгейдегі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар заңды тұлғалардың кепілдіктерімен (кепілдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерімен; Standard &amp; Poor's агенттігінің "ВВВ-"-тен "А-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен; Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің бағалы қағаздарымен; Standard &amp; Poor`s агенттігінің "АА-" және одан жоғары деңгейдегі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар заңды тұлғалардың бағалы қағаздарымен қамтамасыз етілген банк аккредитивтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банкке қаржы құралдарын сату туралы және банктің оларды кері сатып алу міндеттемесі туралы келісім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің өзге де кепілдіктері (кепілдемелері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің өзге де аккредитивтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің өзге де шартты (ықтимал) міндеттемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Банктің кредиттік тәуекел дәрежесі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша мөлшерленген шартты және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ықтимал міндеттемелерінің кестесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z266" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кредиттік тәуекел дәрежесі бойынша банктің шартты және ықтимал міндеттемелерінің есебіне түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z267" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативтердің 11-тармағына сәйкес нарықтық тәуекелді ескере отырып активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталардың айырбастау бағамдары және бағалы металдардың айырбастау бағамдары өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне қосылған шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша сараланатын активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z268" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp;Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етуі бар банктегі кепілдіктер, оның сомасы көрсетілген кепілдіктер көлемінің кемінде 50 (елу) пайызын өтейтін сомаға қамтамасыз етудің түзетілген құнын шегергендегі 100 (жүз) пайыз конверция коэффициентін ескере отырып, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z269" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "A-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдігі түріндегі қамтамасыз етудің түзетілген құны кепілдік сомасының 95 (тоқсан бес) пайызына тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы ұйымдарының қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің пруденциялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және сақталуы міндетті өзге де</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормалары мен лимиттерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік мәндері мен оларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеу әдістемелеріне,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>капиталының мөлшеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z272" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баптар атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуекел дәрежесі пайызбен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолма-қол теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің қолма-қол шетел валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылған бағалы металдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Үкіметіне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық Банкіне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық Банкіндегі салымдар және Қазақстан Республикасының Ұлттық Банкіне қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық Даму банкіндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының жергілікті атқарушы органдарының салықтар мен бюджетке төленетін басқа да төлемдер бойынша дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Үкіметі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Бағалы қағаздар рыногы туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес "Қазақстанның Даму Банкі" акционерлік қоғамы, "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған бағалы қағаздар, сондай-ақ Еуразиялық Даму Банкі шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының 100 (жүз) пайызы Қазақстан Республикасының Ұлттық Банкке тиесілі заңды тұлға шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктерге ашық корреспонденттік шоттар бойынша қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің І тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "АА-"-тен төмен тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің және тиісті рейтингтік бағасы жоқ елдердің қолма-қол шетел валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының жергілікті атқарушы органдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Кәсіпкерлік кодексінің 24-бабына сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге "Даму "Кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының сөзсіз және қайтарып алынбайтын кепілдігімен қамтамасыз етілген займдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің І тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдарының дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздарын қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк баланста ұстап тұратын және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ААА"-дан "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкала бойынша "kzAAA"-дан "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің ІІ тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған бағалы металдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейін төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"- тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 77, 80 және 81-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 50 (елу) пайызынан аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының 100 (жүз) пайызы Ұлттық Банкке тиесілі заңды тұлғаның сатып алу үшін белгіленген талаптарға сәйкес келетін ипотекалық тұрғын үй қарыздары, сондай-ақ олар бойынша сыйақылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының 100 (жүз) пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлғаға қайта берілген ипотекалық тұрғын үй қарыздары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынадай талаптарға сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 77, 80 және 81-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнын қоса алғанда 51 (елу бір) пайыздан 85 (сексен бес) пайызға дейінгі шекте болады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да ипотекалық тұрғын үй қарыздары (осы кестенің 77, 80 және 81-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес провизиялардың (резервтердің) кемінде 35 (отыз бес) пайызы қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 76, 77, 79, 80 және 81-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес провизиялардың (резервтердің) 35 (отыз бес) пайыздан астамы және кемінде 50 (елу) пайызы қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 76, 77, 79, 80 және 81-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес провизиялардың (резервтердің) 50 (елу) пайыздан астамы қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 76, 77, 79, 80 және 81-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, мынадай өлшемшарттарға сәйкес келетін қарыздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) қарыз сомасы 500 (бес жүз) миллион теңгеден немесе меншікті капиталдың 0,2 (нөл бүтін оннан екі) пайызынан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қарыз валютасы – теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2024 жылғы 1 маусымнан 2026 жылғы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31 желтоқсанға дейін – 50 2027 жылғы 1 қаңтард</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ан бастап-– 75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синдикатталған қаржыландыру шеңберінде заңды тұлғаларға теңгемен берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2024 жылғы 1 маусымнан 2025 жылғы 31 желтоқсанға дейін қоса алғанда – 50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілер шығарған, "Қазақстан қор биржасы" акционерлік қоғамының ресми тізімінің "Негізгі" немесе "Баламалы" алаңының "Борыштық бағалы қағаздар" секторына енгізілген, "ДАМУ" кәсіпкерлікті дамыту қоры" акционерлік қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының кепілдігі бар, сомасы осы бағалы қағаздардың номиналды құнының кемінде 50 (елу) пайызын жабатын және мынадай өлшемшарттарға сәйкес келетін бағалы қағаздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) эмитенттің бір бағалы қағаздар шығарылымына салынған инвестициялар меншікті капиталдың 0,02 (нөл бүтін жүзден екі) пайызынан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) бағалы қағаздар шығарылымының валютасы – теңге.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк баланста ұстап қалатын және Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің ұлттық шкала бойынша "kzА+"-тен "kzА-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-"-тен "ВВ-"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-"-тен "ВВ+"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент банкіне ашылған корреспонденттік шоттар бойынша қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан қор биржасы" акционерлік қоғамына және "KASE" клирингтік орталығы" акционерлік қоғамына қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің ІІІ тобына енгізілген активтер бойынша есептелген сыйақы (осы кестенің 49 және 50-жолдарында көрсетілген активтер бойынша есептелген сыйақыны қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент ұйымдарына, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент ұйымдарына, тиісті рейтингтік бағасы жоқ Қазақстан Республикасының резидент ұйымдарына және Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген Қазақстан Республикасының бейрезидент ұйымдарына 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан астам мерзімге берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z279" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және төмендегідей өлшемшарттарға сәйкес келетін Қазақстан Республикасының резидент-ұйымдарына, сондай-ақ Қазақстан Республикасының бейрезидент-ұйымдарына 1 (бір) жылдан астам мерзімге шетел валютасында берілген қарыздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) қарыздың кемінде 50 (пайызы) тұрақты өтімді кепілдермен қамтамасыз етілген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) соңғы қаржы жылындағы топтың қаржылық есептілігімен және (немесе) қарыз алушы ұсынған және банк тексерген шоғырландырылған басқару есептілігімен расталатын қарыз алушының топішілік және баланстан тыс міндеттемелерді қоса алғанда, борыштық міндеттемелерінің қарыз алушының тобы бойынша сыйақылар, салық аударымдары және амортизация (EBITDA) (ЕБИТДА) төлеу жөніндегі шығыстар шегерілгенге дейінгі пайдаға қатынасы 4-тен аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) банктің ішкі құжаттарына және кредит тәуекелін бағалаудың ішкі әдістемесіне сәйкес қарыз алушының қаржылық жағдайының нашарлау белгілері жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда, жеке тұлғаларға 2016 жылғы 1 қаңтарға дейін берілген қарыздар, оның ішінде тұтынушылық банктік қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген жеке тұлғаларға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан астам мерзімге берілген қарыздар, оның ішінде тұтынушылық банктік қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк есептейтін төмендегі өлшемшарттардың біріне сәйкес келетін жеке тұлғаларға 2016 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында берілген қамтамасыз етілмеген қарыздар, оның ішінде тұтынушылық банктік қарыз: 2017 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында ай сайын қарыздарды мониторингтеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) берілген күн алдындағы соңғы 24 (жиырма төрт) ай ішінде кез келген қолданыстағы немесе жабылған қарыз берешегі және (немесе) ол бойынша сыйақы бойынша мерзімі өткен төлемдер күнтізбелік 60 (алпыс) күннен асады не мерзімі күнтізбелік 30 (отыз) күннен асатын мерзімі өткен төлемдерге 3 (үш) реттен артық жол берілген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қарыздарды ай сайынғы мониторингтеу кезінде осы жолдың 1) тармақшасында көрсетілген есептеуге арналған ақпарат жоқ. Банктің осы жолдың жоғарыда көрсетілген тармақшаларының бірінде көзделген ақпараты болмаған жағдайда, жеке тұлғаларға берілген қарыздар қамтамасыз етілмеген деп танылады және осы жолға сәйкес кредиттік тәуекел дәрежесі бойынша мөлшерленеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 жылғы 1 шілдеден кейін жеке тұлғаларға құжаттамамен расталған ресми кірісі болмаған кезде өтеу мерзімі 3 (үш) жылдан асатын 500 (бес жүз) айлық есептік көрсеткіштен асатын сомада берілген кепілсіз тұтынушылық қарыздар;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2016 жылғы 1 қаңтардан бастап жеке тұлғаларға берілген басқа да қарыздар, оның ішінде тұтынушылық банктік қарыз (осы кестенің 80-жолында көрсетілген жеке тұлғаларға берілген ипотекалық тұрғын үй қарыздарын, қарыздарды және Нормативтерге 5-1-қосымшада көрсетілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент ұйымдарындағы, тиісті рейтингтік бағасы жоқ Қазақстан Республикасының резидент ұйымдарындағы және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент ұйымдарының, тиісті рейтингтік бағасы жоқ Қазақстан Республикасының резидент ұйымдарының және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалардың дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен"В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен"В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент ұйымдары, тиісті рейтингтік бағасы жоқ Қазақстан Республикасының резидент ұйымдары және Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"- ке дейінгі борыштық рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк баланста ұстап тұратын және Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің ұлттық шкала бойынша "kzBBB+"-тен "kzBBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-дан төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемдер бойынша есептеулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі құрал-жабдықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық қорлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыйақы және шығыстар сомасын алдын ала төлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің қаржылық есептілігін халықаралық қаржылық есептілік стандартына сәйкес жасаған кезде қаржылық есептілігі шоғырландырылатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлесіне), мерзімсіз қаржы құралдарына, реттелген борышына банктің инвестициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрқайсысы банктің қаржылық есептілігін жасаған кезде қаржылық есептілігі шоғырландырылмайтын заңды тұлғаның шығарылған акцияларының (жарғылық капиталға қатысу үлестерінің) 10 (оннан) кем пайызын құрайтын, негізгі капиталдың 10 (он) пайызынан аспайтын банктің барлық инвестицияларының сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк шығарылған акциялардың (жарғылық капиталға қатысу үлестерінің) 10 (он) және одан көп пайызы және Нормативтердің 10-тармағында көрсетілген реттеуіш түзетулер қолданылғаннан кейін банктің негізгі капиталы айырмасының және Нормативтердің 11-тармағының үшінші, төртінші және бесінші абзацтарында көрсетілген негізгі капиталдан шегерілуі тиіс соманың жиынтығында 17,65 (он жеті бүтін жүзден алпыс бес) пайызынан аспайтын шегерілетін уақыт айырмаларына қатысты танылған кейінге қалдырылған салық активтерінің бөлігі бар қаржы ұйымының жай акцияларына банктің инвестицияларының сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасанды интеллект, блокчейн және басқа да инновациялық технологиялар пайдаланыла отырып, қаржылық және (немесе) төлем қызметтерін көрсету мүмкіндігін беру бойынша қызметтер көрсететін, интернет арқылы ақпараттық жүйе пайдаланыла отырып, қаржы ұйымдары немесе эмитенттер мен қаржылық көрсетілетін қызметтерді тұтынушылар арасында қаржылық қызметтер көрсету жөнінде мәмілелер жасау мүмкіндігін беру бойынша қызметтер көрсететін, қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеуді, өткізуді, қолдап отыруды жүзеге асыратын ұйымдардың (Қазақстан Республикасының резиденттері мен бейрезиденттерінің) акцияларына (жарғылық капиталға қатысу үлесі) меншікті капиталының шамасынан 15 (он бес) пайыздан аспайтын инвестициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасанды интеллект, блокчейн және басқа да инновациялық технологиялар пайдаланыла отырып, қаржылық және (немесе) төлем қызметтерін көрсету мүмкіндігін беру бойынша қызметтер көрсететін, интернет арқылы ақпараттық жүйе пайдаланыла отырып, қаржы ұйымдары немесе эмитенттер мен қаржылық көрсетілетін қызметтерді тұтынушылар арасында қаржылық қызметтер көрсету жөнінде мәмілелер жасау мүмкіндігін беру бойынша қызметтер көрсететін, қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеуді, өткізуді, қолдап отыруды жүзеге асыратын ұйымдардың (Қазақстан Республикасының резиденттері мен бейрезиденттерінің) акцияларына (жарғылық капиталға қатысу үлесі) банктің меншікті капиталының шамасынан 15 (он бес) пайыздан асатын инвестициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдарына және тиісті рейтингтік бағасы жоқ және тиісті валюталық түсімі жоқ және (немесе) қарыз алушы тарапынан валюталық тәуекелдері хеджирлеудің тиісті құралдарымен өтелмеген Қазақстан Республикасының бейрезидент ұйымдарына 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан астам мерзімге берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменде көрсетілген шет мемлекеттердің аумағында тіркелген заңды тұлғаларға немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген қарыздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Біріккен Араб Әмірліктері (Дубай қаласы аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Жаңа Зеландия (Кука және Ниуэ аралдары аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Комор Аралдары Федералды Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдив Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нигерия Федеративтік Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Самоа Тәуелсіз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Сейшел аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Сент-Винсент және Гренадин мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Тонга Корольдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангилья аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бермуд аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Британдық Виргин аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гибралтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кайман аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Монтсеррат аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мэн аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардағы және тиісті рейтингтік бағасы жоқ Қазақстан Республикасының бейрезидент-ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z338" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Комор аралдары Федералды Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нигерия Федеративтік Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Самоа Тәуелсіз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Сейшел аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Сент-Винсент және Гренадин мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Тонга Корольдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангилья аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бермуд аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Британдық Виргин аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гибралтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кайман аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Монтсеррат аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мэн аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардың және тиісті рейтингтік бағасы жоқ бейрезидент-ұйымдардың дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z392" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Комор аралдары Федералды Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Монако Князьдігі; 30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нигерия Федеративтік Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Самоа Тәуелсіз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Сейшел аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Сент-Винсент және Гренадин мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Тонга Корольдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангилья аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бермуд аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Британдық Виргин аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гибралтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кайман аралдары; Монтсеррат аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мэн аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдары және тиісті рейтингтік бағасы жоқ Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z444" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19) Комор аралдары Федералды Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) Мальдивия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33) Нигерия Федеративтік Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37) Самоа Тәуелсіз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38) Сейшел аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39) Сент-Винсент және Гренадин мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42) Тонга Корольдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ангилья аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бермуд аралдары; Британдық Виргин аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гибралтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кайман аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Монтсеррат аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мэн аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк баланста ұстап қалатын және Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "ВВ+"-тен "ВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі, немесе Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің ұлттық шкала бойынша "kzBB+"-тен "kzBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Салымдардың кредиттiк </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуекел дәрежесi бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мөлшерленген банк активтерiнiң </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кестесіне қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z498" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң есебіне түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z499" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар қарыздар (Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі - Кесте) 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z500" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z501" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салымдар сомасының 100 (жүз) пайызына, оның ішінде осы банктегі қамтамасыз ету ретінде ұсынылғандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z502" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз етуге берілген бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z503" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z504" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сай мөлшерленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z505" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Банктің "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының қайтарып алынбайтын және сөзсіз кепілдігі, экспортты қолдау бойынша мемлекеттік кепілдігі бар Қазақстанның Экспорттық-кредиттік агенттігімен жасалған сақтандыру төлемі бойынша міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтар қамтылған сақтандыру шарты түріндегі қамтамасыз етуі бар қарыздар және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі, Резервтік аккредитивтердің халықаралық практикасына (International Standby practices, ISP98) немесе Талап бойынша кепілдіктер үшін бірыңғай ережелерге (Uniform rules for Demand Guarantees, URDG758) сәйкес шығарылған, Standard &amp; Poor's (Cтандарт энд Пурс) агенттігінің "А-" төмен емес ұзақ мерзімді борыштық рейтингі бар Қазақстан Республикасының бейрезидент банктерінің кепілдіктері немесе резервтік аккредитивтері бар сомасы көрсетілген қарыздар көлемінің кемінде 50 (елу) пайызын жабатын қарыздар қамтамасыз етудің түзетілген құны шегеріле отырып тәуекел дәрежесі бойынша мөлшерленген активтердің есебіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z506" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының кепілдігі, экспортты қолдау бойынша мемлекеттік кепілдігі бар Қазақстанның Экспорттық-кредиттік агенттігімен жасалған сақтандыру төлемі бойынша міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтар қамтылған сақтандыру шарты түріндегі қамтамасыз етуі бар және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі, Резервтік аккредитивтердің халықаралық практикасына (International Standby practices, ISP98) немесе Талап бойынша кепілдіктер үшін бірыңғай ережелерге (Uniform rules for Demand Guarantees, URDG758) сәйкес шығарылған, Standard &amp; Poor's (Cтандарт энд Пурс) агенттігінің "А-" төмен емес ұзақ мерзімді борыштық рейтингі бар Қазақстан Республикасының бейрезидент банктерінің кепілдіктері немесе резервтік аккредитивтері бар қамтамасыз етудің түзетілген құны сақтандыру шарты сомасының 95 (тоқсан бес) пайызына тең болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z507" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған) банк инвестициялары есебіне енгізілмеген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, қарыздар, инвестициялар тәуекел дәрежесі бойынша мөлшерленген (банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берген (сақтандырылған) сомасын шегергендегі) активтердің есебіне борышкердің тәуекел дәрежесі бойынша енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z508" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берілген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z509" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиіс банк активтерінің есебіне осы Түсіндірменің (бұдан әрі - Түсіндірме) 1-тармағында көрсетілген, мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z510" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офшорлық аймақтар аумағында заңды тұлға ретінде тіркелген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z511" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) офшорлық аймақтар аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші заңды тұлғаға тәуелді немесе офшорлық аймақ аумағында тіркелген заңды тұлғаға қатысты еншілес болып табылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z512" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) офшорлық аймақтардың азаматтары болып табылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z513" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар Түсіндірмелердің 1-тармағында көрсетілген қамтамасыз етудің болуына қарамастан, Кестеге сәйкес тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z514" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Түсіндірменің 1-тармағында көрсетілген, мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z515" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офшорлық аймақтар аумағында заңды тұлға ретінде тіркелген, бірақ Standard&amp;Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z516" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) офшорлық аймақтардың аумағында тіркелген заңды тұлғалар немесе олардың азаматтары не Экономикалық ынтымақтастық және даму ұйымы ақпарат алмасу жөнінде міндеттемелер қабылдамаған офшорлық аумақтар тізбесіне жатқызған мемлекеттердің аумағында тіркелген заңды тұлғалар немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне немесе жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші заңды тұлғаларға тәуелді не көрсетілген офшорлық аймақтардың аумағында тіркелген заңды тұлғаларға қатысты еншілес болып табылатын ұйымдарға қойылатын талаптарды қоспағанда, офшорлық аймақтардың аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайызынан астамын иеленуші заңды тұлғаларға тәуелді немесе офшорлық аймақтың аумағында тіркелген, бірақ көрсетілген деңгейден төмен емес борыштық рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар заңды тұлғаға қатысты еншілес болып табылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z517" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар тәуекелдің нөл дәрежесі бойынша мөлшерленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z518" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банктің активтерін есептеу мақсатында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z519" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ипотекалық тұрғын үй қарызы деп тұрғын үй салу үшін не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық банктік қарыз түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z520" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұтынушылық банктік қарыз деп жеке тұлғаларға кәсіпкерлік қызметті жүзеге асырумен байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген ипотекалық тұрғын үй қарызы (ипотекалық қарыз) болып табылмайтын банктік қарыз түсініледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z521" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Егер бағалы қағаз шығарылымының арнайы борыштық рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z522" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздар тәуекелдің нөлдік дәрежесі бойынша өлшенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z523" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 2022 жылғы 21 ақпаннан 2022 жылғы 30 қыркүйекті қоса алған кезең ішінде Америка Құрама Штаттары және Еуропалық Одақтың мемлекеттері тарапынан санкциялық шектеулер енгізу себебінен борыштық немесе тәуелсіз рейтингі төмендетілген Қазақстан Республикасының бейрезидент-банктеріне ашық корреспонденттік шоттар бойынша талаптар, Қазақстан Республикасының бейрезидент-ұйымдарындағы салымдар, Қазақстан Республикасының бейрезидент-ұйымдарына берілген қарыздар, шетелдік эмитенттердің бағалы қағаздары түріндегі активтер қайта қаралған борыштық немесе тәуелсіз рейтингтерді ескерумен кредиттік тәуекел дәрежесін қатарынан 6 (алты) ай ішінде активтердің Кестеге сәйкес санатына дейін тең үлестермен көтерумен 2022 жылғы 1 ақпандағы жағдай бойынша Standard &amp; Poor's (Стандард энд Пурс) агенттігі немесе басқа рейтингтік агенттіктердің бірі берген борыштық немесе тәуелсіз рейтингтер негізінде Кестеге сәйкес кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтер есебіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z524" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларының 19-тармағына сәйкес жасалған оңалту жоспарын орындауды жүзеге асырса, екі есе азайтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z525" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген оңалту жоспарын қарыз алушы-жеке тұлға орындамаған жағдайда, қарыз Кестеге немесе Мәндерге сәйкес кредит тәуекелінің дәрежесі бойынша мөлшерленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z526" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нормативтердің 21-тармағына сәйкес нарықтық тәуекелі ескерілген активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталарды айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне енгізілген шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z527" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, олар бойынша банкте "ДАМУ" кәсіпкерлікті дамыту қоры" қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етілген қарыздар тәуекел дәрежесі бойынша сараланған активтердің есебіне мынадай түрде енгізіледі: "ДАМУ" кәсіпкерлікті дамыту қоры" қоғамының және (немесе) "Қазақстанның Даму Банкі" акционерлік қоғамының қайтарымсыз және шартсыз кепілдігімен қамтамасыз етілген қарыз бөлігіне қатысты тәуекел дәрежесінің 25 пайыз коэффициенті қолданылады, ал қарыздың қамтамасыз етілмеген бөлігі банктің контрагентіне сәйкес келетін тәуекел дәрежесі бойынша Кестеге сәйкес сараланады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -17592,148 +41001,148 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ислам банктері үшін</w:t>
+              <w:t>Банктің пруденциялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пруденциялық нормативтердің</w:t>
+              <w:t>нормативтерінің және сақталуы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нормативтік мәндеріне және</w:t>
+              <w:t>міндетті өзге де нормалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өзге де сақтауға міндетті</w:t>
+              <w:t>лимиттерінің нормативтік мәндері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нормалар мен лимиттерді есеп</w:t>
+              <w:t>мен оларды есептеу әдістемелеріне,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айырысу әдістемесіне</w:t>
+              <w:t>капиталының мөлшеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="133"/>
+    <w:bookmarkStart w:name="z529" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің кредиттік тәуекел дәрежесі бойынша мөлшерленген шартты және ықтимал міндеттемелерінің кестесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17819,147 +41228,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баптардың</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Баптардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
-[...75 lines deleted...]
-              <w:t>пайызбен</w:t>
+              <w:t>Конверсия коэффициенті, пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18034,51 +41393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Міндеттемелері толығымен: Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейіндегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық банктері мен орталық үкіметтерінің қарсы кепілдіктерімен (кепілдемелерімен); банктің басқаруына берілген ақшамен немесе тазартылған бағалы металдармен; Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері</w:t>
+Міндеттемелері толығымен: Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); банктің иелігіне берілген ақшамен немесе тазартылған бағалы металдармен; Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard&amp; Poor's агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18111,88 +41470,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...36 lines deleted...]
-Standard &amp;Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етуі бар банктегі кепілдіктер, оның сомасы көрсетілген кепілдіктер көлемінің кемінде 50 (елу) пайызын өтейтін сомаға қамтамасыз етудің түзетілген құнын шегергендегі 100 (жүз) пайыз конверция коэффициентін ескере отырып, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылады.</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z530" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp;Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етуі бар банктегікепілдіктер, оның сомасы көрсетілген кепілдіктер көлемінің кемінде 50 (елу) пайызын өтейтін сомаға қамтамасыз етудің түзетілген құнын шегергендегі 100 (жүз) пайыз конверция коэффициентін ескере отырып, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылады.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "A-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдігі түріндегі қамтамасыз етудің түзетілген құны кепілдік сомасының 95 (тоқсан бес) пайызына тең.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
@@ -18244,87 +41603,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Қазақстан Республикасының Үкіметі, Қазақстан Республикасының Ұлттық Банкі, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы шығарған бағалы қағаздарды немесе Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері және орталық банктері шығарған бағалы қағаздарды, Нормативтердің 11-тармағында көзделген басқа өтімділігі жоғары бағалы қағаздарды сатып алу не сату бойынша шартты (ықтимал) міндеттемелер</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Үкіметі, Ұлттық Банк, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы шығарған мемлекеттік бағалы қағаздарды немесе Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірінiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерi және орталық банктері шығарған бағалы қағаздарды, Нормативтердің 21-тармағында көзделген өтiмдiлiгi жоғары басқа да бағалы қағаздарды сатып алу не сату бойынша шартты (ықтимал) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18357,87 +41716,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Банктің қаржы міндеттемелерінсіз; міндеттемелері Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттерінің орталық үкіметтері мен орталық банктерінің кепілдіктерімен (кепілдемелерімен); Қазақстан Республикасы Үкіметінің, Қазақстан Республикасы Ұлттық Банкінің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен; банкке берілген ақшамен немесе тазартылған бағалы металдармен қамтамасыз етілген банк аккредитивтері</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк аккредитивтерi: банктiң қаржы мiндеттемелерiнсiз; мыналармен: Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің кепілдіктерімен (кепілдемелерімен); Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің бағалы қағаздарымен; банктің иелігіне берiлген ақшамен немесе тазартылған бағалы металдармен қамтамасыз етiлген мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18470,87 +41829,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Келешекте банктің талабы бойынша кез келген кезде жойылуға жататын қарыздар мен салымдарды банктің орналастыруы бойынша ықтимал (шартты) міндеттемелер</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің талабы бойынша кез келген сәтте жойылуға жататын қарыздар мен салымдарды банктiң болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18583,87 +41942,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Банктің еншілес ұйымдары арқылы сыртқы қарыздар тартылған және банк міндеттемелерін орналастырған кезде олардың пайдасына берілген банктің кепілдіктері мен кепілдемелері</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктiң еншiлес компанияларының пайдасына олар арқылы сыртқы қарыздарды тартқан және банктiң борыштық мiндеттемелерiн орналастырған кезде берiлген банктiң кепілдіктері мен кепiлдемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18696,51 +42055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18851,87 +42210,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Банктің келешекте өтеу мерзімі 1 (бір) жылдан кем қарыздар мен салымдарды орналастыруы бойынша ықтимал (шартты) міндеттемелер</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтеу мерзiмi 1 (бір) жылдан аз қарыздар мен салымдарды банктiң болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18964,87 +42323,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...35 lines deleted...]
-Міндеттемелері толығымен: Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнің "А-"-тен "АА-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң қарсы кепiлдiктерімен (кепiлдемелерімен); Standard&amp;Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен толық қамтамасыз етiлген банк кепiлдiктерi мен кепiлдемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19077,355 +42436,355 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-Міндеттемелері Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттерінің орталық үкіметтері мен орталық банктерінің кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар банктердің кепілдіктерімен (кепілдемелерімен), Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттерінің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің бағалы қағаздарымен қамтамасыз етілген банк аккредитивтері</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнiң "А-"-тен "AA-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегі рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен; Standard&amp;Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң бағалы қағаздарымен қамтамасыз етiлген банк аккредитивтерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-III топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "ААА"-дан "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzAAA"-дан "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...35 lines deleted...]
-Міндеттемелері толығымен: Standard &amp; Poor's агенттігінің "ВВВ-"-тен "А-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің кепілдіктерімен (кепілдемелерімен); Standard &amp; Poor`s агенттігінің "АА-" және одан жоғары деңгейдегі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар заңды тұлғалардың кепілдіктерімен (кепілдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерімен; Standard &amp; Poor's агенттігінің "ВВВ-"-тен "А-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері мен орталық банктерінің бағалы қағаздарымен; Standard &amp; Poor's агенттігінің "А-"-тен "АА-"-ке дейінгі тәуелсіз рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктердің бағалы қағаздарымен; Standard &amp; Poor`s агенттігінің "АА-" және одан жоғары деңгейдегі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар заңды тұлғалардың бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтеу мерзiмi 1 (бір) жылдан көп қарыздар мен салымдарды банктiң болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19458,298 +42817,369 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...91 lines deleted...]
-қоса алғанда 2021 жылғы 31 желтоқсан аралығы – 50</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнiң "BBB-"-тен "А-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң қарсы кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнiң "А-" -тен "АА-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың кепiлдiктерімен (кепiлдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерiмен; Standard &amp; Poor's агенттiгiнiң "ВВВ-"-тен "А-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнiң "А-"-тен "AA-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осындай деңгейдегi рейтингi бар банктердiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың бағалы қағаздарымен толық қамтамасыз етiлген банк кепiлдiктерi мен кепiлдемелерi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...71 lines deleted...]
-50</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілердің пайдасына, олардың үшінші тұлғалар алдындағы міндеттемелерін қамтамасыз етуге берілген банктің кепілдіктері мен кепілдемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоса алғанда 2021 жылғы 31 желтоқсан аралығында – 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-IV топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнiң "ВВВ-"-тен "A-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң қарсы кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнiң "А-" -тен "АА-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың кепiлдiктерімен (кепiлдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерiмен; Standard &amp; Poor's агенттiгiнiң "BBB-"-тен "А-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың бағалы қағаздарымен толық қамтамасыз етiлген банк аккредитивтерi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19782,87 +43212,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банкке қаржы құралдарын сату туралы және банктің оларды кері сатып алу міндеттемесі туралы келісім</w:t>
-[...35 lines deleted...]
-100</w:t>
+"Қазақстанның ипотекалық компаниясы" акционерлік қоғамынан ипотекалық тұрғын үй қарыздары бойынша талап ету құқықтарын керi сатып алу бойынша ықтимал (шартты) мiндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19895,313 +43325,807 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банктің өзге де кепілдіктері (кепілдемелері)</w:t>
-[...35 lines deleted...]
-100</w:t>
+Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzA+"-тен "kzA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы құралдарын банкке және банктің керi сатып алу мiндеттемесiмен сату туралы келісім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банктің өзге де шартты (ықтимал) міндеттемелері</w:t>
+Банктiң өзге кепiлдiктерi (кепiлдемелерi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктiң өзге аккредитивтерi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингілiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBBB+"-тен "kzBBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктiң өзге шартты (ықтимал) мiндеттемелерi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "ВВ+"-тен "ВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBB+"-тен "kzBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20240,25506 +44164,240 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Банктің кредиттік тәуекел дәрежесі </w:t>
+              <w:t>Банктің кредиттік тәуекел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша мөлшерленген шартты және</w:t>
+              <w:t>дәрежесі бойынша мөлшерленген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ықтимал міндеттемелерінің кестесіне </w:t>
+              <w:t>шартты және ықтимал</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндеттемелерінің кестесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="135"/>
+    <w:bookmarkStart w:name="z532" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кредиттік тәуекел дәрежесі бойынша банктің шартты және ықтимал міндеттемелерінің есебіне түсіндірме</w:t>
+        <w:t xml:space="preserve"> Кредиттік тәуекел дәрежесі бойынша мөлшерленген банктің ықтимал және шартты міндеттемелерінің есебіне түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z267" w:id="136"/>
+    <w:bookmarkStart w:name="z533" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нормативтердің 11-тармағына сәйкес нарықтық тәуекелді ескере отырып активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталардың айырбастау бағамдары және бағалы металдардың айырбастау бағамдары өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне қосылған шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша сараланатын активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
+      Нормативтердің 21-тармағына сәйкес нарықтық тәуекелі ескерілген активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталарды айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне қосылған шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z268" w:id="137"/>
+    <w:bookmarkStart w:name="z534" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Standard &amp;Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етуі бар банктегі кепілдіктер, оның сомасы көрсетілген кепілдіктер көлемінің кемінде 50 (елу) пайызын өтейтін сомаға қамтамасыз етудің түзетілген құнын шегергендегі 100 (жүз) пайыз конверция коэффициентін ескере отырып, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылады.</w:t>
+      Standard &amp;Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің қайтарымсыз және шартсыз кепілдігі түрінде қамтамасыз етуі бар банктегікепілдіктер, оның сомасы көрсетілген кепілдіктер көлемінің кемінде 50 (елу) пайызын өтейтін сомаға қамтамасыз етудің түзетілген құнын шегергендегі 100 (жүз) пайыз конверция коэффициентін ескере отырып, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z269" w:id="138"/>
+    <w:bookmarkStart w:name="z535" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің "A-"-тен төмен емес деңгейдегі ұзақ мерзімді борыш рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдігі түріндегі қамтамасыз етудің түзетілген құны кепілдік сомасының 95 (тоқсан бес) пайызына тең.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:tbl>
-[...25277 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46061,35 +44719,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>