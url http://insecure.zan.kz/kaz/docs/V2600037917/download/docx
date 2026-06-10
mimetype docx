--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf3f2ed" w14:textId="bf3f2ed">
+    <w:p w14:paraId="326de9f" w14:textId="326de9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Туындыны жеке мақсата көшірмелеу үшін сыйақыны жинау, бөлу және төлеудің кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің 2026 жылғы 29 қаңтардағы № 99 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 29 қаңтарда № 37917 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2026 жылғы 29 қаңтардағы № 99 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 29 қаңтарда № 37917 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Авторлық құқық және сабақтас құқықтар туралы" Қазақстан Республикасы Заңының 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5900,368 +5900,740 @@
         <w:t xml:space="preserve">
       35. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзім өткеннен кейін, сараптамалық ұйым мұндай таратылмаған сыйақыны таратылатын сомалардың құрамына қосады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сараптамалық ұйым нақты құқық иеленушілерге бөлген, алайда құқықтарды ұжымдық басқару саласындағы бірыңғай цифрлық платформаны басқару және оны пайдалануға бірыңғай қолжетімділік беру қағидаларының ережелеріне сәйкес талап етілмеген деп танылған жиналған сыйақы сомалары ҚҰБҰ-ның сыйақыны жинау, бөлу, төлеу және сақтау үшін арналған шотында сақталады және осындай тұлғалар анықталған немесе жүгінген кезде, аталған сомалардың ҚҰБҰ шотында сақталу мерзіміне қарамастан, тиісті құқық иеленушіге төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 Параграф. Сыйақы төлеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. ҚҰБҰ-ға сыйақыны төлеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірыңғай цифрлық платформада сыйақыны бөлу туралы есеп қалыптастырылған күннен бастап бір ай ішінде, тоқсан сайын сараптамалық ұйыммен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Құқық иеленушілерге сыйақыны төлеу ҚҰБҰ тарапынан осындай ҚҰБҰ-ның сыйақыны жинау, бөлу, төлеу және сақтау үшін арналған шотына ақша қаражаты түскен күннен бастап он жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Осы Қағидалардың мақсаттары үшін сыйақы мынадай жағдайларда талап етілмеген (невостребованное) деп танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҚҰБҰ және (немесе) құқық иеленушінің сыйақыны алудан бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыйақы есептелген ҚҰБҰ және (немесе) құқық иеленуші өз қызметін тоқтатқан жағдайда (оның ішінде заңды тұлғаның таратылуы немесе жеке тұлғаның қайтыс болуы) және құқықтық мирасқорлар Заңда белгіленген тәртіппен өз құқықтарын мәлімдемеген кезде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Осы Қағидалардың мақсаты үшін сыйақы мынадай жағдайларда төленбеген (невыплаченное) деп танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыйақы нақты ҚҰБҰ-ға және (немесе) нақты құқық иеленушіге бөлініп, есептелген, алайда оны төлеу сараптамалық ұйыммен және (немесе) ҚҰБҰ-мен жүзеге асырылмаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыйақыны төлеу заңды күшіне енген сот шешімінің негізінде тоқтатылған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыйақы есептелген күннен бастап үш ай өткеннен кейін ҚҰБҰ және (немесе) құқық иеленуші сыйақыны төлеу үшін қажетті мәліметтерді (оның ішінде банктік деректемелерді) ұсынбаған немесе өзектендірмеген жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. ҚҰБҰ арасында сараптамалық ұйым төлеген сыйақы туралы есеп осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, сыйақы төленген күннен бастап он жұмыс күні ішінде бірыңғай цифрлық платформада қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. ҚҰБҰ сыйақыны төлеу жүзеге асырылған күннен бастап он жұмыс күні ішінде, осы Қағидалардың 6-қосымшасына сәйкес нысан бойынша, құқық иеленушілерге төленген сыйақы туралы мәліметтерді бірыңғай цифрлық платформада орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Есептік кезеңнің қорытындысы бойынша бірыңғай цифрлық платформада сараптамалық ұйым мен ҚҰБҰ-ның сыйақыны жинау, бөлу, төлеу және сақтау үшін арналған шоттарындағы ақша қаражаттарының қалдығы туралы есеп қалыптастырылады, онда осы Қағидалардың 7-қосымшасына сәйкес мәліметтер қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6418,300 +6790,300 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Автордың, орындаушының және фонограмма өндірушісінің келісімінсіз туындыны жеке мақсатта көшірмелеу үшін сыйақы төлеу туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;                   &lt;хабарлама жіберілген күн&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сараптама ұйымының толық атауы&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;Сараптама ұйымының БСН&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Авторлық құқық және сабақтас құқықтар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және туындыны жеке мақсатта қайта шығару үшін сыйақы жинау, бөлу және төлеу қағидаларына сәйкес, Қазақстан Республикасы Әділет министрлігі Зияткерлік меншік құқықтары комитетінің "Ұлттық зияткерлік меншік институты" ШЖҚ РМК &lt;іске асырғаны үшін сыйақы төлеу қажеттігі туралы хабарлайды не &lt;Қазақстан Республикасының аумағына әкелу&gt; табыс алусыз туындыны жеке мақсатта жаңғыртуға арналған жабдықтар мен материалдық тасығыштарды әкелу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыйақы сомасы сараптама ұйымында бар мәліметтер негізінде есептелген және қоса беріліп отырған төлем шотында көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жабдықтар мен материалдық тасығыштардың өзге сомасын немесе кедендік құнын растайтын мәліметтеріңіз болған жағдайда, осы хабарламаны алған күннен бастап он жұмыс күні ішінде растайтын құжаттармен бірге тиісті мәліметтерді ұсынуды сұраймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сараптама ұйымы сыйақыны жинау, бөлу және төлеу бойынша орындалған жұмыстардың актілері мен электрондық шот-фактуралар жиналған сыйақы сомасының жиырма бес пайызынан аспайтын сыйақыны жинау, бөлу және төлеу жөніндегі сараптама ұйымының нақты шығыстарының сомасына ғана жазылатынын хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сыйақы сомасын есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төлем шоты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6881,88 +7253,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыйақы сомасын есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сараптама ұйымының толық атауы&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7079,115 +7451,105 @@
               <w:t>материалдық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тасығыштардың</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &lt;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындаушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>&lt;</w:t>
-[...48 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">&lt; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>импорттаушының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7195,80 +7557,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="149"/>
+          <w:bookmarkStart w:name="z159" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЖСН/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8041,70 +8403,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       келесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8979,90 +9341,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыйақы сомасы уәкілетті орган белгілеген сыйақы мөлшерлемесінің мөлшері негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9219,153 +9581,153 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сараптамалық ұйым мен құқықтарды ұжымдық басқару ұйымы (ҚҰБҰ)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> арасындағы сыйақы төлеу туралы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ШАРТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;сараптама ұйымының орналасқан жері&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt; № шарт нөмірі&gt; (бар болса)                         &lt;шарт жасалған күн&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Шарт Қазақстан Республикасы Әділет министрлігінің Зияткерлік меншік құқықтары комитетінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны, Қазақстан Республикасы Үкіметінің шешімімен құрылған және Қазақстан Республикасының заңнамасына сәйкес әрекет ететін, &lt;Т.А.Ә., лауазымы&gt; атынан, &lt;негіз&gt; негізінде әрекет ететін, бұдан әрі "сараптамалық ұйым" деп аталатын, бір тараптан, және Қазақстан Республикасының "Авторлық құқық және сабақтас құқықтар туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9400,582 +9762,706 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сараптамалық ұйым жүзеге асыратын функцияларды ескере отырып, туындыны жеке мақсатта көшірмелеу үшін сыйақы төлеу туралы осы Шартты (бұдан әрі – Шарт) төмендегідей жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. ШАРТТЫҢ МӘНІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Сараптама ұйымы туындыны жеке мақсатта жаңғырту үшін пайдаланылатын жабдықтар мен материалдық жеткізгіштерді жасаушылар мен импорттаушылардан фонограмма авторының, орындаушысының және өндірушісінің келісімінсіз сыйақы жинауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.2. Сараптама жасау ұйымы жиналған сыйақыны Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және туындыны жеке мақсатта жаңғыртқаны үшін сыйақыны жинау, бөлу және төлеу қағидаларына (бұдан әрі - Қағидалар) сәйкес ҚҰБҰ арасында бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.3. ҚҰБҰ Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидалардың ережелеріне сәйкес құқық иелеріне сыйақы төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z174" w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. ҚАРЖЫЛЫҚ ШАРТТАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z175" w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Сараптама жасау ұйымы жиналған сыйақыны қағидаларға сәйкес есепті кезеңнен кейінгі айдың 25-күнінен кешіктірмей тоқсан сайын бірыңғай цифрлық платформа арқылы ҚҰБҰ арасында бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Сараптама жасау ұйымы жиналған сыйақыдан осындай сыйақыны жинау, бөлу және төлеу жөніндегі нақты шығыстарды жабуға арналған соманы, бірақ жиналған сыйақының жалпы сомасының жиырма бес пайызынан аспайтын соманы шегереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. ҚҰБҰ нақты шығыстарды жабуға арналған соманы қоспағанда, оған сыйақы төлеуге жататын сомадан шегеріледі, бірақ оған сыйақы төлеуге жататын соманың бес пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z178" w:id="166"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Сараптама жасау ұйымы бірыңғай цифрлық платформада бөлу туралы есепті қалыптастырған күннен бастап бір ай ішінде тоқсан сайын қағидаларға сәйкес бөлінген сыйақыны ҚҰБҰ төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z179" w:id="167"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2.5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5. Құқық иеленушілерге сыйақыны төлеу ҚҰБҰ тарапынан осындай ҚҰБҰ-ның сыйақыны жинау, бөлу, төлеу және сақтау үшін арналған шотына ақша қаражаты түскен күннен бастап он жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.6. ҚҰБҰ төленген сыйақы туралы мәліметтерді Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тоқсан сайын бірыңғай цифрлық платформада орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. ДЕРБЕС ДЕРЕКТЕРДІҢ ҚҰҚЫҚТЫҚ РЕЖИМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. ҚҰБҰ сараптама ұйымына құқық иеленушілердің дербес деректерін өңдеуге, сақтауға, пайдалануға және беруге, оның ішінде, бірақ онымен шектелмей, тегін, атын, әкесінің атын, бүркеншік атын, байланыс деректерін, сәйкестендіру кодтарын, өзіне тиесілі авторлық және (немесе) сабақтас құқықтар объектілері, құқықтар үлестері туралы мәліметтерді және мақсаттар үшін қажетті өзге де ақпаратты қоса алғанда, өзінің келісімін береді бірыңғай цифрлық платформаны пайдалана отырып, құқықтарды ұжымдық басқару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, ҚҰБҰ дербес деректерді жинау мен берудің заңдылығын, сондай-ақ дербес деректер субъектілерінің келісімдерінің болуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.3. Сараптама жасау ұйымы өзіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңмен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидалармен жүктелген функцияларды жүзеге асыру мақсатында ғана Бірыңғай цифрлық платформада ҚҰБҰ орналастыратын мәліметтерді сақтауды және өңдеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Осы Шарттың қолданылуын тоқтату немесе бұзу, егер оларды одан әрі сақтау Қазақстан Республикасы заңнамасының талаптарын орындау үшін қажет болса, ҚҰБҰ орналастырылған дербес деректер мен өзге де ақпаратты Бірыңғай цифрлық платформада жоюға әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. ДАУЛАРДЫ ШЕШУ ТӘРТІБІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Осы Шарттың орындалуына байланысты туындайтын барлық даулар мен келіспеушіліктер Тараптар арасындағы келіссөздер жолымен шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Егер осындай келіссөздер басталғаннан кейін он бес жұмыс күні ішінде Тараптар Шарт бойынша дауды шеше алмаса, Тараптардың кез келгені бұл мәселені сараптама жасау ұйымының орналасқан жері бойынша сот тәртібімен шешуді талап ете алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Шартта реттелмеген барлық мәселелер Қазақстан Республикасының заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. ШАРТТЫҢ ҚОЛДАНЫЛУ МЕРЗІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Осы Шарт Тараптар қол қойған күннен бастап заңды күшіне енеді және &lt;шарттың қолданылу мерзімі&gt;дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Осы Шарттың қолданылу мерзімі Тараптардың бірі жазбаша нысанда және (немесе) бірыңғай цифрлық платформа арқылы екінші Тарапты оның бұзылғандығы туралы хабардар еткенге дейін, бірақ оның қолданылу мерзімі аяқталғанға дейін күнтізбелік отыз күннен кешіктірмей әр жолы бір күнтізбелік жылға автоматты түрде ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.3. Осы Шарттың қолданылуы тоқтатылғаннан кейін оның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9990,237 +10476,227 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бөлімдерде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ережелері Тараптар осы Шарттан туындайтын міндеттемелерді толық көлемде орындағанға дейін күшінде қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. БАСҚА ШАРТТАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Осы Шартта реттелмеген, бірақ оның мәніне қатысы бар талаптар Қазақстан Республикасының заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. Осы Шартқа барлық өзгерістер мен толықтырулар, егер олар Қазақстан Республикасының заңнамасында көзделген нысанда жасалған және оған Тараптардың уәкілетті өкілдері қол қойған жағдайларда ғана жарамды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. ТАРАПТАРДЫҢ ДЕРЕКТЕМЕЛЕРІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="186"/>
+          <w:bookmarkStart w:name="z198" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сара</w:t>
-[...9 lines deleted...]
-              <w:t>птама</w:t>
+              <w:t>Сараптама</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10270,51 +10746,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мекен-жайы</w:t>
+              <w:t>Мекен-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жайы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: &lt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10811,90 +11297,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="187"/>
+          <w:bookmarkStart w:name="z205" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="187"/>
+              <w:t>ҚҰБҰ:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10944,51 +11420,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мекен-жайы</w:t>
+              <w:t>Мекен-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жайы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: &lt;ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>толтырады</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -11292,70 +11778,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="188"/>
+          <w:bookmarkStart w:name="z212" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама ұйымы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11376,70 +11862,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;қолы&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="189"/>
+          <w:bookmarkStart w:name="z214" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚҰБҰ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11853,180 +12339,180 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="190"/>
+    <w:bookmarkStart w:name="z222" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жиналған сыйақы туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z223" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z223" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;                   &lt;есепті қалыптастыру күні&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z224" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z224" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сараптама ұйымының толық атауы&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z225" w:id="193"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z225" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;Сараптама ұйымының БСН&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z226" w:id="194"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z226" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;есеп беру кезеңі&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z227" w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z227" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жиналған сыйақы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13199,70 +13685,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="196"/>
+    <w:bookmarkStart w:name="z228" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дайындаушылардың жабдықтары мен материалдық тасымалдағыштары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14031,70 +14517,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="197"/>
+    <w:bookmarkStart w:name="z229" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Импорттаушылардың жабдықтары мен материалдық тасымалдаушылары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15073,160 +15559,160 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="198"/>
+    <w:bookmarkStart w:name="z232" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚҰБҰ арасында сыйақыны бөлу туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z233" w:id="199"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z233" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;                         &lt;есепті қалыптастыру күні&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z234" w:id="200"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z234" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сараптама ұйымының толық атауы&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z235" w:id="201"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z235" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;сыйақыны бөлу жүзеге асырылатын есепті беру кезеңі&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z236" w:id="202"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z236" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ҚҰБҰ бөлінісінде жиналған және бөлінген сыйақы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15429,61 +15915,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на</w:t>
-[...9 lines deleted...]
-              <w:t>қты</w:t>
+              <w:t>нақты</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығыстарының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15772,61 +16248,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -15839,61 +16305,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлінісінде</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -15985,61 +16441,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нақты</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -17001,70 +17447,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="203"/>
+    <w:bookmarkStart w:name="z237" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Туындылар мен құқық иеленушілер бөлінісінде бөлінген сыйақы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17904,70 +18350,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="204"/>
+    <w:bookmarkStart w:name="z238" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18728,70 +19174,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="205"/>
+    <w:bookmarkStart w:name="z239" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19364,140 +19810,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5 – қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="206"/>
+    <w:bookmarkStart w:name="z241" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сараптамалық ұйым ҚҰБҰ арасында төлеген сыйақы туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z242" w:id="207"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z242" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;                         &lt;есепті қалыптастыру күні&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z243" w:id="208"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z243" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        &lt;сараптама ұйымының толық атауы&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z244" w:id="209"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z244" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;Сараптама ұйымының БСН&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -19785,61 +20231,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -19852,61 +20288,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қ</w:t>
-[...9 lines deleted...]
-              <w:t>айта</w:t>
+              <w:t>Қайта</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлуге</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20109,61 +20535,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төленген</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -21225,180 +21641,180 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="210"/>
+    <w:bookmarkStart w:name="z247" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқық иеленушілерге төленген сыйақы туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z248" w:id="211"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z248" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;                               &lt;есептің жасалған күні&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z249" w:id="212"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z249" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;ҚҰБҰ толық атауы&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z250" w:id="213"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z250" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;ҚҰБҰ БИН&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z251" w:id="214"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z251" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;есеп беру кезеңі&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z252" w:id="215"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z252" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ҚҰБҰ бөлінісінде жиналған және бөлінген сыйақы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22463,70 +22879,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="216"/>
+    <w:bookmarkStart w:name="z253" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       келесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22552,61 +22968,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -22619,61 +23025,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлінісінде</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -22765,61 +23161,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚҰБҰ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ҚҰБҰ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нақты</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -23477,70 +23863,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="217"/>
+    <w:bookmarkStart w:name="z254" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құқық иеленушілер бөлінісінде төленген сыйақы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -25601,51 +25987,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="218"/>
+    <w:bookmarkStart w:name="z257" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сараптамалық ұйым мен құқықтарды ұжымдық басқару ұйымдарының (ҚҰБҰ)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -25654,151 +26040,151 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ақша қаражаттарының қалдығы туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z258" w:id="219"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z258" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;сәйкестендіру нөмірі&gt;                         &lt;есепті қалыптастыру күні&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z259" w:id="220"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z259" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;ҚҰБҰ толық атауы&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z260" w:id="221"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z260" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;ҚҰБҰ БИН&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z261" w:id="222"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z261" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;есеп беру кезеңі&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z262" w:id="223"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z262" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сараптама жасау ұйымының сыйақысын жинау, бөлу, төлеу және сақтау үшін шоттағы ақша қаражатының қалдығы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31046,70 +31432,183 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ҚҰБҰ жинау, бөлу, төлеу және сақтау үшін шоттағы ақша қаражатының қалдығы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -35531,68 +36030,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" __________ 202_жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="225"/>
+    <w:bookmarkStart w:name="z265" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудиовизуалдық туындылар мен фонограммаларды жеке мақсатта және табыс алмай көшірмелеу үшін сыйақы мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -36219,70 +36718,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аудиовизуалды туындылар үшін (авторлық құқық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="226"/>
+          <w:bookmarkStart w:name="z266" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фонограммалар үшін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (сабақтас құқықтар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36628,55 +37127,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>