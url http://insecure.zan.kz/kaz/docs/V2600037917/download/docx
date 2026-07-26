--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="326de9f" w14:textId="326de9f">
+    <w:p w14:paraId="dd889b9" w14:textId="dd889b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -37127,55 +37127,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37501,31 +37501,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>