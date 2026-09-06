--- v0 (2026-03-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97d7c9c" w14:textId="97d7c9c">
+    <w:p w14:paraId="6fc3ec5" w14:textId="6fc3ec5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тауар белгісін немесе тауар белгісі ретінде пайдаланылатын белгілемені Қазақстан Республикасында жалпыға бірдей белгілі тауар белгісі ретінде тану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің 2026 жылғы 28 қаңтардағы № 97 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 29 қаңтарда № 37905 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2026 жылғы 28 қаңтардағы № 97 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 29 қаңтарда № 37905 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тауар белгілері, қызмет көрсету белгілері, географиялық нұсқамалар және тауарлар шығарылған жерлердің атаулары туралы" Қазақстан Республикасы Заңының 3-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1392,129 +1392,189 @@
         <w:t>
       Өтініш сенімхат бойынша өкіл арқылы берілсе өтінішке сенімхат бойынша өкіл қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тауар белгісін немесе белгілемені жалпыға бірдей белгілі деп іс жүзінде тану мәліметтер маркетингтік және социологиялық зерттеулер жүргізу кәсіби тәжірибесі, сондай-ақ халықаралық стандарттарға сәйкес әдістемесі бар, Қазақстан Республикасының аумағында қызметін жүзеге асыратын мамандандырылған тәуелсіз ұйым өткізетін тұтынушыларға сауалнама нәтижелерімен есеп түрінде расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      Сауалнама республикалық маңызы бар қаланы, астананы және кемінде бес облыстық маңызы бар қаланы қамтиды. Бір елді мекендегі респонденттердің жалпы саны кемінде екі жүз адамды құрады. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнама астананы, республикалық маңызы бар қалаларды және кемінде облыстық маңызы бар бес қаланы қамтиды. Бір елді мекендегі респонденттердің жалпы саны кемінде екі жүз адамды құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өтініш беруші өтініш материалдарына оны қарау аяқталғанға дейін кез келген кезеңде түзетулер, толықтырулар мен нақтылаулар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      7. Өтініш беруші өтініш материалдарына оны қарау аяқталғанға дейін кез келген кезеңде түзетулер, толықтырулар мен нақтылаулар енгізеді.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Өтінішті тіркеу және қабылдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Келіп түскен өтініш уәкілетті органның кеңсесінде тіркеліп, оған кіріс нөмірі беріледі, содан кейін белгіленген тәртіппен Комиссия төрағасы – Қазақстан Республикасының Әділет вице-министріне, Комиссия төрағасының орынбасары – Министрліктің Зияткерлік меншік құқығы комитетінің төрағасына, Комиссияның жұмыс органы басшысына және Комиссияның жұмыс органының жауапты орындаушысына (бұдан әрі – Комиссия хатшысы) қарауға жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар белгісін немесе белгілемені Қазақстан Республикасында жалпыға бірдей белгілі тауар белгісі ретінде тану туралы өтініш келіп түскен күннен бастап Комиссия хатшысы бес жұмыс күні ішінде өтініштің және оған қоса берілетін құжаттардың Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1529,172 +1589,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мазмұны мен тізбесі бойынша талаптарына сәйкестігін тексереді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Егер:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      9. Егер:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш және қоса берілетін құжаттар Қағидалардың 3, 4-тармақтарында көрсетілген мазмұны мен тізбесі бойынша талаптарға сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      1) өтініш және қоса берілетін құжаттар Қағидалардың 3, 4-тармақтарында көрсетілген мазмұны мен тізбесі бойынша талаптарға сәйкес келмесе;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінішке қол қойылмаса не оған қол қоюға өкілеттігі жоқ тұлға қол қойса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      2) өтінішке қол қойылмаса не оған қол қоюға өкілеттігі жоқ тұлға қол қойса;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш Қазақстан Республикасының аумағында тiркелген немесе халықаралық шарттарға орай қорғалатын, басқа жеке немесе заңды тұлғаның атына рәсімделген тауар белгісіне қатысты болса, өтінішті қарауға қабылдаудан бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      3) өтініш Қазақстан Республикасының аумағында тiркелген немесе халықаралық шарттарға орай қорғалатын, басқа жеке немесе заңды тұлғаның атына рәсімделген тауар белгісіне қатысты болса, өтінішті қарауға қабылдаудан бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мән-жайлар болған жағдайда Комиссия хатшысы өтінішті қарауға қабылдаудан бас тарту туралы өтініш берушіге хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      Көрсетілген мән-жайлар болған жағдайда Комиссия хатшысы өтінішті қарауға қабылдаудан бас тарту туралы өтініш берушіге хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қарауға қабылдаудан бас тарту оған болған себептердің жойылғаннан кейін өтінішті қайта беруге кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1709,759 +1769,759 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды тексерудің нәтижесі оң болған жағдайда, Комиссия хатшысы өтінішті және қоса берілген құжаттарды сараптама ұйымына жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптама ұйымы келіп түскен өтініш туралы мәліметтерді бюллетеньде жариялайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      Сараптама ұйымы келіп түскен өтініш туралы мәліметтерді бюллетеньде жариялайды.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюллетеньде мәліметтер жарияланғаннан кейін, Комиссия хатшысы үш жұмыс күн ішінде өтініш берушіге бюллетеньдің атауы, нөмірі және жарияланған күні көрсетілген жариялану туралы хабарламаны жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      Бюллетеньде мәліметтер жарияланғаннан кейін, Комиссия хатшысы үш жұмыс күн ішінде өтініш берушіге бюллетеньдің атауы, нөмірі және жарияланған күні көрсетілген жариялану туралы хабарламаны жолдайды.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтініш беруші немесе оның өкілі қарау барысының кез келген сатысында берілген өтінішті қайтарып алу туралы өтінішхат бере алады. Өтінішті қараусыз қалдыру туралы шешім Комиссия отырысының хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      11. Өтініш беруші немесе оның өкілі қарау барысының кез келген сатысында берілген өтінішті қайтарып алу туралы өтінішхат бере алады. Өтінішті қараусыз қалдыру туралы шешім Комиссия отырысының хаттамасымен ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Өтінішті қарау мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бюллетеньде жарияланған күннен бастап үш ай өткен соң Комиссия екі ай ішінде өтінішті және оған қоса берілетін материалдарды қарауды жүргізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Уәкілетті органға үш ай ішінде өтініш берушінің тауар белгісін немесе белгілемені жалпыға бірдей белгілі деп тану туралы өтінішіне қарсы мүдделі тұлғалардың, оның ішінде өтініш берушінің тауар белгісімен немесе белгілемесімен бірдей немесе айырғысыз дәрежеге дейін ұқсас, бiртектес тауарларға және (немесе) көрсетілетін қызметтерге қатысты қорғалатын немесе мәлімделген, өтініш беруші өзiнiң тауар белгісін немесе белгілемесін жалпыға бірдей белгiлi деп тануға өтiнiшхат берген күннен неғұрлым ертерек басымдығы бар тауар белгілерінің иелері тарапынан қарсылық түскен жағдайда Комиссия хатшысы қарсылықтың түскен күнінен бастап бес жұмыс күн ішінде мұндай қарсылықтың түскені туралы өтініш берушіге хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      13. Уәкілетті органға үш ай ішінде өтініш берушінің тауар белгісін немесе белгілемені жалпыға бірдей белгілі деп тану туралы өтінішіне қарсы мүдделі тұлғалардың, оның ішінде өтініш берушінің тауар белгісімен немесе белгілемесімен бірдей немесе айырғысыз дәрежеге дейін ұқсас, бiртектес тауарларға және (немесе) көрсетілетін қызметтерге қатысты қорғалатын немесе мәлімделген, өтініш беруші өзiнiң тауар белгісін немесе белгілемесін жалпыға бірдей белгiлi деп тануға өтiнiшхат берген күннен неғұрлым ертерек басымдығы бар тауар белгілерінің иелері тарапынан қарсылық түскен жағдайда Комиссия хатшысы қарсылықтың түскен күнінен бастап бес жұмыс күн ішінде мұндай қарсылықтың түскені туралы өтініш берушіге хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші қарсылыққа жауапты уәкілетті органның кеңсесі арқылы оны алған күннен бастап бір ай ішінде жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      Өтініш беруші қарсылыққа жауапты уәкілетті органның кеңсесі арқылы оны алған күннен бастап бір ай ішінде жолдайды.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өтінішті қарау мерзімі өтініш берушінің жазбаша өтініші бойынша, оның ішінде мүдделі тұлғаның қарсылығына пікір келтіруге қосымша уақыт қажет болған жағдайда, сондай-ақ тауар белгісі немесе белгілемені жалпыға бірдей танылғанын растайтын қосымша мәліметтерді ұсыну қажет болғанда екі айға дейін ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      14. Өтінішті қарау мерзімі өтініш берушінің жазбаша өтініші бойынша, оның ішінде мүдделі тұлғаның қарсылығына пікір келтіруге қосымша уақыт қажет болған жағдайда, сондай-ақ тауар белгісі немесе белгілемені жалпыға бірдей танылғанын растайтын қосымша мәліметтерді ұсыну қажет болғанда екі айға дейін ұзартылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Өтінішті Комиссия отырысында қарау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-параграф. Өтінішті Комиссия отырысында қарау</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өтінішті қарауға өтініш беруші немесе оның өкілі (өкілдері) қатысады. Өкілдің (өкілдердің) өкілеттіктері сенімхатпен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      15. Өтінішті қарауға өтініш беруші немесе оның өкілі (өкілдері) қатысады. Өкілдің (өкілдердің) өкілеттіктері сенімхатпен расталады.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтініш берушіге немесе оның өкіліне (өкілдеріне) Комиссия отырысының күні мен уақыты туралы отырыс күніне дейін бес жұмыс күні бұрын хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      16. Өтініш берушіге немесе оның өкіліне (өкілдеріне) Комиссия отырысының күні мен уақыты туралы отырыс күніне дейін бес жұмыс күні бұрын хабарлама жолданады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Отырыс өтініш берілген тілде бетпе-бет және (немесе) қашықтық форматта өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Комиссия отырысы оның мүшелерінің кемінде 2/3 қатысқан жағдайда заңды деп есептеледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия тауар белгінің немесе белгілеменің жалпыға бірдей танылғанын растайтын қосымша мәліметтерді ұсынуға қосымша уақыт қажеттігі туралы өтініш берушінің өтінішхаты болған жағдайда отырыс күнін ауыстырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      19. Комиссия тауар белгінің немесе белгілеменің жалпыға бірдей танылғанын растайтын қосымша мәліметтерді ұсынуға қосымша уақыт қажеттігі туралы өтініш берушінің өтінішхаты болған жағдайда отырыс күнін ауыстырады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өтінішті қарау отырыста төрағалық етуші тұлғанының – Комиссия төрағасының немесе онын орынбасарының сөз сөйлеуінен басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      20. Өтінішті қарау отырыста төрағалық етуші тұлғанының – Комиссия төрағасының немесе онын орынбасарының сөз сөйлеуінен басталады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одан әрі қарау мынадай кезекпен жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      Одан әрі қарау мынадай кезекпен жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінішті қарау туралы Комиссия хатшысының сөз сөйлеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      1) өтінішті қарау туралы Комиссия хатшысының сөз сөйлеуі;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің және (немесе) оның өкілінің (өкілдерінің) сөз сөйлеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      2) өтініш берушінің және (немесе) оның өкілінің (өкілдерінің) сөз сөйлеуі;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комиссия мүшелерінің сұрақтары және өтініш берушінің және (немесе) оның өкілінің (өкілдерінің) жауаптары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      3) Комиссия мүшелерінің сұрақтары және өтініш берушінің және (немесе) оның өкілінің (өкілдерінің) жауаптары.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комиссия отырысында хатшымен хаттама жүргізіледі, онда отырыстың күні мен уақыты, өтініш келіп түскен жеке тұлғаның тегі, аты, әкесінің аты (болған жағдайда) немесе заңды тұлғаның атауы, өтініштің қысқаша мазмұны, өтінішті қарау нәтижелері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      21. Комиссия отырысында хатшымен хаттама жүргізіледі, онда отырыстың күні мен уақыты, өтініш келіп түскен жеке тұлғаның тегі, аты, әкесінің аты (болған жағдайда) немесе заңды тұлғаның атауы, өтініштің қысқаша мазмұны, өтінішті қарау нәтижелері көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Өтінішті қараудың нәтижелері бойынша Комиссия қабылдайтын шешімдер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-параграф. Өтінішті қараудың нәтижелері бойынша Комиссия қабылдайтын шешімдер</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Өтiнiшті қарау нәтижелерi бойынша Комиссия тауар белгіні немесе белгілемені Қазақстан Республикасында жалпыға бірдей белгiлi тауар белгісі деп тану не мұндай танудан бас тарту туралы шешiм қабылдайды, ол мұндай шешiм қабылданған кезден бастап он жұмыс күнi iшiнде өтініш берушіге жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Комиссияның барлық мүшелері өтінішті қараған кезде тең құқықтарды пайдаланады. Комиссия шешімі отырысқа қатысып отырған оның мүшелерінің жалпы санының көпшілік даусымен қабылданады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған шешімнің қарар бөлігін төрағалық етуші өтінішті қарауға қатысушы тұлғаларға жария етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      Қабылданған шешімнің қарар бөлігін төрағалық етуші өтінішті қарауға қатысушы тұлғаларға жария етеді.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қабылданған шешім өтінішті қарауға қатысқан адамдарға ол шығарылған күннен бастап он жұмыс күні ішінде жіберіледі. Комиссияның шешімі берілген өтініштің тілінде жазбаша нысанда баяндалады және кіріспе, сипаттау, уәждеу және қарар бөліктерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      24. Қабылданған шешім өтінішті қарауға қатысқан адамдарға ол шығарылған күннен бастап он жұмыс күні ішінде жіберіледі. Комиссияның шешімі берілген өтініштің тілінде жазбаша нысанда баяндалады және кіріспе, сипаттау, уәждеу және қарар бөліктерінен тұрады.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешімге Комиссияның барлық мүшелері және хатшысы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      Шешімге Комиссияның барлық мүшелері және хатшысы қол қояды.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Егер өтініш берушi ұсынған нақты мәлiметтер тауар белгісінің немесе белгілеменің жалпыға бірдей белгiлi болуы өтініште көрсетiлгеннен өзге күн екенін растаса, тауар белгісі немесе белгілеме нақты күннен бастап жалпыға бірдей белгілі деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      25. Егер өтініш берушi ұсынған нақты мәлiметтер тауар белгісінің немесе белгілеменің жалпыға бірдей белгiлi болуы өтініште көрсетiлгеннен өзге күн екенін растаса, тауар белгісі немесе белгілеме нақты күннен бастап жалпыға бірдей белгілі деп танылады.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      26. Егер:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпыға бірдей белгiлi деп тану үшiн мәліметтердің жеткiлiксiз екені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      1) жалпыға бірдей белгiлi деп тану үшiн мәліметтердің жеткiлiксiз екені;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтiнiш берушiнiң тауар белгісімен немесе белгілемесімен бiрдей немесе айырғысыз дәрежеге дейін ұқсас, қорғалатын немесе бiртектес тауарларға және (немесе) көрсетілетін қызметтерге қатысты өзге тұлғаның атына мәлімделген, өтініш беруші өзiнiң тауар белгісін немесе белгілемесін жалпыға бірдей белгiлi деп тануға өтiнiшхат берген күннен неғұрлым ертерек басымдығы бар тауар белгісінің бар екенi анықталса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасында жалпыға бірдей белгілі тауар белгісі ретінде мәлімделген тауар белгісі немесе белгілеме, оның ішінде Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген негіздер бойынша, ажыратылатын реңкiсіне ие болмаса, тауар белгіні немесе белгілемені жалпыға бірдей белгiлi деп танудан бас тарту туралы шешiм шығарылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Комиссия шешіміне сотқа шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2787,31 +2847,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>