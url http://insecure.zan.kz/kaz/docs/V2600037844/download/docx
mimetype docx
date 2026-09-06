--- v0 (2026-03-14)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99a3885" w14:textId="99a3885">
+    <w:p w14:paraId="5b9141e" w14:textId="5b9141e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы Конституциясының негіздерін, сондай-ақ Қазақстан тарихын білу көлемін айқындау бойынша тестілеуді өткізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2026 жылғы 12 қаңтардағы № 9 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 14 қаңтарда № 37844 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2026 жылғы 12 қаңтардағы № 9 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 14 қаңтарда № 37844 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1527,54 +1527,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) азаматтығы жоқ адамның куәлігі немесе шетелдік паспорт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шетелдіктің Қазақстан Республикасында тұруына ықтиярхаты.</w:t>
+      2) шетел азаматының Қазақстан Республикасында тұруына ықтиярхаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Тестілеу қорытындысы бойынша осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1664,95 +1726,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тестілеу өткізу рәсімі мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. Тестілеуге өтініштерді қабылдау ҰТО-ның ақпараттық жүйесі арқылы келесі мерзімдерде: </w:t>
+        <w:t>
+      15. Тестілеуге өтініштерді қабылдау ҰТО-ның цифрлық жүйесі арқылы келесі мерзімдерде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күнтізбелік жылғы 3 – 10 ақпан аралығында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнтізбелік жылғы 10 – 20 тамыз аралығында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Тестілеуге қатысуға өтініштер қабылдау және тестілеу өткізу кезеңдері туралы ақпарат ҰТО-ның www.testcenter.kz сайтында жарияланады. Тестілеуге қатысу үшін тестіленуші ҰТО-ның www.app.testcenter.kz сайты арқылы тіркеліп, онда тестіленушінің жеке кабинеті ашылады. Әрі қарай тестіленуші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1985,51 +2109,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) денсаулық жағдайы бойынша "Еңбекке уақытша жарамсыздыққа сараптама жүргізу, сондай-ақ еңбекке уақытша жарамсыздық парағын немесе анықтамасын беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 қарашадағы № ҚР ДСМ-198/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21660 болып тіркелген) нысан бойынша еңбекке уақытша жарамсыздық парағы және (немесе) медициналық анықтама және (немесе) Қазақстан Республикасының электрондық үкімет порталынан үзінді болған кезде;</w:t>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21660 болып тіркелген) нысан бойынша еңбекке уақытша жарамсыздық парағы және (немесе) медициналық анықтама және (немесе) Қазақстан Республикасының цифрлық үкімет порталынан үзінді болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Тізімі "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2069,1388 +2193,1472 @@
         <w:t>
       3) мәдениет және спорт саласындағы республикалық және халықаралық олимпиадаларға, спорттық жарыстарға, сондай-ақ республикалық және халықаралық конкурстар мен фестивальдерге қатысуды немесе қатысқанын растайтын іссапар бұйрығы болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) төтенше жағдайлар кезінде. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мүмкіндігі шектеулі (мүгедектігі бар) тестіленушілерге жеке көмекшілердің қатысуына рұқсат беру үшін тестілеуге өтініш берген кезде мүгедектікті растайтын құжаттың қазақ немесе орыс тілдеріндегі нотариалды куәландырылған аудармасын, сондай-ақ жеке көмекшінің құжаттарын (жеке басын куәландыратын құжаттар, білімін растайтын құжаттар (ол болған жағдайда), ЖСН) қоса ұсыну қажет. Қазақ филологиясы, Қазақстан тарихы және құқықтану саласы мамандарының жеке көмекші болуына жол берілмейді. Тестілеуге берілген өтініште көрсетілмеген жеке көмекшілер аудиторияға жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Тестілеуге кіргізу кезінде тестілеу әкімшісі ғимаратқа және аудиторияға оқу-әдістемелік әдебиеттердің, сөздіктің, тест тапсырмаларының мазмұнын ашатын мәліметтер мен жазбалар бар ақпаратты тасымалдаушының, әртүрлі форматтағы қағаздың, фото және бейне аппараттың, ақпараттарды тасымалдау функциясымен жабдықталған кез келген мобильді байланыс құралдарының (мобильді телефондар, планшеттер, ноутбуктер, плейерлер, модемдер (мобильді роутерлер), радио-электронды байланыстың кез келген түрлерінің (Wi-Fi, Bluetooth, Dect, смарт сағат, смарт көзілдірік, диктофон, сымды және сымсыз құлаққаптар, микро құлаққап) кіргізілуіне және қолданылуына жол бермеу шараларын жүзеге асырады.</w:t>
+      19. Тестілеуге кіргізу кезінде тестілеу әкімшісі ғимаратқа және аудиторияға оқу-әдістемелік әдебиеттердің, сөздіктің, тест тапсырмаларының мазмұнын ашатын мәліметтер мен жазбалар бар ақпаратты тасығыштың, әртүрлі форматтағы қағаздың, фото және бейне аппараттың, ақпараттарды тасымалдау функциясымен жабдықталған кез келген мобильді байланыс құралдарының (мобильді телефондар, планшеттер, ноутбуктер, плейерлер, модемдер (мобильді роутерлер), радио-электронды байланыстың кез келген түрлерінің (Wi-Fi, Bluetooth, Dect, смарт сағат, смарт көзілдірік, диктофон, сымды және сымсыз құлаққаптар, микро құлаққап) кіргізілуіне және қолданылуына жол бермеу шараларын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Тестілеуге кіргізу кезінде немесе тестілеу кезінде бөгде адам анықталған кезде тестілеу әкімшісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеуге кіргізу кезінде немесе тестілеу кезінде бөгде адамның анықталуы туралы актісін жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өткізу кезінде анықталған бөгде адам аудиториядан шығарылады, тестіленуші осы тестілеуді аяқтамайды, аяқтаған жағдайда нәтижелері жойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Тестілеуді өткізу кезінде "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы есепке алу мен есеп құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 20 тамыздағы № ҚР ДСM-84 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24082 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бейнебақылау және ұтқыр, радиоэлектронды байланыс сигналдарын басатын құрылғылар пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Тестілеу әкімшісі тестіленушілерді аудиторияға (компьютерлік сынып) бір-бірден кіргізеді. Жеке басы сәйкестендірілгеннен кейін тестіленуші отырғызу парағында көрсетілген нөмірге сәйкес орынға отырады және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша отырғызу парағына қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Тестілеудің алдында тестілеу әкімшісі тестіленушілерге тестілеу қағидалары бойынша қазақ тілінде, қажет болған кезде орыс тілінде нұсқаулық өткізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Тестілеуді бастау үшін тестіленуші:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      24. Тестілеуді бастау үшін тестіленуші:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеу жүйесіне кіру үшін ЖСН енгізу және компьютерде орнатылған фронтальды камера арқылы биометриялық деректерді тексеру жүйесінің көмегімен авторизациялаудан өтуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тестіленуші деректерінің дұрыстығын растауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тестілеу кезінде тәртіп сақтау және тестілеу бағдарламасының интерфейсінде тестілеуді өткізу қағидаларымен танысуы және растауы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Кіру" батырмасын басқаннан кейін тестілеу тапсыруға кірісуі қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      4) "Кіру" батырмасын басқаннан кейін тестілеу тапсыруға кірісуі қажет.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленуші тестілеу жүйесіне әрбір кіру және шығу кезінде, сондай-ақ тестілеу аяқталғаннан кейін компьютерде орнатылған фронтальды камера арқылы биометриялық деректерді тексеру жүйесімен авторизациялаудан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      Тестіленуші тестілеу жүйесіне әрбір кіру және шығу кезінде, сондай-ақ тестілеу аяқталғаннан кейін компьютерде орнатылған фронтальды камера арқылы биометриялық деректерді тексеру жүйесімен авторизациялаудан өтеді.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеудің аяқталғанын тестіленуші "Тестілеуді аяқтау" батырмасын басу арқылы растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      Тестілеудің аяқталғанын тестіленуші "Тестілеуді аяқтау" батырмасын басу арқылы растайды.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленуші техникалық себептерге байланысты апелляцияға өтінішін тестілеу барысында тестілеу бағдарламасының интерфейсінде орналасқан "Техникалық себептер бойынша апелляция беру" батырмасын басу арқылы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      Тестіленуші техникалық себептерге байланысты апелляцияға өтінішін тестілеу барысында тестілеу бағдарламасының интерфейсінде орналасқан "Техникалық себептер бойынша апелляция беру" батырмасын басу арқылы береді.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу аяқталғаннан кейін тестіленушінің дербес компьютерінің экранына оның жауаптарының нұсқалары көрсетілген талдау картасы, әрбір сұрақ және блоктар бойынша жиналған балл саны, сондай-ақ тестілеудің жалпы балы шығарылады. Тестіленушіге тестілеу нәтижелерімен және тест нәтижелерін талдау картасымен танысу үшін 10 минут уақыт беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      Тестілеу аяқталғаннан кейін тестіленушінің дербес компьютерінің экранына оның жауаптарының нұсқалары көрсетілген талдау картасы, әрбір сұрақ және блоктар бойынша жиналған балл саны, сондай-ақ тестілеудің жалпы балы шығарылады. Тестіленушіге тестілеу нәтижелерімен және тест нәтижелерін талдау картасымен танысу үшін 10 минут уақыт беріледі.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одан әрі компьютер экранында "Тапсырма мазмұны бойынша апелляцияға өтініш беру" және "Апелляцияға өтініш бермей аяқтау" функциялары ұсынылады. Тестіленуші көрсетілген екі функцияның біреуін таңдамаған жағдайда 10 минуттан кейін тестілеу бағдарламасы автоматты түрде жабылады. Егер "Тапсырма мазмұны бойынша апелляцияға өтініш беру" батырмасы таңдалса, апелляцияға өтініш беру үшін мәзір ашылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      Одан әрі компьютер экранында "Тапсырма мазмұны бойынша апелляцияға өтініш беру" және "Апелляцияға өтініш бермей аяқтау" функциялары ұсынылады. Тестіленуші көрсетілген екі функцияның біреуін таңдамаған жағдайда 10 минуттан кейін тестілеу бағдарламасы автоматты түрде жабылады. Егер "Тапсырма мазмұны бойынша апелляцияға өтініш беру" батырмасы таңдалса, апелляцияға өтініш беру үшін мәзір ашылады.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленуші тест тапсырмаларының мазмұны бойынша апелляцияға өтінішті 30 (отыз) минут ішінде береді. Тестіленуші апелляцияға өтініш беруді аяқтағаннан кейін "Апелляцияны аяқтау" батырмасын басады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      Тестіленуші тест тапсырмаларының мазмұны бойынша апелляцияға өтінішті 30 (отыз) минут ішінде береді. Тестіленуші апелляцияға өтініш беруді аяқтағаннан кейін "Апелляцияны аяқтау" батырмасын басады.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрі қарай экранда апелляцияға өтініш берілген тест тапсырмаларының талдау картасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      Әрі қарай экранда апелляцияға өтініш берілген тест тапсырмаларының талдау картасы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Апелляцияға өтініш бермей аяқтау" функциясын таңдаған кезде тестіленуші аудиториядан шығады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тест тапсырмаларының жауаптарын бағалау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-тармағына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу кезеңінде тестілеуден қайта өтуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Тестілеу өткізу пунктінде электр қуаты, су жабдықтау немесе интернет ажыратылған кезде тестіленуші тестілеудің қайта басталуын 45 (қырық бес) минут күтеді. Тестілеуді жалғастыру мүмкін болмаған кезде тестілеу әкімшісі ҰТО-ның келісімі бойынша осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеу процесін тоқтату және басқа күнге/лекке ауыстыру актісін жасай отырып, тестілеу процесін тоқтатады және басқа күнге ауыстырады. Тестілеу нәтижелері өңделмейді және жойылуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Тестілеу кезінде техникалық ақау орын алған кезде тестіленуші ол жөнінде тестілеу әкімшісіне хабарлауы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тестілеу әкімшісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеу өткізу кезінде орын алған техникалық ақауды анықтау туралы актісін жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жабдықтың техникалық ақаулығы кезінде тестіленушінің тестілеу жүйесіндегі тіркеу файлы тексеріледі және уақыт жоғалту жағдайында жоғалған уақыт қосымша қосылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      Жабдықтың техникалық ақаулығы кезінде тестіленушінің тестілеу жүйесіндегі тіркеу файлы тексеріледі және уақыт жоғалту жағдайында жоғалған уақыт қосымша қосылады.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық ақау жойылғаннан кейін тестіленуші тестілеуді жалғастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      Техникалық ақау жойылғаннан кейін тестіленуші тестілеуді жалғастырады.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Тестіленуші аудиториядан шыққан кезде және аудиторияға қайта кірген кезде металл іздегішпен тексеру жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      27. Тестіленуші аудиториядан шыққан кезде және аудиторияға қайта кірген кезде металл іздегішпен тексеру жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Тестілеу өткізу кезінде тестіленушіге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      28. Тестілеу өткізу кезінде тестіленушіге:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудиториядан (компьютерлік сыныптан) тестілеу әкімшісінің рұқсатынсыз шығуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      1) аудиториядан (компьютерлік сыныптан) тестілеу әкімшісінің рұқсатынсыз шығуға;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төтенше және/немесе тестіленушінің денсаулығына байланысты жағдайларды қоспағанда, тестілеудің соңғы сағатында аудиториядан (компьютерлік сыныптан) шығуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      2) төтенше және/немесе тестіленушінің денсаулығына байланысты жағдайларды қоспағанда, тестілеудің соңғы сағатында аудиториядан (компьютерлік сыныптан) шығуға;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сөйлесуге, бір орыннан екінші орынға ауысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) аудиторияға (компьютерлік сыныпқа) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тыйым салынған заттарды алып кіруіне және/немесе қолдануына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тестілеу алдында немесе тестілеу кезінде шулауға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      5) тестілеу алдында немесе тестілеу кезінде шулауға;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құжаттармен және тестіленушіге жұмыс үшін берілген парақпен алмасуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      6) құжаттармен және тестіленушіге жұмыс үшін берілген парақпен алмасуға;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тестілеу тапсырмаларының мазмұнын талқылауға және жария етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      7) тестілеу тапсырмаларының мазмұнын талқылауға және жария етуге;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тестілеу үшін қолданылатын техниканың және қауіпсіздік жүйесінің бүлінуіне алып келетін әрекеттер жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) тестілеу жүйесіне араласу әрекетіне жол берілмейді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленуші Қағидалардың осы тармағының жоғарыда көрсетілген тармақшаларын бұзған кезде тестілеу әкімшісі осы Қағидалардың 8-қосымшасына сәйкес нысан бойынша Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы Конституциясының негіздерін, сондай-ақ Қазақстан тарихын білу көлемін айқындау бойынша тестілеуді өткізу қағидаларын бұзғаны үшін тестіленушіні аудиториядан шығару туралы актісін жасайды. Тестіленуші аудиториядан шығарылады және осы тестілеуді аяқтамайды, аяқтаған жағдайда нәтижелері жойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      Тестіленуші Қағидалардың осы тармағының жоғарыда көрсетілген тармақшаларын бұзған кезде тестілеу әкімшісі осы Қағидалардың 8-қосымшасына сәйкес нысан бойынша Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы Конституциясының негіздерін, сондай-ақ Қазақстан тарихын білу көлемін айқындау бойынша тестілеуді өткізу қағидаларын бұзғаны үшін тестіленушіні аудиториядан шығару туралы актісін жасайды. Тестіленуші аудиториядан шығарылады және осы тестілеуді аяқтамайды, аяқтаған жағдайда нәтижелері жойылады.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Апелляцияға өтініш беру және оны қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Апелляцияға өтініш беру және оны қарау тәртібі</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Тест тапсырмаларын бағалау кезінде бірыңғай критерийлердің сақталуын қамтамасыз ету және даулы мәселелерді шешу мақсатында апелляциялық комиссия құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      29. Тест тапсырмаларын бағалау кезінде бірыңғай критерийлердің сақталуын қамтамасыз ету және даулы мәселелерді шешу мақсатында апелляциялық комиссия құрылады.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Апелляциялық комиссияның төрағасы мен мүшелері ғылым және жоғары білім саласындағы уәкілетті органның бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      30. Апелляциялық комиссияның төрағасы мен мүшелері ғылым және жоғары білім саласындағы уәкілетті органның бұйрығымен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Апелляциялық комиссия әр блок бойынша кемінде екі адамнан тұрады. Апелляциялық комиссия мүшелерінің кандидатуралары облыстық, қалалық білім басқармалары, мемлекеттік тілді оқыту орталықтары, жоғары оқу орындары ұсынған тәжірибелі мұғалімдер, оқытушылар және басқа да білім беру ұйымдарының қызметкерлері арасынан құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      31. Апелляциялық комиссия әр блок бойынша кемінде екі адамнан тұрады. Апелляциялық комиссия мүшелерінің кандидатуралары облыстық, қалалық білім басқармалары, мемлекеттік тілді оқыту орталықтары, жоғары оқу орындары ұсынған тәжірибелі мұғалімдер, оқытушылар және басқа да білім беру ұйымдарының қызметкерлері арасынан құрылады.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия тестіленушілерден тест тапсырмаларының мазмұны мен техникалық себебіне қатысты түскен өтініштерді қабылдайды және оны қарастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      Апелляциялық комиссия тестіленушілерден тест тапсырмаларының мазмұны мен техникалық себебіне қатысты түскен өтініштерді қабылдайды және оны қарастырады.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Апелляциялық комиссия апелляцияны 5 (бес) жұмыс күні ішінде қарап, шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      32. Апелляциялық комиссия апелляцияны 5 (бес) жұмыс күні ішінде қарап, шешім шығарады.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляция нәтижелері тестіленушінің www.app.testcenter.kz сайтындағы жеке кабинетінде қолжетімді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      Апелляция нәтижелері тестіленушінің www.app.testcenter.kz сайтындағы жеке кабинетінде қолжетімді.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық себептер бойынша апелляция тест тапсырмалары шарттарының бөлігі (мәтін, схемалар, суреттер, кестелер) болмай, нәтижесінде дұрыс жауапты айқындау мүмкін болмағанда қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      Техникалық себептер бойынша апелляция тест тапсырмалары шарттарының бөлігі (мәтін, схемалар, суреттер, кестелер) болмай, нәтижесінде дұрыс жауапты айқындау мүмкін болмағанда қарастырылады.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест тапсырмаларының мазмұнына қатысты апелляция келесі себептер бойынша қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      Тест тапсырмаларының мазмұнына қатысты апелляция келесі себептер бойынша қабылданады:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дұрыс жауап дұрыс жауаптар кодымен сәйкес келмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      1) дұрыс жауап дұрыс жауаптар кодымен сәйкес келмейді;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дұрыс жауап жоқ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      2) дұрыс жауап жоқ;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бір дұрыс жауап таңдалатын тест тапсырмаларында бірден артық дұрыс жауап бар (дұрыс жауаптардың барлық нұсқаларын көрсету);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      3) бір дұрыс жауап таңдалатын тест тапсырмаларында бірден артық дұрыс жауап бар (дұрыс жауаптардың барлық нұсқаларын көрсету);</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тест тапсырмасы қате құрастырылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      4) тест тапсырмасы қате құрастырылған.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляцияға берілген өтініште баяндалған нақты фактілер қарастырылуға жатады. Тест тапсырмаларын қайта қарау үшін мазмұны бойынша өтініш берген кезде тестіленуші дәлелді негіздеме (толық түсініктеме) көрсетеді. Дәлелді негіздеме (толық түсініктеме, тапсырмаларды қадамдық шешу) көрсетілмеген өтініш қарауға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      Апелляцияға берілген өтініште баяндалған нақты фактілер қарастырылуға жатады. Тест тапсырмаларын қайта қарау үшін мазмұны бойынша өтініш берген кезде тестіленуші дәлелді негіздеме (толық түсініктеме) көрсетеді. Дәлелді негіздеме (толық түсініктеме, тапсырмаларды қадамдық шешу) көрсетілмеген өтініш қарауға жатпайды.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Апелляциялық комиссия ұсыныстардың негізділігін қарастырып, шешім шығарады. Апелляциялық комиссияның шешімін апелляциялық комиссияның төрағасы мен блок (блоктар) бойынша мүшелері қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешіммен келіспеген жағдайда тестіленуші Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасына сәйкес әкімшілік актіге, әкімшілік әрекетке (әрекетсіздікке) шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Апелляциялық комиссияның шешімі апелляциялық комиссияның төрағасы және блок (блоктар) бойынша мүшелері қол қойған, осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хаттамамен ресімделеді. Апелляциялық комиссияның хаттамалары ҰТО-да бір жыл ішінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3633,70 +3841,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="965200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3718,206 +3926,206 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЭЛЕКТРОНДЫҚ СЕРТИФИКАТ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы Конституциясының негіздерін, сондай-ақ Қазақстан тарихын білу көлемін айқындауға бағытталған тестілеу нәтижесі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке сәйкестендіру нөмірі: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       __________                                           Тапсырған күні: ________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тестіленушінің жеке коды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        (тестіленушінің қолы және тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсыру тілі:________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4032,61 +4240,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жин</w:t>
-[...9 lines deleted...]
-              <w:t>аған</w:t>
+              <w:t>Жинаған</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4808,68 +5006,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеуге қатысу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -5665,110 +5863,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем әдісі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тестіленуші тестілеуге өтініш беру кезінде Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негіздерін, сондай-ақ Қазақстан тарихын білу көлемін айқындау бойынша тестілеуді өткізу қағидаларымен танысқандығын растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5990,51 +6188,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Тестілеу өткізу пунктінің ғимаратына кіреберісте қолдануға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6055,111 +6253,111 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             _________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (тестілеу өткізу пунктінің коды мен атауы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "_____"_________ 20 ____ жыл</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
-[...15 lines deleted...]
-      Күні "_____"_________ 20 ____ жыл</w:t>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты "_______" сағат "____" минут</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
-[...15 lines deleted...]
-      Уақыты "_______" сағат "____" минут</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z147" w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленушіден</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6491,76 +6689,102 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтығына қабылдау немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтығын қалпына келтіру кезінде</w:t>
+              <w:t xml:space="preserve">азаматтығын қалпына келтіру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік тілді қарапайым деңгейде,</w:t>
+              <w:t>кезінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік тілді қарапайым </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейде,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Конституциясының негіздерін,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6584,517 +6808,331 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тестілеуді өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Тестілеуге кіргізу кезінде немесе тестілеу өткізу кезінде</w:t>
+        <w:t xml:space="preserve"> Тестілеуге кіргізу кезінде немесе тестілеу өткізу кезінде бөгде адамның анықталуы туралы акті _________________________________________ (тестілеу өткізу пунктінің коды мен атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "_____" _________ 20 ____ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты "_______" сағат "____" минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленуші ____________________ (тегі, аты, әкесінің аты (ол болған жағдайда) және жеке сәйкестендіру нөмірі) орнына тестілеу тапсыру үшін тестілеу өткізу пункті ғимаратына кіруге әрекет жасағаны немесе тестілеу тапсыру үшін аудиторияға Қазақстан Республикасының азаматы (шетел азаматы) _________________________________________________________________________________кіргені (тегі, аты, әкесінің аты (ол болған жағдайда) және жеке сәйкестендіру нөмірі) анықталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы фактіні ескере отырып, бөгде адамды тестілеу өткізілетін ғимараттан немесе № ______ аудиториядан шығару және тестілеу нәтижесінің күшін жою туралы шешім қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тестілеу әкімшілерінің тобы жетекшісінің қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тестілеу әкімшісінің қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстым ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бөгде адамның қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...374 lines deleted...]
-        <w:t xml:space="preserve"> (бөгде адамның қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7266,152 +7304,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отырғызу парағы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (тестілеу өткізу пунктінің коды мен атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні "_____"__________ 20 ____ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеуге кіргізу уақыты:                   Тестілеу басталды: ____ сағат ____ минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеудің басталу уақыты:             Тестілеу аяқталды: ____ сағат _____ минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -8044,61 +8082,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағдарламасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кір</w:t>
-[...9 lines deleted...]
-              <w:t>у</w:t>
+              <w:t>кіру</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>паролі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8697,150 +8725,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ескерту" бағанында тестіленушінің келмеуі, денсаулығына немесе басқа да объективті себептерге байланысты тестілеуді аяқтамауы, аудиториядан шығарылуы, сондай-ақ тестіленушінің аудиторияда орын ауыстыруына байланысты мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленушілерді отырғызу парағы бойынша отырғызуға, тестілеу материалдарына қатысты ақпаратты жарияламауға жауаптымын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тестілеу әкімшісінің (аудитория бойынша жауапты) қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырғызу парағын жүктеу күні мен уақыты:____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9075,206 +9103,206 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеу процесін тоқтату және басқа күнге/лекке ауыстыру акті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________ (тестілеу өткізу пунктінің коды мен атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "_____" ________ 20 ____ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты "_______" сағат "____" минут</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өткізу пунктінде ______________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z166" w:id="151"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ____________________________________________________________ (тестілеу өткізу пунктінің коды мен атауы)</w:t>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z167" w:id="152"/>
-[...15 lines deleted...]
-      Күні "_____" ________ 20 ____ жыл</w:t>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фактісі анықталды. Соған байланысты тестілеу процесін тоқтату және басқа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
-[...15 lines deleted...]
-      Уақыты "_______" сағат "____" минут</w:t>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнге/лекке ауыстыру туралы шешім қабылданды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9485,147 +9513,147 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="158"/>
+          <w:bookmarkStart w:name="z173" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тестілеуді</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тоқтату</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="159"/>
+          <w:bookmarkStart w:name="z174" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9640,51 +9668,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тоқтату</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9805,130 +9833,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тестілеу әкімшілері тобы жетекшісінің қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тестілеу әкімшісінің қолы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10163,152 +10191,152 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеу өткізу кезінде орын алған техникалық ақауды анықтау туралы акті</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (тестілеу өткізу пунктінің коды мен атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z182" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні "_____"__________ 20 ____ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыты "_______" сағат "____" минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z184" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу өткізу пунктіндегі тестілеу кезінде техникалық ақау орын алды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -10381,61 +10409,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тестіле</w:t>
-[...9 lines deleted...]
-              <w:t>нушінің</w:t>
+              <w:t>Тестіленушінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -11471,64 +11489,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z185" w:id="168"/>
+      <w:bookmarkStart w:name="z185" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы фактіні ескере отырып, тестілеу әкімшісі Ұлттық тестілеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орталығынан тиісті шешім қабылдауды сұрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11865,51 +11883,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Қазақстан Республикасының азаматтығына қабылдау немесе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11942,141 +11960,141 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   тестілеуді өткізу қағидаларын бұзғаны үшін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   тестіленушіні аудиториядан шығару туралы акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z189" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        ____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (тестілеу өткізу пунктінің коды мен атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z190" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні "____" _________20 _____жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z191" w:id="172"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыты: "____" сағат " _______" минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z192" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы актіні әкімші ___________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12587,68 +12605,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тест тапсырмаларын бағалау кезінде бірыңғай критерийлердің сақталуын қамтамасыз ету және даулы мәселелерді шешу жөніндегі апелляциялық комиссия отырысының хаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13108,90 +13126,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:bookmarkStart w:name="z196" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляцияға берілу себебі: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z197" w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляция негіздемесі: _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14001,131 +14019,131 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="177"/>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижесі, түпнұсқаға сілтеме: ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімі: ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="179"/>
+          <w:bookmarkStart w:name="z200" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14150,51 +14168,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төрағасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14217,80 +14235,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="180"/>
+          <w:bookmarkStart w:name="z201" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14414,70 +14432,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия мүшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="181"/>
+          <w:bookmarkStart w:name="z202" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14525,55 +14543,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14899,31 +14917,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>