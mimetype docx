--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62aa6ea" w14:textId="62aa6ea">
+    <w:p w14:paraId="1e135ca" w14:textId="1e135ca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Үлкен Нарын ауданының әкімдігінің 2025 жылғы 6 наурыздағы № 80 қаулысы. Шығыс Қазақстан облысының Әділет департаментінде 2025 жылғы 6 наурызда № 9145-16 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергiлiктi мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,68 +175,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына, "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Үлкен Нарын ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -257,90 +235,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Үлкен Нарын ауданының әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -492,956 +471,801 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Үлкен Нарын ауданының әкімдігінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 6 наурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 80 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс - шараларды ұйымдастыру және жүргізу қағидалары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+        <w:t xml:space="preserve"> Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын ауданының әкімдігінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ереже</w:t>
-[...9 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының (бұдан әрі – Заң) 10-3-бабы </w:t>
+      1. Осы Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Үлкен Нарын ауданының елді мекендеріне сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+        <w:t xml:space="preserve"> 11) тармақшасына және өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
-      </w:r>
-[...130 lines deleted...]
-      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар),шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкциялау – әдетте, өзгеретін объектіні жаңарту және жаңғырту қажеттілігіне байланысты жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе тұтастай ғимаратты өзгерту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының </w:t>
-[...117 lines deleted...]
-    </w:p>
+      3. "Үлкен Нарын ауданының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 702 "Ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12425 болып тіркелген) сәйкес берілген сараптамалық қорытынды негізінде Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беру үшін көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Бөлім Қағидалардың </w:t>
+      4. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін Үлкен Нарын ауданының елді мекендерінің бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесі айқындалғаннан кейін "Үлкен Нарын ауданының сәулет, қала құрылысы және құрылыс бөлімі" мемлекеттік мекемесі Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Үлкен Нарын ауданының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 30 наурыздағы № 163 "Кондоминиум объектісін басқару жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ пәтерлердің, тұрғын емес үй-жайлардың, көппәтерлі тұрғын үйлердің меншік иелері жиналыстары хаттамаларының үлгілік нысандарын және кондоминиум объектісін басқару жөніндегі айлық және жылдық есептердің нысандарын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20283 болып тіркелген) сәйкес мынадай іс-шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін әкімдіктің ресми интернет-ресурсында Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беру жобасымен таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...96 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларына, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс теріс шешім қабылдаған жағдайда,Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған,көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын жөндеу жұмыстары жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай - күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы </w:t>
+      8. Жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
-[...131 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
-[...15 lines deleted...]
-      14. Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сараптаманың оң қорытындысын алғаннан және көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы жөндеудің сметалық құнын немесе реконструкциялаудың немесе күрделі жөндеудің жобалау-сметалық құжаттамасын бекіткеннен кейін Бөлім бюджеттік өтінім жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, Бөлім жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, Бөлім жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Үлкен Нарын ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1767,31 +1591,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>