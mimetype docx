--- v0 (2025-11-02)
+++ v1 (2026-06-12)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ce8e66" w14:textId="4ce8e66">
+    <w:p w14:paraId="0e05af6" w14:textId="0e05af6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,157 +85,200 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Алтай ауданы бойынша тұрғын үй сертификаттарының мөлшері және оларды алушылар санаттарының тізбесін айқындау туралы" Алтай ауданының мәслихатының 2021 жылғы 21 қазандағы № 8/5-VII шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шығыс Қазақстан облысы Алтай ауданы мәслихатының 2025 жылғы 28 ақпандағы № 25/3-VIII шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2025 жылғы 3 наурызда № 9139-16 болып тіркелді. Күші жойылды - Шығыс Қазақстан облысы Алтай ауданы мәслихатының 2026 жылғы 15 мамырдағы № 41/7-VIII шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Шығыс Қазақстан облысы Алтай ауданы мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтай ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Алтай ауданы бойынша тұрғын үй сертификаттарының мөлшері және оларды алушылар санаттарының тізбесін айқындау туралы" Алтай ауданының мәслихатының 2021 жылғы 21 қазандағы № 8/5-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25020 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,70 +293,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -632,418 +678,424 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 8/5-VII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй сертификаттарын алушылар санаттарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші және екінші топтардағы мүгедектігі бар адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар балалары бар немесе оларды тәрбиелеп отырған отбасылар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау саласындағы уәкілетті орган бекiтетiн аурулар тiзiмiнде аталған кейбiр созылмалы аурулардың ауыр түрлерiмен ауыратын адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасына қарай зейнет демалысына шыққан зейнеткерлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәмелетке толғанға дейiн ата-аналарынан айырылған жиырма тоғыз жасқа толмаған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар жатады. Мұндай адамдардың жасы әскери қызметке шақырылған кезде мерзiмдi әскери қызметтен өту мерзiмiне ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандастар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экологиялық зiлзалалар, табиғи және техногендi сипаттағы төтенше жағдайлар салдарынан тұрғын үйiнен айырылған адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар, көпбалалы отбасылар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттiк немесе қоғамдық мiндеттерiн, әскери қызметiн орындау кезiнде, ғарыш кеңістігіне ұшуды дайындау немесе жүзеге асыру кезінде, адам өмiрiн құтқару кезiнде, құқық тәртiбiн қорғау кезiнде қаза тапқан (қайтыс болған) адамдардың отбасылары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толық емес отбасылар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Асырауында кәмелетке толмаған балалары және жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары, жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын, бірақ жиырма үш жасқа толмаған балалары бар жесір әйелдер (тұл ер адамдар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1365,35 +1417,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>