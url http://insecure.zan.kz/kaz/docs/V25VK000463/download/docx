--- v0 (2026-03-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbdbbbd" w14:textId="dbdbbbd">
+    <w:p w14:paraId="534efb4" w14:textId="534efb4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,50 +231,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына, "2026-2028 жылдарға Зайсан ауданының бюджеті туралы" Зайсан аудандық мәслихатының 2025 жылғы 19 желтоқсандағы №45/2-VIII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Зайсан аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -301,109 +285,109 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Зайсан ауданы Біржан ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 51 465,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 54 265,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 15 100,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -413,105 +397,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер –0,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 36 365,0 мың теңге;</w:t>
+      трансферттер түсімдері – 39 165,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 51 465,0 мың теңге;</w:t>
+      2) шығындар – 54 735,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу– 0,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -575,87 +559,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтерді сатып алу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0,0 мың теңге; бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджеттің мұнайға қатысты емес тапшылығы (профициті)-0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 470,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0,0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 470,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -665,113 +667,293 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланатын қалдықтары – 0,0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланатын қалдықтары – 470,4 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49/2-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Біржан ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенция көлемі 32 131,0 мың теңге сомасында белгіленгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Біржан ауылдық округінің бюджетінде нысаналы трансферттер 4 234,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1. 470,4 мың теңге бюджет қаражатының пайдаланатын қалдықтары осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бөлінсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 3-1-тармақпен толықтырылды - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49/2-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -856,50 +1038,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Загипаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -992,50 +1192,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Біржан ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49/2-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1266,51 +1504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кішісыныбы</w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1564,51 +1802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 465,0</w:t>
+54 265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1705,51 +1943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтықтүсімдер</w:t>
+Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1918,51 +2156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5500,0</w:t>
+7 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2095,51 +2333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5500,0</w:t>
+7 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2272,51 +2510,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7600,0</w:t>
+5 600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2767,87 +3005,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiк құралдарына салынатын салық</w:t>
+Көлiк құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4800,0</w:t>
+4 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2980,51 +3218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2300,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3121,87 +3359,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкiсалықтар</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3334,51 +3572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3511,51 +3749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 365,0</w:t>
+39 165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3688,51 +3926,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 365,0</w:t>
+39 165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3865,51 +4103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 365,0</w:t>
+39 165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4622,51 +4860,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 465,0</w:t>
+54 735,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4795,87 +5033,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпысипаттағымемлекеттiк көрсетілетін қызметтер</w:t>
-[...35 lines deleted...]
-39200,0</w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5040,51 +5278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39200,0</w:t>
+40 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5249,51 +5487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39200,0</w:t>
+40 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5458,51 +5696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39200,0</w:t>
+40 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5631,87 +5869,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғынүй-коммуналдықшаруашылық</w:t>
-[...35 lines deleted...]
-10 165,0</w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 655,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5876,51 +6114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 165,0</w:t>
+12 655,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6085,51 +6323,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 165,0</w:t>
+12 655,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6294,51 +6532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 465,0</w:t>
+7 951,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6503,51 +6741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1100,0</w:t>
+1 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6712,51 +6950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600,0</w:t>
+3 584,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6921,51 +7159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1100,0</w:t>
+952,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7130,51 +7368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1100,0</w:t>
+700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7339,51 +7577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800,0</w:t>
+700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7548,51 +7786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800,0</w:t>
+700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7757,51 +7995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7966,51 +8204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8175,51 +8413,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8384,51 +8622,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8593,51 +8831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8802,51 +9040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9011,256 +9249,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9280,192 +9522,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9517,160 +9763,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9754,128 +10004,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10000,51 +10254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+III.ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10205,51 +10459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10410,51 +10664,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V.БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10615,84 +10869,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. БЮДЖЕТТІҢ МҰНАЙҒА ҚАТЫСТЫ ЕМЕС ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+IV. ҚАРЖЫЛЫҚ АКТИВТЕРМЕН ЖАСАЛАТЫН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10816,51 +11074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII.БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТТІН ПАЙДАЛАНУ)</w:t>
+Қаржылық активтерді сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11021,51 +11279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11226,87 +11484,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+V.БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-470,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11326,160 +11584,156 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. БЮДЖЕТТІҢ МҰНАЙҒА ҚАТЫСТЫ ЕМЕС ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11567,164 +11821,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII.БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11808,50 +12058,878 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -11889,51 +12967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+470,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33968,50 +35046,2641 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зайсан аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 23 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№46/3-VIII шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет қаражаттарының пайдаланатын қалдықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49/2-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғынүй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -34043,55 +37712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34417,31 +38086,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>