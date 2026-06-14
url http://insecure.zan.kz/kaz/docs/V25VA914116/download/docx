--- v0 (2025-10-14)
+++ v1 (2026-06-14)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea2e87e" w14:textId="ea2e87e">
+    <w:p w14:paraId="84cde21" w14:textId="84cde21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,195 +85,239 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өскемен қалалық мәслихатының 2023 жылғы 2 қарашадағы № 11/2-VIII "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шығыс Қазақстан облысы Өскемен қалалық мәслихатының 2025 жылғы 27 ақпандағы № 32/5-VIII шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2025 жылғы 4 наурызда № 9141-16 болып тіркелді. Күші жойылды - Шығыс Қазақстан облысы Өскемен қалалық мәслихатының 2026 жылғы 24 сәуірдегі № 44/4-VIII шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Шығыс Қазақстан облысы Өскемен қалалық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өскемен қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Өскемен қалалық мәслихатының 2023 жылғы 2 қарашадағы № 11/2-VIII "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8917-16 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталған шешіммен бекітілген Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -284,302 +330,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1), 10) тармақшалар мынадай редакцияларда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтарға арналған үкімет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 11), 12), 13), 14), 15) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) уәкілетті мемлекеттік орган – Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -592,210 +606,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті атқарушы органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -808,110 +822,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген жағдайда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -924,106 +938,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11 тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекке жүгіну мерзімдері оқиғалар басталған күннен бастап үш ай ішінде жасалады.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1036,70 +1034,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек мемлекеттік корпорацияның не өзге ұйымдардың не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылған тізім негізінде Өскемен қаласы әкімдігі бекіткен алушылардың тізімдері бойынша алушылардың өтініштері талап етілмей көрсетіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1112,110 +1110,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Әлеуметтiк көмек көрсетуге жұмсалатын шығыстарды қаржыландыру жергілікті бюджетте көзделген ағымдағы қаржы жылына арналған қаражат шегiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1228,70 +1226,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 4) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1304,304 +1302,271 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. Әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін Өскемен қаласынан тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың 3) тармақшасы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 20-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "20. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесі Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1616,70 +1581,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33 тармақтарымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> анықталады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1815,63 +1781,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2193,35 +2181,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>