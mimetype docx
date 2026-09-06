--- v0 (2025-10-05)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8359560" w14:textId="8359560">
+    <w:p w14:paraId="524af21" w14:textId="524af21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Келес аудандық мәслихатының 2025 жылғы 5 наурыздағы № 23-177-VIII шешімі. Түркістан облысының Әділет департаментінде 2025 жылғы 6 наурызда № 6667-13 болып тіркелді</w:t>
+        <w:t>Түркістан облысы Келес аудандық мәслихатының 2025 жылғы 5 наурыздағы № 23-177-VIII шешімі. Түркістан облысының Әділет департаментінде 2025 жылғы 6 наурызда № 6667-13 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 56 бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -550,2505 +550,3122 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бағдарламалар басқармасы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...120 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келес аудандық мәслихатының</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылғы 05 наурыздағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23-177-VIII шешіміне </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
-[...57 lines deleted...]
-    </w:p>
+      Ескерту. Қосымша жаңа редакцияда - Түркістан облысы Келес аудандық мәслихатының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 38-266-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі - Үлгі қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Келес ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – Келес ауданы әкімдігі мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Келес ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, 170-бабының </w:t>
+      3. Қазақстан Республикасының Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>170-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 229-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бабында</w:t>
+        <w:t xml:space="preserve">17-бабында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін ЖАО-ның ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Учаскелік және арнайы комиссиялар өз қызметін Түркістан облысының әкімдігі бекіткен ережелердің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы және учаскелік комиссиялар туралы үлгілік ережелерді уәкілетті мемлекеттік орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек жылына бір рет ақшалай төлем түрінде алушылардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлері шектеулі контингентінің шығарылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз - Халықаралық әйелдер күнi - көп балалы аналарға, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталғандарға – 2,5 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге, Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне, бұрынғы КСР Одағы аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне, Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе зақымданған не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағы ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкiiстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлерге – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерiне – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлері –5 000 000 теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшілеріне, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкiiстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңiнде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 баптарында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкiiстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайы) – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлері; екінші рет некеге тұрмаған зайыбына (жұбайы) – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін құрбандарын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған мүгедектігі бар немесе зейнеткер болып табылатын саясиқуғын-сүргіннен зардап шеккен тұлғаларға – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 29 тамыз – Семей ядролық сынақ полигонының жабылғанкүні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйде арнаулы әлеуметтік қызметтер алатын жалғызілікті қарттарға – 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қазан айының екінші жексенбісі – мүгедектігі бар адамдардың құқықтарын қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйде арнаулы әлеуметтік қызметтер алатын мүгедектігі бар балаларға - 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 25 қазан – Республика күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мерзімді басылымдарға жазылу үшін - Ұлы Отан соғысының ардагерлеріне және Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарына, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға, мүгедектігі бар адамдарға, жалғызілікті қарттарға - 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстанда 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларға – 60 айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, жылына бір рет) көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе заңды өкілдеріне, адамның иммун тапшылығы вирусы ауруынан зардап шегетін балаларға әлеуметтік көмек ай сайын республикалық ең төмен күнкөрiс деңгейiнiң екі есе мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бала кезінен адамның иммун тапшылығы вирусы туындатқан ауруды жұқтырған адамдарға – ай сайын республикалық ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Абай" Келес аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ай сайын ұсынатын тізімі негізінде туберкулез түріндегі әлеуметтік маңызы бар аурулары бар адамдарға - ай сайын 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Абай" Келес аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ұсынатын тізіміне сәйкес қатерлі ісіктер түріндегі әлеуметтік маңызы бар аурулары бар адамдарға - бір реттік 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Абай" Келес аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ұсынатын тізіміне сәйкес созылмалы бүйрек жетімсіздігі (гемодиализ аппаратын пайдаланатын) ауруына шалдыққан адамдарға – бір реттік 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Ұлы Отан соғысының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, жасына байланысты зейнет жасына шыққан зейнеткерлерге өтініші негізінде уәкілетті орган басшысының бекіткен кезектілігіне сәйкес санаторлық-курорттық емделуге жолдама алу үшін - бір реттік 65 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дүлей апаттың салдарынан азаматтарға (отбасыларға) не олардың мүлкіне зиян келуіне байланысты бір рет - 200 айлық есептік көрсеткішке дейінгі мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өрттің салдарынан азаматтарға (отбасыларға) не олардың мүлкіне зиян келуіне байланысты бір рет - 200 айлық есептік көрсеткішке дейінгі мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жан басына шаққандағы орташа табысы республикалық бюджет туралы заңда тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын аз қамтылған отбасыларға-республикалық бюджет туралы заңда тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің 1 мөлшерінде бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қаржылай көмек түріндегі әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - оқу жылы кезеңінде үйде оқып және тәрбиеленіп жатқан мүгедектігі бар балаларға ай сайын - 2 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -Келес аудандық пробация қызметі бөлімінің ұсынатын тізіміне сәйкес пробация қызметінің есебінде болуына байланысты әлеуметтік көмек - бір реттік 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Келес ауданында тұрғылықты тұратын бас бостандығынан айыру орындарынан босатылған әлеуметтік көмекке мұқтаж адамдарға - бір реттік 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - үйде арнаулы әлеуметтік қызмет алатын 80 жас және одан асқан жалғызілікті қарттарға - ай сайын 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмекті көрсету тәртібі Үлгілік қағидалардың 3-тарауымен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Келес ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1751 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>