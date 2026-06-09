--- v0 (2025-10-11)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0780a1" w14:textId="f0780a1">
+    <w:p w14:paraId="885f2d0" w14:textId="885f2d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Созақ аудандық мәслихатының 2025 жылғы 19 наурыздағы № 176 шешімі. Түркістан облысының Әдiлет департаментiнде 2025 жылғы 2 сәуірде № 6674-13 болып тiркелдi</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Түркістан облысы Созақ аудандық мәслихатының 2025 жылғы 19 наурыздағы № 176 шешімі. Түркістан облысының Әдiлет департаментiнде 2025 жылғы 2 сәуірде № 6674-13 болып тiркелдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -357,51 +364,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Созақ аудандық мәслихатының төрағасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Созақ аудандық мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -432,62 +449,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О. Жәмиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Түркістан облысының жұмыспен қамтуды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -604,66 +623,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 19 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№176 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасы (бұдан әрі - Қағида) Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -718,1980 +758,2501 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрі – Үлгі қағидалар) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Созақ ауданының мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Түркістан облысы Созақ аудандық мәслихатының 03.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Түркістан облысы Созақ аудандық мәслихатының 03.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес, мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Созақ ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Созақ ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Түркістан облысының "Жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасы" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін Созақ ауданы әкімінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік кодекстің 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Түркістан облысы Созақ аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учаскелік және арнайы комиссиялар өз қызметін Түркістан облысы әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
-[...71 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Түркістан облысы Созақ аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Атаулы күндер мен мереке күндеріне әлеуметтік көмек келесі санаттағы азаматтарға ақшалай төлемдер түрінде бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға -3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір - Чернобыль атом электр станциясындағы апатты еске алу күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр - Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағы (әрі қарай – КСР) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшыларына және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыздан – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр -Жеңіс күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне – 382 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (2025 жылдың 9 мамырында Ұлы Отан соғысының 80 жылдығына орай, Ұлы Отан соғысының ардагерлеріне -2310 айлық есептік көрсеткіш мөлшерінде);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшін 1998 жылғы 1 қаңтарға дейін еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңіз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының ерікті жалдамалы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кірген бөлімдердің, штабтар мен мекемелердің құрамында полк балалары (тәрбиеленушілері) және юнгалар ретінде болған адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріге – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға - 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылары – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары - 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саяси қуғын-сүргіннен зардап шеккен мүгедектігі бар немесе зейнеткерлер болып табылатын Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 тамыз- Семей ядролық сынақ полигонының жабылған күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Семей ядролық сынақ полигонындағы ядролық сынақтардан зардап шеккен тұлғаларға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алынып тасталды - Түркістан облысы Созақ аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 қазан-Қарттар күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z97" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үйде арнаулы әлеуметтік күтімге алынған жалғызілікті карттарға - 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z98" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қазанның екінші жексенбісі – Қазақстан Респубикасының Мүгедектігі бар адамдар күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z99" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеті жасқа дейінгі мүгедектігі бар балаларға – 4 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші, екінші және үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға – 4 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 қазан – Республика күні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының жоғары, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының күндізгі бөлімдерінде оқитын тұл жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға – 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      қаржылық көмек түріндегі әлеуметтік көмек (бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тіркелген азаматтарға) – бір рет 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 желтоқсан-Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларына - 60 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      1) адамның иммун тапшылығын вирусын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың ата-аналарына немесе өзге де заңды өкілдеріне бір рет тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде;</w:t>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Түркістан облысы Созақ аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адамның иммун тапшылығын вирусын (АИТВ)-мен ауыратын адамдарға – ай сайын республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төменгі күнкөріс деңгейінің екі еселенген мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Түркістан облысы денсаулық сақтау басқармасының "Созақ ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны ұсынған тізімге сәйкес туберкулезбен ауыратын және емнің амбулаториялық сатысындағы азаматтарға - ай сайын 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) үйде арнаулы әлеуметтік қызмет алатын 80 және 80 жастан асқан жалғызілікті қарттарға - ай сайын 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...53 lines deleted...]
-      6) аз қамтылған отбасының жан басына шаққандағы орташа табысы, жергілікті өкілді органдармен белгіленген ең төменгі күнкөріс деңгейінің еселенген мөлшерінен аспаса - бір рет 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      3) коммуналдық қызметтерді төлеуге арналған әлеуметтік көмек (үйде арнаулы әлеуметтік қызмет алатын 80 жастан асқан жалғызілікті қарттарға) - ай сайын 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) гемодиализ аппаратын пайдаланатын I-топтағы мүгедектерге әлеуметтік көмек - бір рет 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Ұлы Отан соғысының қатысушылары мен мүгедектігі бар адамдар және соларға теңестірілген адамдарға, (кемінде аудан шегінде мекен-жайы екі ай есепте болуы тиіс жасына байланысты зейнеткерлерге), мүгедектігі бар адамдар (мүгедектігі бар баланы санаторийлік-курорттық емдеуге алып жүретін заңды өкілдердің бірінің санаторийлік-курорттық ұйымда болу құнын уәкілетті мемлекеттік орган айқындайтын, санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде), Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғаларына кезектілігіне қарай санаторийлік-курорттық емделуге - бір рет 75 айлық есептік көрсеткіш мөлшеріне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аз қамтылған отбасының жан басына шаққандағы орташа табысы, жергілікті өкілді органдармен белгіленген ең төменгі күнкөріс деңгейінің еселенген мөлшерінен аспаса – бір рет 7 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дүлей апаттың немесе өрттің салдарынан азаматтың (отбасының) тұрғын үйіне зиян келген жағдайда тұрғын үй иесі отбасына – бір рет 150 айлық есептік көрсеткішке дейінгі мөлшерде көрсетіледі.</w:t>
+      дүлей апаттың немесе өрттің салдарынан азаматтың (отбасының) тұрғын үйіне зиян келген жағдайда тұрғын үй иесі отбасына – бір рет 100 айлық есептік көрсеткішке дейінгі мөлшерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Түркістан облысы Созақ аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z115" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде ұсынған, Созақ ауданы әкімдігі бекіткен тізімдер бойынша оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Созақ ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z117" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Созақ ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек ақшалай нысанда екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың 3-тарауымен анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z121" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуден мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z122" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұлғаның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұлғаның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек көрсету:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2699,215 +3260,281 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) алушы тұрақты тұру үшін Созақ ауданы аумағынан тыс кеткен;</w:t>
-[...89 lines deleted...]
-      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - Түркістан облысы Созақ аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z136" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z137" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмек көрсету мемлекеттік корпорация арқылы төлеу процесіне бастама жасау Үлгілік қағиданың 26-33 тармақтарымен анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2999,102 +3626,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органның басшысына ___________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z139" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z140" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат________________________________________________________ (өтініш берушінің тегі, аты, әкесінің аты (бар болса) Туған күні: ______ жылғы "___" ___________ Жеке сәйкестендіру нөмірі: ________________________________ Жеке басын куәландыратын құжат түрі: _____________________ Құжаттың сериясы: _____ құжаттың нөмірі:________ кім берген: _______ Берілген күні ____________ жылғы "__" _________ Тұрақты тұратын жерінің мекенжайы ______________________________ _______________________________________________________ облысы _____________________ қаласы (ауданы) ____________________ ауылы ______________________ көшесі (шағын ауданы) _______ үй ___ пәтер Банк деректемелері:____________________________________________ Банктің атауы _________________________________________________ Банк шотының № ______________________________________________ Телефон ___________________________ Маған ___________________ әлеуметтік көмек тағайындауды сұраймын Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3508,158 +4141,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z141" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z142" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының иесі ретінде өзім туралы, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банк шотының нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z143" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің өзгеруі туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z144" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға жүгінуіне жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z145" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ___________ ______________________________________________________________________ (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы Құжаттарды қабылдаған: ______________________________________________________________________ (өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z146" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3751,102 +4396,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 1-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органның басшысына ___________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z148" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы әлеуметтік көмек көрсетуге өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z149" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ____________________________________________________________ (өтініш берушінің тегі, аты, әкесінің аты (бар болса) Туған күні: __________________ Жеке сәйкестендіру нөмірі: ____________________________ Мемлекеттік органдардың растауы: "Жеке тұлғалар" мемлекеттік дерекқоры" ақпараттық жүйесінен алынған деректер Өтініш беруші туралы мәліметтер: Жеке басын куәландыратын құжат түрі: __________________________ Құжат сериясы: __________________ Құжат нөмірі: _______________ Кім берген: _______________________ Берілген күні: _____________________ Тұрақты тұратын жерінің мекенжайы: ______________________ облысы __________________ қаласы (ауданы) ___________________ ауылы _________________ көшесі (шағын ауданы) __________ үй _________ пәтер Маған __________________ әлеуметтік көмек тағайындауды сұраймын. Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4260,158 +4911,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z150" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік деректемелер: Банк атауы_______________________ Банктік шоттың № ___________________ Телефон ___________________________ Электрондық пошта ___________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z151" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған, сондай-ақ төлемді тағайындаған (қайта есептеген) кезде "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z152" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банктердегі, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шот иесі ретінде өзім туралы және банктік шотымның нөмірі туралы мәліметтерді алуына келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z153" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің барлық өзгерістері туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z154" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды қолдануына жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z155" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің электрондық цифрлық қолтаңбасы __________________________ Өтінішке қол қойылған күні мен уақыты: ____ .___. _____ жыл ___сағат __ минут ____секунд</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4503,462 +5166,508 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 1-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z156" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z157" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "электрондық үкімет" шлюзі арқылы өтініш берушінің, отбасы мүшелерінің ЖСН бойынша мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z158" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z159" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z160" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z161" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "ЖМБМК" АЖ-да кадастрлық нөмірі және жылжымайтын мүліктің мекенжайы туралы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" АЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z163" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "АХАЖ" АЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z164" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "ҰББДҚ" АЖ-да қорғаншылық (қамқоршылық) белгілеу туралы құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z165" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ЖТ МДҚ-дан 14 жастан асқан қорғаншылықтағы баланың тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z166" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "ДНЭТ" АЖ-де жеке тұлғаның Д-есебінде тұруы жөніндегі мәліметтерді алу үшін сұрау салу қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z167" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың және (немесе) ұйымдардың АЖ-сынан және ЕДБ АЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ-ның ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған мемлекеттік корпорация бөлімшесі қызметкерінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z168" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z169" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z170" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік дерекқоры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z171" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ЖМБМК" АЖ – "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z172" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ – ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z173" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "АХАЖ" АЖ – азаматтық хал актілерінің ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z174" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ҰББД" АЖ – "Ұлттық білім беру деректер қоры" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z175" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ДНЭТ" АЖ –"Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z176" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕДБ АЖ – екінші деңгейдегі банктердің ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z177" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z178" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5115,84 +5824,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___" __________ әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _________________________________________________________, (өтініш берушінің тегі, аты, әкесінің аты (бар болса) өтініш берген күні: 20___ жылғы "___" ______________, өтініш берушінің Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 қаулысымен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларының 11-тармағында көзделген тізбеге сәйкес толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынуына байланысты әлеуметтік көмек көрсетуге өтінішін қабылдаудан бас тартылды (керегінің астын сызу). _____________________________________________________________________ (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5297,84 +6010,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру АКТІСІ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы_______ " " __________________________________________________________ (елді мекен) 1. Өтініш берушінің тегі, аты, әкесінің аты (бар болса) ______________________________________________________________ 2. Тұратын мекенжайы __________________________________________ 3. Өтініш берушінің әлеуметтік көмекке өтініш беруінің себептері _________________________________________________________________ _________________________________________________________________ 4. Отбасы құрамы (отбасында нақты тұратындар есептеледі) ____ адам, оның ішінде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6103,266 +6820,290 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекке жарамды барлығы _________ адам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыспен қамту органдарында жұмыссыз ретінде тіркелгендері _______ адам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балалардың саны: ______, олардың ішінен жоғары және орта оқу орындарында ақылы негізде оқитындар _______ адам, оқу құны жылына _______ теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасында Ұлы Отан соғысы ардагерлерінің, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлердің, басқа мемлекеттер аумағындағы ұрыс қимылдары ардагерлерінің, зейнеткерлердің, 80 жастан асқан қарт адамдардың, әлеуметтік маңызы бар аурулары бар адамдардың, мүгедектігі бар адамдардың, мүгедектігі бар балалардың болуы (көрсету немесе өзге санатты қосу қажет)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тұрып жатқан жағдайы (жатақхана, жалға алынған, жекешелендірілген тұрғын үй, қызметтік тұрғын үй, тұрғын үй кооперативі, жеке тұрғын үй немесе өзге көрсету қажет):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z192" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үйді ұстауға жұмсалатын шығыстар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z193" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z194" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z195" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасының табысы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7102,68 +7843,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z196" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мыналардың бар-жоғы: автокөлігі (маркасы, шығарылған жылы, құқық беретін құжат, оны пайдаланғаннан түсетін мәлімделген табыс) ___________________________________________________________________ ___________________________________________________________________ қазіргі уақытта өздері тұрып жатқаннан бөлек өзге тұрғын үйі (оны пайдаланғаннан түсетін мәлімделген табыс) ___________________________________________________________________ 7. Бұрын алған көмегі туралы мәліметтер (нысаны, сомасы, көзі): ___________________________________________________________________ ___________________________________________________________________ ___________________________________________________________________ ___________________________________________________________________ 8. Отбасының өзге табысы (нысаны, сомасы, көзі): ___________________________________________________________________ ___________________________________________________________________ 9. Балалардың мектеп керек-жарағымен, киіммен, аяқ киіммен қамтамасыз етілуі: ___________________________________________________________________ 10. Тұратын жерінің санитариялық-эпидемиологиялық жағдайы: ___________________________________________________________________ Комиссия төрағасы: __________________________ _______________________ Комиссия мүшелері: _________________________ _______________________ _____________________________ ______________________________________ (қолдары) (тегі, аты, әкесінің аты (бар болса) Жасалған актімен таныстым: __________________________________________ Өтініш берушінің тегі, аты, әкесінің аты (бар болса) және қолы ___________________________________________________________________ Тексеру жүргізілуден бас тартамын_________________________________ Өтініш берушінің (немесе отбасы мүшелерінің бірінің) тегі, аты, әкесінің аты (бар болса) және қолы ___________________________________________________________________ (өтініш беруші тексеру жүргізуден бас тартқан жағдайда толтырылады) Күні _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7255,84 +7998,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z197" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учаскелік комиссияның № ______ қорытындысы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z198" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ ж. ___ ______ Учаскелік комиссия Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларына сәйкес мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алуға өтініш берген тұлға (отбасы) ___________________________________________________________________ (өтініш берушінің тегі, аты, әкесінің аты (бар болса) өтінішін және оған қоса берілген құжаттарды қарап, ұсынылған құжаттар және өтініш берушінің (отбасының) материалдық жағдайын тексеру нәтижелерінің негізінде тұлғаға (отбасыға) мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті ұсынудың ___________________________________________________________________ (қажеттігі, қажетінің жоқтығы) туралы қорытынды шығарады. Комиссия төрағасы: __________________ ______________________ Комиссия мүшелері: __________________ _____________________ __________________ _______________________ __________________ _______________________ _________________ _______________________ (қолдары) (тегі, аты, әкесінің аты (бар болса) Қорытынды қоса берілген құжаттармен ___ данада 20__ ж. "___" ___________ қабылданды. _______________________________ құжаттарды қабылдаған кент, ауыл, ауылдық округ әкімінің немесе әлеуметтік көмек көрсету жөніндегі уәкілетті орган қызметкерінің тегі, аты, әкесінің аты (бар болса), лауазымы, қолы_________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7424,84 +8171,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z199" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________________________________ республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімдігінің 20__ жылғы____ № ______ әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешімі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z200" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші_____________________________________________________ (тегі, аты, әкесінің аты (бар болса) Жынысы _______________ Туған күні ______________ Мұқтаждар санатына жатқызу үшін негіздеменің болу фактісін растайтын құжаттың нөмірі және берілген күні ________________________ Арнайы комиссияның қорытындысы (Қағидалардың 6-тармағының 10)және 11) тармақшаларында көрсетілген негіздер бойынша): ____________________________________________________________ 1. Әлеуметтік көмек көрсетілсін. Әлеуметтік көмектің мөлшері: _________________________ (жазбаша) Жиілігі: ____________________________________________ (жазбаша) 2. _____________________________________________ (бас тарту негізі) әлеуметтік көмек көрсетуден бас тартылсын. Бөлім басшысы _________________________________________________ (тегі, аты, әкесінің аты (бар болса) Маман ___________________________________________________ (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7593,84 +8344,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы "___"________ _______________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z202" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әлеуметтік көмек түрі) әлеуметтік көмек көрсету туралы хабарлама Азамат ___________________________________________________ (тегі, аты, әкесінің аты (бар болса) Туған күні ____________________ 20__ жылғы "__" _____ № ___ әлеуметтік көмек көрсету туралы шешім Тағайындалған сома: 20 __ жылғы "___" ________ бастап ____________________________ теңге (сомасы жазбаша) Хабарлама жауапты тұлғаның электрондық цифрлық қолтаңбасымен куәландырылды _____________________________________________________________ (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7762,84 +8517,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z203" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы "___"________ _______________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z204" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әлеуметтік көмек түрі) әлеуметтік көмек көрсетуден бас тарту туралы хабарлама Азамат ____________________________________________________ (тегі, аты, әкесінің аты (бар болса) Туған күні __________________ 20__ жылғы "_" ____ № ___ әлеуметтік көмек көрсетуден бас тарту туралы шешім ______________________________________________________________ негіз (себептерін көрсету) көрсетуден бас тартылды. Хабарлама жауапты тұлғаның электрондық цифрлық қолтаңбасымен куәландырылды ______________________________________________________________ (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7931,102 +8690,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаттарының тізбесін айқындаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөлімше:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z207" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төленетін айы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8522,68 +9287,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z208" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9233,55 +10000,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9607,31 +10374,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>