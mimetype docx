--- v0 (2025-11-28)
+++ v1 (2026-09-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c76b62" w14:textId="7c76b62">
+    <w:p w14:paraId="5c9318e" w14:textId="5c9318e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Түркістан облысы Қазығұрт аудандық мәслихатының 2025 жылғы 2 сәуірдегі № 26/162-VIII шешiмi. Түркістан облысының Әдiлет департаментiнде 2025 жылғы 4 сәуірде № 6676-13 болып тiркелдi. Күші жойылды - Түркістан облысы Қазығұрт аудандық мәслихатының 2026 жылғы 30 сәуірдегі № 40/239-VIII шешiмiмен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Түркістан облысы Қазығұрт аудандық мәслихатының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/239-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +239,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазығұрт аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 – қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 – қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазығұрт аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -315,51 +398,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазығұрт аудандық мәслихат төрағасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазығұрт аудандық мәслихат төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -388,132 +481,214 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т. Калымбетов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Түркістан облысының жұмыспен </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтурды үйлестіру және әлеуметтік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағдарламалар басқармасы" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік мекемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -579,2400 +754,2680 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 2 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 26/162-VIII шешіміне 1қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалары (бұдан әрі–Қағидалар) Қазақстан Республикасы Үкіметінің "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" 2023 жылғы 30 маусымдағы № 523 қаулысына (бұдан әрі– Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсету, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Қазығұрт ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – Қазығұрт аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік кодекстің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау.Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелері, сондай-ақ әлеуметтік көмек көрсетудің дүркінділігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр –Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 30 тамыз – Қазақстан Республикасының Конституция күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 қазан – Қарттар күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 қазан – Республика күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 желтоқсан – Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3- тарау. Әлеуметтiк көмек алушылар санаттарының тiзбесi және әлеуметтiк көмектiң мөлшерлерi</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мереке күндеріне әлеуметтік көмек жылына бір рет келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға - 2 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясандағы апаттыңзардаптарын жоюға қатысқан адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына -20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына, 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда) -30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерiне - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Ұлы Отан соғысындағы Жеңістің 80 жылдығына орай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне - 5000000 теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына -30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға -30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға -20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) -20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлері; екінші рет некеге тұрмаған зайыбына (жұбайына) - 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа мемлекеттердегi ұрыс қимылдары кезеңiнде жараланудың, контузия алудың, зақымданудың немесе ауруға шалдығудың салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына -15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына -15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, осы Заңның 4 – 6 баптарында аталған адамдардың отбасыларына -10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына -10 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңының 2 бабының д) тармақшасында көрсетілген адамдарды қоспағанда, саяси құғын – сүргіндерге ұшыраған адамдарға - 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Семей ядролық сынақ полигонында ядролық сынақтар мен жаттығуларға тiкелей қатысқан адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 30 тамыз – Қазақстан Республикасының Конституция күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 қазан – Қарттар күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үйде арнаулы әлеуметтік күтімге алынған қарттарға - 2 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үйде арнаулы әлеуметтік күтімге алынған мүгедектігі бар адамдарға және мүгедектігі бар балаларға - 2 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 қазан – Республика күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ата-аналарының қамқорлығынсыз қалған балаларға және үйде арнаулы әлеуметтік күтімге алынған мүгедектігі бар балаларға - 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 желтоқсан – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларға - 60 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуметтік көмек мұқтаж азаматтардың келесі жекелеген санаттарына жылына 1 рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, еңбек ардагерлеріне, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарға, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларға, сондай–ақ зейнеткерлік жасқа толған азаматтарға, санаторийлік – курорттық емделуге жолдама түрінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Мерзімді басылымдарға жазылу үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қатысушылары мен Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға - 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдардың санаторийлік – курорттық емделу кезінде ілесіп жүретін адамдарға, жан басына шаққандағы орташа табысы есепке алынбай - 40 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) материалдық - тұрмыстық қиын жағдайға ұшыраған аз қамтамасыз етілген, жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейінен төмен отбасыларға (адамдарға), ең төмен күнкөрiс деңгейi мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұратын адамдарға, жан басына шаққандағы орташа табысы есепке алынбай - 10 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуметтік көмек мұқтаж азаматтардың келесі жекелеген санаттарына ай сайын көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 80 жастан асқан жалғызілікті қарттарға - 2 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның иммунитет тапшылығы вирусы (АИТВ) инфекциясын жұқтыру медицина қызметкерлерінің және тұрмыстық қызмет көрсету саласы жұмыскерлерінің қызметтік міндеттерін тиісінше орындамауы салдарынан болған балалары бар отбасыларға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала кезінде адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру жұқтырған адамдарға, ай сайын, ең төмен күнкөрiс деңгейiнiң екі есе мөлшерiнде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) туберкулез ауруымен ауыратын адамдарға, амбулаториялық емдеу кезеңінде, Түркістан облысы Денсаулық сақтау басқармасының "Қазығұрт аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорын ұсынған тізім бойынша - 5 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мүгедектігі бар адамдарға және мүгедектігі бар балаларға абилитациялау мен оңалтудың жеке бағдарламасы бойынша жеке тұрғын үй-тұрмыстық жағдайларын жақсарту үшін мүгедектігі бар адамдарға – екі жылда бір рет, 50 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, зардап шеккен азаматтарға бір рет әлеуметтік көмек ақшалай төлем түрінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның жеке тұрғын үйі мен қосалқы шаруашылығына зиян келтірілген жағдайда, табысты есепке алмай, әлеуметтік көмектің шекті мөлшері 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отбасы мүшелері қайтыс болғанда – қаза болғанға, табысты есепке алмай, бір рет әлеуметтік көмектің шекті мөлшері 100 айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде ұсынған, Қазығұрт ауданының әкімдігі бекіткен тізімдер бойынша оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Қазығұрт ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек ақшалай нысанда екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың 3- тарауымен анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуден мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұлғаның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұлғаның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсету:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) тармақшасы осы қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмек көрсету мемлекеттік корпорация арқылы төлеу процесіне бастама жасау Үлгілік қағиданың 26-33 тармақтарымен анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3038,242 +3493,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 2 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 26/162-VIII шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазығұрт аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z8" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазығұрт аудандық мәслихатының "Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2023 жылғы 20 желтоқсандағы № 9/56-VIІІ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6425-13 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z9" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазығұрт аудандық мәслихатының "Қазығұрт аудандық мәслихатының 2023 жылғы 20 желтоқсандағы № 9/56-VIІІ "Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2024 жылғы 21 ақпандағы № 11/69- VIІІ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6470-13 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z10" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазығұрт аудандық мәслихатының "Қазығұрт аудандық мәслихатының 2023 жылғы 20 желтоқсандағы № 9/56-VIІІ "Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2024 жылғы 16 қазандағы № 18/118- VIІІ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6609-13 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3595,35 +4072,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>