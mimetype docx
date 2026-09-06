--- v0 (2025-10-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6229c5a" w14:textId="6229c5a">
+    <w:p w14:paraId="ea74a93" w14:textId="ea74a93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,163 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мәслихаттың 2023 жылғы 16 қарашадағы № 77 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Қарасу ауданы мәслихатының 2025 жылғы 19 наурыздағы № 219 шешімі. Қостанай облысының Әділет департаментінде 2025 жылғы 14 сәуірде № 10419-10 болып тіркелді. Күші жойылды-Қостанай облысы Қарасу аудандық мәслихатының 2026 жылғы 6 тамыздағы № 340 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қостанай облысы Қарасу аудандық мәслихатының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2023 жылғы 16 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешіміне (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10087 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -252,871 +332,871 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Мереке күндер мен атаулы күндеріне әлеуметтік көмек табыстарын есепке алмай, бір рет, азаматтардың мынадай санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көрсетілген адамдарды қоспағанда, бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұрыс қимылдары жүргізілген басқа елдерде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне 5000000 (бес миллинон) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамындағы адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестiрiлген қайтыс болған адамның екiншi рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігуі және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1131,271 +1211,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылған күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2025 жылғы 15 ақпаннан бастап туындаған қатынастарға өз әрекетін таратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1531,63 +1611,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1909,35 +2011,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>