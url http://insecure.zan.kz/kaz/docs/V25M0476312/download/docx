--- v0 (2025-12-26)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="92919ad" w14:textId="92919ad">
+    <w:p w14:paraId="bab3fa5" w14:textId="bab3fa5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,50 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы әкімдігінің 2025 жылғы 24 қаңтардағы № 18 қаулысы. Маңғыстау облысы Әділет департаментінде 2025 жылғы 31 қаңтарда № 4763-12 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -174,104 +175,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына, "Өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын көрсетілетін қызметтердің құнын айқындаудың үлгілік әдістемесін бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің міндетін атқарушының 2024 жылғы 6 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 525-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35356 болып тіркелген) сәйкес, Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...2 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      1.Осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын қызметтердің құнын айқындау әдістемесі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Осы қаулының орындалуын бақылау Маңғыстау облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -569,66 +597,69 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын қызметтердің құнын айқындау әдістемесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын қызметтердің құнын айқындау әдістемесі (бұдан әрі – Әдістеме) "Масс-медиа туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -643,122 +674,127 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын көрсетілетін қызметтердің құнын айқындаудың үлгілік әдістемесін бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің міндетін атқарушының 2024 жылғы 6 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 525-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35356 болып тіркелген) сәйкес әзірленді және Маңғыстау облысының аумағында бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізу үшін сатып алынатын көрсетілетін қызметтердің құнын айқындау алгоритмін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын көрсетілетін қызметтердің құны (бұдан әрі – көрсетілетін қызмет) бұқаралық ақпарат құралдарының көрсетілетін қызметінің әрбір жеке түрі үшін жергілікті бюджет қаражаты есебінен бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізу үшін сатып алынатын көрсетілетін қызметтердің базалық бағасына қарай айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметтің әрбір жеке түрі үшін базалық бағаны жергілікті атқарушы орган дербес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын қызметтердің базалық бағалары осы Әдістеменің қосымшасында айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мерзімді баспасөз басылымдарында көрсетілетін қызметтің құны мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) газеттер үшін Pn=Bn x V x Kq формуласы бойынша, онда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1129,68 +1165,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 000 данаға дейін – 0,8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 000 данаға дейін – 0,7.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Интернет-ресурстағы көрсетілетін қызметтің құны Pi=Bi x V x Kq формуласы бойынша айқындалады, онда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pi (price) – қосылған құн салығын ескере отырып, интернет-ресурстағы көрсетілетін қызметтің құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1309,68 +1347,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айына 5 000 000 кірушіге дейін – 1,3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айына 5 000 000 кірушіден астам – 1,4.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Телевидениеде көрсетілетін қызметтің құны Ptv=Btv x V формуласы бойынша айқындалады, онда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ptv (price) – қосылған құн салығын ескере отырып, телевидениеде көрсетілетін қызметтің құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1399,68 +1439,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – телевидениеде орналастырылатын, секундтармен, минуттармен, сериялармен есептелетін көрсетілетін қызметтің көлемі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты қалыптастыру кезінде телевидениеде көрсетілетін қызметтерді жанрлар бойынша бөлу ескерілмеген жағдайда, телевидениеде көрсетілетін қызметтердің құны базалық баға (Btv) бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Радиоарнада көрсетілетін қызметтің құны Pr=Br x V формуласы бойынша айқындалады, онда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pr (price) – қосылған құн салығын ескере отырып, радиоарнада көрсетілетін қызметтің құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1548,460 +1590,108 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңғыстау облысының</w:t>
-[...389 lines deleted...]
-              <w:t>Әдістемесіне қосымша</w:t>
+              <w:t>Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын қызметтердің құнын айқындау Әдістемесіне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маңғыстау облысының аумағында мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты жүзеге асыру үшін сатып алынатын қызметтердің базалық бағалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -3196,159 +2886,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-cимвол</w:t>
-[...107 lines deleted...]
-93</w:t>
+символ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5369,55 +5059,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>