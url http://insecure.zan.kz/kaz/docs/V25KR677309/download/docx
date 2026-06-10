--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="829c731" w14:textId="829c731">
+    <w:p w14:paraId="b1fc31a" w14:textId="b1fc31a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приозерск қаласының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Приозерск қалалық мәслихатының 2025 жылғы 20 мамырдағы № 28/216 шешімі. Қарағанды облысының Әділет департаментінде 2025 жылғы 21 мамырда № 6773-09 болып тіркелді. Күші жойылды - Қарағанды облысы Приозерск қалалық мәслихатының 2026 жылғы 29 сәуірдегі № 40/300 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z180" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қарағанды облысы Приозерск қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +235,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Приозерск қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приозерск қаласының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Приозерск қалалық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -542,87 +622,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/216</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приозерск қаласының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Приозерск қаласының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағида) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -637,372 +717,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі – Үлгілік қағида) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, әзірленді және Приозерск қаласының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1137,2288 +1217,2300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Халықаралық әйелдер күні – 8 наурыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Чернобыль атом электр станциясындағы апатты еске алу күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Отан қорғаушылар күні – 7 мамыр; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Жеңіс күні – 9 мамыр; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасындағы саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні - 31 мамыр; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасының Конституциясы күні – 30 тамыз; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қарттар күні – 1 қазан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Мүгедектігі бар адамдардың құқықтарын қорғау күні – қазан айының екінші жексенбісі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Республикасы күні – 25 қазан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Тәуелсіздік күні – 16 желтоқсан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін облыс әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтiк көмек алушылар санаттарының тiзбесiн айқындау және әлеуметтiк көмектiң мөлшерлерiн белгiлеу тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Алушылар санаттарының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" белгілерімен марапатталған немесе бұрын "Батыр анна" атағын алған, сондай-ақ І және ІІ дәрежелі "Даңқты анна" орденімен марапатталған көп балалы аналар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төрт немесе одан да көп бірге тұратын кәмелеттік жасқа жетпеген соның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі білім беретін ұйымдарда, жоғарғы оқу орындарында күндізгі оқу нысанында оқитын балалары бар көп балалы отбасылар, балалары кәмелеттік жасқа толғаннан кейін оқу орнын аяқтаған мезгіліне дейін (бірақ әрі дегенде 23 жасқа толғанға дейін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күніне: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр –Отан қорғаушылар күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын және бұрынғы КСР Одағының немесе Қазақстан Республикасының ордендерімен немесе медальдарымен наградталған не бұрынғы КСР Одағының немесе Қазақстан Республикасының құрметті атақтарына ие болған, не Қазақстан Республикасының құрмет грамоталарымен наградталған, не Қазақстан Республикасының ведомстволық наградаларымен наградталған адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлері; екінші рет некеге тұрмаған зайыбы (жұбайы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаза тапқан (хабар-ошарсыз кеткен, қайтыс болған) адамның асыраушысынан айырылу жағдайы бойынша мемлекеттiк әлеуметтiк жәрдемақы төленетiн балалары мен басқа да асырауындағылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр - Қазақстан Республикасындағы саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17 – 18 желтоқсандағы оқиғаларға қатысқаны үшін жауапқа тартылған, саяси қуғын-сүргін құрбаны мәртебесін алған ақталған азаматтарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саяси қуғын-сүргін құрбандары, саяси қуғын-сүргіннен зардап шеккен, мүгедектігі бар немесе зейнеткер болып табылатын адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 30 тамыз – Қазақстан Республикасының Конституциясы күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік маңызы бар аурулармен ауыратын азаматтар (онкологиялық аурумен ауыратындар, адамның қорғаныш тапшылығының қоздырғышы ауруымен ауыратындар және туберкулездің түрлі формаларымен ауыратындар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 1 қазан – Қарттар күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жетпіс бес жастан асқан зейнеткерлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қазан айының екінші жексенбісі – Мүгедектігі бар адамдардың құқықтарын қорғау күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жастан асқан 1, 2, 3 топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 25 қазан – Қазақстан Республикасы күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приозерск қаласының мектепке дейінгі ұйымдарда тәрбиеленетін және білім алатын балалары бар көпбалалы отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z181" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жасқа дейінгі мүгедектігі бар балалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) азаматқа (отбасына) не оның мүлкіне табиғи зілзала салдарынан залал келтіруі табиғи зілзала басталған күннен бастап алты айдан кешіктірілмей, адамның (отбасы мүшелерінің) табысына қарамастан жылына 1 рет беріледі, әлеуметтік көмектің мөлшері 100 (жүз) айлық есептік көрсеткішті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) азаматқа (отбасына) не оның мүлкіне өрт салдарынан залал келтіруі өрт басталған күннен бастап алты айдан кешіктірілмей, адамның (отбасы мүшелерінің) табысына қарамастан жылына 1 рет беріледі, әлеуметтік көмектің мөлшері 100 (жүз) айлық есептік көрсеткішті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) әлеуметтік маңызы бар аурудың болуы, адамның (отбасы мүшелерінің) табысына қарамастан жылына 1 рет беріледі, әлеуметтік көмектің мөлшері 30 (отыз) айлық есептік көрсеткішті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейіне 0,8 еселенген қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы, 15 (он бес) айлық есептік көрсеткіш мөлшерінде жылына 1 рет беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жетім болуы, ата-ана қамқорлығының болмауы, жылына 1 рет беріледі, әлеуметтік көмектің мөлшері 30 (отыз) айлық есептік көрсеткішті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамның (отбасы мүшелерінің) жан басына шаққандағы орташа табысы ескеріле отырып, жылына 1 рет беріледі, әлеуметтік көмектің мөлшері 15 (он бес) айлық есептік көрсеткішті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған күннен бастап алты айдан кешіктірілмей, адамның (отбасы мүшелерінің) табысына қарамастан жылына 1 рет беріледі, әлеуметтік көмектің мөлшері 20 (жиырма) айлық есептік көрсеткішті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) азаматтың (отбасының) жан басына шаққандағы орташа табысы Қазақстан Республикасының заңнамасында тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 1,5 (бір жарым) еселенген мөлшерінен аспайтын, жергілікті (пешпен) жылытылатын жеке тұрғын үйлерде тұратын, оның жеке меншік иесі (жалдаушылары) немесе меншік иесінің (жалдаушының) отбасы мүшелері болып табылатын, оларда және отбасы мүшелерінде басқа тұрғын үй болмаған жағдайда жасы бойынша зейнеткерлер, бірінші топтағы мүгедектігі бар адамдар, мүгедектігі бар балалары бар немесе оларды тәрбиелеп отырған отбасылар, кәмелетке толғанға дейiн ата-аналарынан айырылған жиырма тоғыз жасқа толмаған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар үшін, қатты отынды (көмір) сатып алуға бір реттік әлеуметтік көмек жылыту маусымына 16 (он алты) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отынды сатып алуға өтемақы алуға құқығы бар бiрнеше адам бiр жеке меншiк тұрғын үйде тұрған жағдайда, өтемақы тек бiреуiне ғана берiледi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Ауғанстандағы жауынгерлік іс-қимылдарға қатысқан ардагерлерді жерлеуге қайтыс болғаннан кейін үш ай ішінде оның отбасына не жерлеуді жүзеге асырған адамның (отбасы мүшелерінің) табысына қарамастан бір рет 150 (жүз елу) мың теңге мөлшерінде беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, еңбек ардагерлеріне табыстарын есепке алмай, жылына 1 рет, 14 күннен аспайтын санаторий-курорттық емдеуге растайтын құжаттар (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) негізінде мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдендірілген сомасынан аспайтын жұмсалған шығындарды өтеуге әлеуметтік көмек көрсетіледі. Санаторлық-курорттық емделуге жеке абилитация және оңалту бағдарламасы әзірленген мүгедектігі бар ардагерлерге санаторлық-курорттық емделуге әлеуметтік көмек төленбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) коммуналдық қызметтерге ақы төлеуге және отын сатып алуға біржолғы әлеуметтік көмек көрсету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылардың, қоныс аудару күнінде құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймағынан қоныс аударылғандардың (өз еркімен кеткендердің) және Қазақстан Республикасына қоныстанғандардың қатарындағы адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек мөлшері 12 (он екі) айлық есептік көрсеткіш мөлшерінде, Мемлекеттік корпорациясы филиалы жылына бір рет қазан айында жылыту маусымында ұсынған тізімдер бойынша азаматтардан өтініштер талап етілмей, кірістер есепке алынбай, біржолғы әлеуметтік көмек көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z100" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z100" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) әлеуметтік маңызы бар, адамның иммунитет тапшылығы вирусын тасымалдаушы және адамның иммунитет тапшылығы вирусынан пайда болған ауруы болған кезде, балаларға, азаматтың (отбасының) табысына қарамастан, әлеуметтік көмек он сегіз жасқа дейінгі баланың заңды өкіліне Қазақстан Республикасының заңнамасында тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 2,0 (екі) еселенген мөлшерінде, ай сайын көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) кірісті есепке алмай төленетін әлеуметтік көмек санаторий-курорттық емделуге мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасы бар бірінші топтағы мүгедектерге (жұмыс берушінің кінәсінен еңбек жарақатын немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) оларды алып жүретін адамды санаторий-курорттық емдеу шығындарын өтеу үшін, мүгедектігі бар адамдар үшін халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторий-курорттық емдеудің кепілдік берілген құнының жетпіс пайызынан аспайтын мөлшерінде жылына бір рет беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтiк көмектiң шектi мөлшері 100 еселік айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Қарағанды облысы Приозерск қалалық мәслихатының 28.01.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармаққа өзгерістер енгізілді - Қарағанды облысы Приозерск қалалық мәслихатының 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37/278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтiк көмек көрсету тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардың өтініштер талап етілмей көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3433,332 +3525,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3793,52 +3885,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3853,52 +3945,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3913,371 +4005,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4382,242 +4474,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/216</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приозерск қалалық мәслихатының күші жойылды деп тануға жататын кейбір шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приозерск қалалық мәслихатының 2023 жылғы 22 желтоқсандағы № 12/74 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Приозерск қаласының мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6538-09 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приозерск қалалық мәслихатының 2024 жылғы 8 тамыздағы № 19/150 "Приозерск қалалық мәслихатының 2023 жылғы 22 желтоқсандағы № 12/74 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Приозерск қаласының мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6631-09 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Приозерск қалалық мәслихатының 2024 жылғы 3 желтоқсандағы № 23/172 "Приозерск қалалық мәслихатының 2023 жылғы 22 желтоқсандағы № 12/74 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Приозерск қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6691-09 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4939,35 +5053,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>