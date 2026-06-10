--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8dc1ae1" w14:textId="8dc1ae1">
+    <w:p w14:paraId="549b9ac" w14:textId="549b9ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1194,1449 +1194,2319 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Үлгілік қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
+        <w:t xml:space="preserve">
+      6. Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні - 15 ақпан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      2) 8 наурыз – Халықаралық әйелдер күні; </w:t>
+    <w:bookmarkStart w:name="z137" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Халықаралық әйелдер күні - 8 наурыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      3) 7 мамыр - Қазақстан Республикасындағы Отан қорғаушылар күні;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Чернобыль АЭС апатты еске алу күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      4) 9 мамыр – Жеңіс күні;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасындағы Отан қорғаушылар күні - 7 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      5) 1 қазан – Қарттар күні;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлы Отан соғысындағы Жеңіс күні - 9 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      6) 25 қазан – Республика күні;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қарттар күні - 1 қазан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7) 16 желтоқсан - Тәуелсіздік күні.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Мүгедектігі бар адамдардың құқықтарын қорғау күні – қазан айының екінші жексенбісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z143" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Тәуелсіздік күні - 16 желтоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z144" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z145" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 33/328</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мереке күндері мен атаулы күндерге әлеуметтік көмек жылына 1 (бір) рет азаматтардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлер тапсырмаларды орындау үшін ұшулар жасаған ұшу құрамының әскери қызметшілері – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу жиындарына шақырылған, Ауғанстанға ұрыс қимылдары жүріп жатқан кезеңде жіберілген әскери міндеттілерге – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери құрамға қызмет көрсеткен жараланған, контузия алған немесе зақымданған, немесе ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерімен және медальдарімен наградталған, жұмысшылар мен қызметшілер басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері болып танылады – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүріп жатқан кезеңде осы елге жүк жеткізу үшін жіберілген автомобиль батальондарының әскери қызметкерлеріне – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      1 Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – бір рет 200 000 (екі жүз мың) теңге мөлшерінде; </w:t>
+    <w:bookmarkStart w:name="z149" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлерлік тапсырмалармен ұшқан ұшу құрамының әскери қызметшілеріне – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z150" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе зақымданған не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерімен және медальдарімен наградталған жұмысшылар мен қызметшілеріне – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z151" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z152" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z153" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      2003 жылдың тамызынан 2008 жылдың қазанға дейінгі кезеңде Ирактағы халықаралық бітімгерлік операцияға бітімгер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға, сондай-ақ құрамында төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      1986 - 1991 жылдыра аралығында Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы мемлекеттік қауіпсіздік және ішкі icтep органдарының қатардағы және басшы құрамындағы адамдары басқа мемлекеттердің аумағындағы ұрыс қимылдары ардагерлерінің басқа санаттары болып танылады – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Чернобыль АЭС апатты еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      4) 9 мамыр - Жеңіс күні:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағың қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – бір рет 2 000 000 (екі миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілерге – бір рет 2 000 000 (екі миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр - Қазақстан Республикасындағы Отан қорғаушылар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – бір рет 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы Ішкі icтep министрлігігің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – бір рет 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан -Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – бір рет 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – бір рет 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілері, сондай-ақ бұрынғы КСР Одағы ішкі icтep және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – бір рет 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      5) 1 қазан - Қарттар күні:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      жетпіс одан жоғары жастағы зейнеткерлерге – бір рет 20 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      6) 25 қазан - Республика күні:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы әскер мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiге – 1156 (бір мың бір жүз елу алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға – бір рет 30 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне – 1156 (бір мың бір жүз елу алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      он сегіз жасқа дейінгі мүгедектігі бар балаларға – бір рет 40 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      7) 16 желтоқсан - Тәуелсіздік күні:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z51" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z52" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігу және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z53" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан - Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z54" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 жасқа толған және одан асқан тұлғаларға - 5 (бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z55" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазан айының екінші жексенбісі – мүгедектігі бар адамдардың құқықтарын қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z56" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші және үшінші топтағы мүгедектігі бар адамдарға - 5 (бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z57" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедекігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға-10 (он) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z58" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан - Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z59" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қурғын-сүргіндер құрбандарын ақтау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғаларға – бір рет 400 000 (төрт жүз мың) теңге мөлшерінде.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғаларға – 95 (тоқсан бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 33/328</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkStart w:name="z161" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жылына 1 рет) көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z162" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат орын алған жерде тұрақты тұратын азаматтарға (отбасыларға) осы жағдай туындаған сәттен бастап алты ай ішінде, жан басына шаққандағы орташа табысы есепке алынбай, тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне - бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z63" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрттің салдарынан зардап шеккен, өрт орын алған жерде тұрақты тұратын азаматтарға (отбасыларға) осы жағдай туындаған сәттен бастап алты ай ішінде, жан басына шаққандағы орташа табысы есепке алынбай, тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне - бір рет 150 (жүз елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z64" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z65" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қызметтерді ақы төлеуге әлеуметтік көмек "Азаматтарға арналған үкімет" мемлекеттік корпорациясының тізіміне сәйкес, жылыту маусымы үшін жылына 1 (бір) рет 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде келесі санаттарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу жиындарына шақырылған және Ауғанстанға ұрыс жүріп жатқан кезеңде жіберілген әскери міндеттілерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z67" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүріп жатқан кезеңде осы елге жүк жеткізу үшін жіберілген автомобиль батальондарының әскери қызметкерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z68" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлерлік тапсырмалармен ұшқан ұшу құрамының әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z69" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе зақымданған не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерімен және медальдарімен наградталған жұмысшылар мен қызметшілерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z70" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z71" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан -Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z72" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z73" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілері, сондай-ақ бұрынғы КСР Одағы ішкі icтep және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z74" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z77" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қатты отынды сатып алуға 2 (екі) ең төмен күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа кіріс болуы және олардаың отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда, жергілікті (пештік) жылытатын жеке тұрғын үйде тұратын, оның жеке меншік иесі болып табылатын жалғыз тұратын зейнеткерлік жасқа толған қарт адамдарға және тұрғылықты жері бойынша еңбекке қабілетті кәмелетке толған балалары жоқ және 1 және 2 топтағы мүгедектігі бар адамдарға - тиісті қаржы жылына белгіленген жылыту маусымына арналған 16 (он алты) айлық есептік көрсеткіш көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z78" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатты отынды сатып алуға 2 (екі) ең төмен күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа кіріс болуы және олардың отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда, жергілікті (пештік) жылытатын жеке тұрғын үйде тұратын, оның жеке меншік иесі болып табылатын аз қамтылған отбасыларға (азаматарға) - тиісті қаржы жылына белгіленген жылыту маусымына арналған 16 (он алты) айлық есептік көрсеткіш көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z79" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әлеуметтік маңызы бар аурудың болуы, адамның (отбасының) жан асына шаққандағы тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленгенең төменгі күнкөріс деңгейінің мөлшерінен астайтын, жылына 1(бір) рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде әлеуметтік көмек көрсетіледі, туберкулез ауруы бар тұлғалар, созылмалы бүйрек функциясының жетіспеушілігі бар, хрониодиализдегі адамдар мен адамның иммун тапшылығы вирусынан туындаған ауруы бар балалар үшін бұл ереже қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z80" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - туберкулез ауруы бар тұлғаларға жылына 1 (бір) рет, жан басына шаққандағы орташа табысты есепке алмағанда, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z81" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - созылмалы бүйрек функциясының жетіспеушілігі бар, хрониодиализдегі адамдарға жан басына шаққандағы орташа табысы есепке алынбай,жылына 1 (бір) рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z82" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларға жан басына шаққандағы орташа табысын есепке алмағанда, ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z83" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Осакаров ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын балалары бар көпбалалы отбасыларға ақша түріндегі әлеуметтік көмек "Осакаров ауданының білім бөлімі" мемлекеттік мекемесінің тізімі негізінде тоқсан сайын беріледі, және ол ата-аналардың факті бойынша төлеген төлемдерінің 50 пайызын құрайды, аталған төлемдер мектепке дейінгі білім беру ұйымдарында уәкілетті органмен бекітілген, бірақ әрбір балаға ең көп дегенде 5 (бес) айлық есептік көрсеткіштен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z84" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Қазақстан Республикасының "Ардагерлер туралы" Заңның 3 -бабының </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+      6) Санаторий-курорттық емдеуге әлеуметтік көмек Қазақстан Республикасының "Ардагерлер туралы" Заңының 3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, кірістері есепке алынбай, жылына 1 (бір) рет 14 күннен аспайтын, мүгедектігі бар адамдар үшін белгіленген санаторий- курорттық емдеудің кепілдендірілген сомасынан аспайтын жұмсалған шығындарды өтеуге әлеуметтік көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z85" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағындағы (заңға сәйкес жұмыс берушінің кінәсінен еңбек жарақаты немесе кәсіби ауруға шалдыққан мүгедектігі барларды қоспағанда, жеке абилитация және оңалту бағдарламасы бойынша жеке көмекшінің әлеуметтік қызметі бар) санаторийлік-курорттық емдеуге, жылына 1 (бір) рет бірінші топтағы мүгедектігі бар адамдармен бірге жүретін тұлғаларға санаторийлік-курорттық ұйымдағы тұру құнын өтеу ретінде ұсынылатын әлеуметтік көмек халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдік берілген соманың 70 пайызынан аспауы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z86" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторий-курорттық емделуге әлеуметтік көмек 70 жастан асқан зейнеткерлерге, адамның (отбасының) жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 2 (екі) еселенген ең төменгі күнкөріс деңгейінен аспаған жағдайда, жолдама құнының 30 пайызы мөлшерінде төлем жасай отырып санаторий-курорттық ұйымда болу құнын өтеу түрінде жылына 1 (бір) рет, 12 күннен аспайтын мерзімге, бірақ мүгедектігі бар адамдар үшін; белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан аспайтын мөлшерде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z87" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторлық-курорттық емделуге жеке абилитация және оңалту бағдарламасы әзірленген мүгедектігі бар ардагерлерге, зейнеткерлерге санаторлық-курорттық емделуге әлеуметтік көмек қолданылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек өтініш негізінде мынадай құжаттарды қоса бере отырып ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z163" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z164" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z165" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 бұйрығымен бекітілген нысан бойынша орындалған жұмыстар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>актісі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z166" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шот нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z167" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емдеуден өту орнына дейін және кері қайту жол жүру құнын төлеу санаторий-курорттық ем алушының өз қаражаты есебінен жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z168" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын жан басына шаққандағы орташа табысы болған кезде әлеуметтік көмек жылына 1 (бір) рет – 15 (он бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z169" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пробация қызметінің есебінде тұрған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z170" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бас бостандығынан айыру орындарынан босатылған адамдарға анықтама негізінде босатылған күннен бастап үш айдан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z171" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа табысы "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) негізінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z172" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z173" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа табысы есепті кезеңдегі (алдыңғы тоқсандағы) отбасының жиынтық табысын көрсетілген кезеңдегі айлар санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 8-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне әлеуметтік көмектің мөлшері облыстың жергілікті атқарушы органың келісімі бойынша біріңғай мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z90" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z91" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z92" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z93" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z94" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2651,472 +3521,564 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z95" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z96" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z97" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z98" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z99" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z100" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Осакаров ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z101" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z175" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z176" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z104" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z108" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z109" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z110" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z111" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы қағидалардың 8-тармағының </w:t>
-[...29 lines deleted...]
-        <w:t>2) тармақшаларында</w:t>
+        <w:t xml:space="preserve"> осы Үлгілік қағидалардың 8-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3131,371 +4093,587 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 14-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z113" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z114" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z115" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z116" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z117" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z118" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z182" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 19-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z121" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z122" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 20-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z124" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z125" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z126" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3600,242 +4778,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 30/290</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаров аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z129" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осакаров аудандық мәслихатының 2023 жылғы 31 қазандағы №12/110 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 6511-09 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z130" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осакаров аудандық мәслихатының 2024 жылғы 17 шілдедегі №22/216 "Осакаров аудандық мәслихатының 2023 жылғы 31 қазандағы №12/110 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 6625-09 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z131" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осакаров аудандық мәслихатының 2024 жылғы 28 тамыздағы №23/219 "Осакаров аудандық мәслихатының 2023 жылғы 31 қазандағы №12/110 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 6645-09 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4161,31 +5339,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>