--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="549b9ac" w14:textId="549b9ac">
+    <w:p w14:paraId="b950ca9" w14:textId="b950ca9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2888,54 +2888,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларға жан басына шаққандағы орташа табысын есепке алмағанда, ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z83" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Осакаров ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын балалары бар көпбалалы отбасыларға ақша түріндегі әлеуметтік көмек "Осакаров ауданының білім бөлімі" мемлекеттік мекемесінің тізімі негізінде тоқсан сайын беріледі, және ол ата-аналардың факті бойынша төлеген төлемдерінің 50 пайызын құрайды, аталған төлемдер мектепке дейінгі білім беру ұйымдарында уәкілетті органмен бекітілген, бірақ әрбір балаға ең көп дегенде 5 (бес) айлық есептік көрсеткіштен аспайды;</w:t>
+      5) ақшалай төлем түріндегі әлеуметтік көмек "Алтын алқа", "Күміс алқа" алқаларымен марапатталған көп балалы аналарға және мемлекеттік органдардың ақпараттық жүйелерінен алынған мәліметтер негізінде мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын балалары бар көп балалы отбасыларға көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем күнтізбелік жылда бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) әрбір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Санаторий-курорттық емдеуге әлеуметтік көмек Қазақстан Республикасының "Ардагерлер туралы" Заңының 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3338,50 +3356,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. 8-тармақ жаңа редакцияда - Қарағанды облысы Осакаров аудандық мәслихатының 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - Қарағанды облысы Осакаров аудандық мәслихатының 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51/505</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4965,55 +5003,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5339,31 +5377,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>