--- v0 (2025-11-28)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7999fa6" w14:textId="7999fa6">
+    <w:p w14:paraId="1b2e86c" w14:textId="1b2e86c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нұра ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Нұра аудандық мәслихатының 2025 жылғы 29 сәуірдегі № 159 шешімі. Қарағанды облысының Әділет департаментінде 2025 жылғы 5 мамырда № 6766-09 болып тіркелді. Күші жойылды - Қарағанды облысы Нұра аудандық мәслихатының 2026 жылғы 24 сәуірдегі № 236 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z136" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қарағанды облысы Нұра аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,151 +295,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Заңдарына, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, аудандық мәслихат ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Нұра ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нұра аудандық мәслихатының 2024 жылғы 1 тамыздағы № 107 "Нұра ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6630-09 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -576,87 +656,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 159</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нұра ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1- тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -691,372 +771,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда қолданылатын негiзгi терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша аудан әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – ауданның, әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1191,1488 +1271,1488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Кеңес әскерлерінің шектеулі контингентін Ауғанстан Демократиялық Республикасынан шығару күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты жою күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушылар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 30 тамыз – Қазақстан Республикасының Конституция күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 қазан – Қарттар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 25 қазан – Республика күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін жергілікті атқарушы органдар бекітетін ережелер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мереке күндері мен атаулы күндерге әлеуметтік көмек бір рет азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Кеңес әскерлерінің шектеулі контингентін Ауғанстан Демократиялық Республикасынан шығару күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындаевых қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағының ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа мемлекеттерді ұрыс қимылдары кезеңінде жаралануы, контузия алуы, зақымдануы, ауруы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметiн өткеру кезiнде ауруға шалдығуы салдарынан мүгедек болған әскери қызметшiлерге – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға, сондай-ақ құрамында төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға – бір рет 20 000 (жиырма мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір - Чернобыль атом электр станциясындағы апатты жою күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқандарға, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр - Отан қорғаушылар күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылдың қыркүйегі мен 2001 жылдың ақпаны аралығында Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерін орындаған Қазақстан Республикасының әскери қызметшілерге – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылдың тамызы мен 2008 жылдың қазаны аралығында Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілерге – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 және 1991 жылдар аралығында Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі-КСР Одағын) Қорғаныс министрлiгiне, iшкi iстер және мемлекеттiк қауiпсiздiк органдарына әскери мiндетiн өтеу жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi сақтау жөнiндегi тапсырмаларды орындау барысында қаза тапқан (қайтыс болған) әскери қызметшiлердiң, басшы және қатардағы құрам адамдарының отбасылары – 100 000 (жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларға – 50 000 (елу мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарына теңестiрiлген, екiншi рет некеге тұрмаған жұбайларына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайларына (зайыбына) – 50 000 (елу мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстегендерге және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған адамдарға – 200 000 (екі жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 100 000 (жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 100 000 (жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 30 тамыз – Қазақстан Республикасының Конституция күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І, ІІ, ІІІ топтағы мүгедектігі бар адамдарға – 30 000 (отыз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 қазан – Қарттар күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70 және одан жоғары жастағы зейнеткерлерге – 20 000 (жиырма мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 25 қазан – Республика күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жасқа дейінгі мүгедектігі бар балаларға – 50 000 (елу мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Тәуелсіздік күні-16 желтоқсан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саяси қуғын-сүргін құрбаны мәртебесі бар 1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқаны үшін жауапқа тартылған азаматтарға – 400 000 (төрт жүз мың) теңге мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқаны үшін қуғын-сүргінге ұшыраған адамдарға қатысты қылмыстық істерді қайта қараудың қолданыстағы тәртібі сақталатын осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасағының өміріне қол сұғқаны үшін сотталған адамдарды қоспағанда – 400 000 (төрт жүз мың) теңге мөлшерінде біржолғы төлем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне әлеуметтік көмектің мөлшері облыстың жергілікті атқарушы органың келісімі бойынша біріңғай мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек келесі санаттарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бас бостандығынан айыру орындарынан босатылған және пробация қызметінің есебінде тұрған адамның (отбасының) ең төменгі күнкөріс деңгейі мөлшерінің бір еселік шегінен аспайтын жан басына шаққандағы орташа табысын ескере отыра - 15 (он бес) айлық есептік көрсеткіш мөлшерінде біржолға төленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи зілзаланың немесе өрттің салдарынан өрт оқиғасы орын алған мекен-жайда тұрақты тұратын зардап шеккен азаматтарға (отбасыларға) Төтенше жағдайлар бөлімінен растайтын құжаттың негізінде дүлей зілзала немесе өрт басталған кезден бастап алты ай ішінде жан басына шаққандағы орташа табысын есепке алмағанда - 100 (жүз) айлық есептік көрсеткішке дейін біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өмірлік қиын жағдайда, оның ішінде әлеуметтік мәні бар аурулардың және айналадағыларға қауіп төндіретін аурулардың салдарынан тыныс-тіршілігінің шектелуі азаматтарға (отбасыларға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыр материалдық жағдайға байланысты-ең төменгі күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табысты ескере отырып - 7 (жеті) айлық есептік көрсеткіш мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жедел емдеуге (операцияға) медициналық мекемеден шығару эпикризінің көшірмесі негізінде ең төменгі күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табысты ескере отырып - бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туберкулез, қатерлі ісік ауруларымен диспансерлік есепте тұрған адамдарға стационарлық емдеу кезеңінде жан басына шаққандағы орташа табысты есепке алмағанда - 14 (он төрт) айлық есептік көрсеткіш мөлшерінде бір рет төленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне әлеуметтік көмек ай сайын жан басына шаққандағы орташа табысы есепке алынбайтағайындалады, тиісті қаржы жылына арналған ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде төленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       созылмалы бүйрек жеткіліксіздігі бар, хрониодиализдегі адамдарға әлеуметтік көмек жан басына шаққандағы орташа табысты есепке алмағанда - 10 (он) айлық есептік көрсеткіш мөлшерінде біржолғы төленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген әлеуметтік мәні бар аурулары бар басқа адамдарға әлеуметтік көмек ең төменгі күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табысты ескере отырып - бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде төленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Ауғанстандағы жауынгерлік іс - қимылдарға қатысқан әскери қызметшілерге әскери қызмет өткеру кезінде жан басына шаққандағы орташа табысы есепке алмағанда - 150 мың теңге мөлшерінде жерлеуге беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүгедектігі бар баланы санаторий-курорттық емдеуге алып жүру жөніндегі шығындарды өтеуге санаторий-курорттық ұйымда болу уақытына кепілдендірілген соманың 70% мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бірінші топтағы мүгедектігі бар адамды санаторий-курорттық емдеуге алып жүру жөніндегі шығындарды өтеуге санаторий-курорттық ұйымда болу уақытына кепілдендірілген соманың 70% мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Нұра ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын мүгедектігі бар балалар және балалары бар көп балалы отбасыларға алушылардан өтініштер талап етілмей, жартыжылдықта бір рет 50% мөлшерінде ата-ана жарналарына шығындарды өтеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қатты отынды сатып алуға тиісті қаржы жылына белгіленген 2 (екі) ең төмен күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа қіріс болуы және оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда, жергілікті (пештік) жылытатын жеке тұрғын үйде тұратын, оның жеке меншік иесі (жалға алушысы) немесе жеке меншік иесінің отбасы мүшелері (жалға алушысы) болып табылатын жасы бойынша зейнеткерлерге, зейнеткерлік жасқа дейінгі адамдарға, мүгедектігі бар адамдарға, мүгедектігі бар балаларға, көп балалы аналарға және көп балалы отбасыларға, асыраушысынан айырылу жағдайы бойынша мемлекеттік жәрдемақы алатын азаматтарға, толық емес отбасыларға - жылыту маусымына 16 (он алты) айлық есептік көрсеткіш мөлшерінде біржолғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) "Ардагерлер туралы" Заңының 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ардагерлерге растайтын құжаттар (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) негізінде мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдендірілген сомасынан аспайтын, кірістерді есепке алмағанда жылына 1 рет 14 күннен аспайтын санаторий-курорттық емдеуге жұмсалған шығындарды өтеуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Санаторлық-курорттық емделуге жеке абилитация және оңалту бағдарламасы (ИПАР) әзірленген мүгедектігі бар ардагерлерге санаторлық-курорттық емделуге әлеуметтік көмек төленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, 1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқандарға, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға, Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – Мемлекеттік корпорация филиалы қазан айында жылыту маусымына ұсынған тізімдер бойынша азаматтардан өтініштер талап етілмей, 12 (он екі) айлық есептік көрсеткіш мөлшеріндегі кірістерді есепке алмағанда біржолғы төлем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2687,332 +2767,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Нұра ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3047,52 +3127,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3107,52 +3187,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3167,417 +3247,439 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3907,35 +4009,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>