--- v0 (2025-11-10)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73e4b38" w14:textId="73e4b38">
+    <w:p w14:paraId="d8a9237" w14:textId="d8a9237">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтоғай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Ақтоғай ауданының әкімдігінің 2025 жылғы 20 наурыздағы № 18/01 қаулысы. Қарағанды облысының Әділет департаментінде 2025 жылғы 26 наурызда № 6741-09 болып тіркелді</w:t>
+        <w:t>Қарағанды облысы Ақтоғай ауданының әкімдігінің 2025 жылғы 20 наурыздағы № 18/01 қаулысы. Қарағанды облысының Әділет департаментінде 2025 жылғы 26 наурызда № 6741-09 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -537,87 +537,112 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 20 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 18/01</w:t>
-[...12 lines deleted...]
-              <w:t>қаулысына қосымша</w:t>
+              <w:t>№ 18/01қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтоғай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Ақтоғай ауданының әкімдігінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -632,560 +657,534 @@
         <w:t xml:space="preserve">
       1. Осы Ақтоғай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3 бабының 2-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Ақтоғай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      1) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көппәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) - кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауын және (немесе) қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Елді мекендерде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Ақтоғай ауданының тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) Ақтоғай ауданның елді мекендеріне бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларға, шатырларын реконструкциялауға, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көп пәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ақтоғай ауданының жер қатынастары, сәулет және қала құрылысы бөлім" мемлекеттік мекемесі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көп пәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін Ақтоғай ауданның елді мекендеріне бірыңғай сәулет келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ақтоғай ауданының әкімдігі мынадай жұмыстарды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      5. Ақтоғай ауданының әкімдігі мынадай жұмыстарды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көп пәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін әкімдіктің ресми интернет-ресурсында Ақтоғай ауданының елді мекендерінің бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      1) көп пәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін әкімдіктің ресми интернет-ресурсында Ақтоғай ауданының елді мекендерінің бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көп пәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      2) көп пәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көп пәтерлі тұрғын үйдің сыртқы қабырғасына, шатырын реконструкциялауына, жөндеу жұмыстарын жүргізуге келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (бар болса) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3) көп пәтерлі тұрғын үйдің сыртқы қабырғасына, шатырын реконструкциялауына, жөндеу жұмыстарын жүргізуге келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (бар болса) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы жиналысқа қатысқанда жиналыс шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс теріс шешім қабылдаған жағдайда көппәтерлі тұрғын үйдің сыртқы қабырғасын, шатырын реконструкциялау, жөндеу бойынша бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      7. Жиналыс теріс шешім қабылдаған жағдайда көппәтерлі тұрғын үйдің сыртқы қабырғасын, шатырын реконструкциялау, жөндеу бойынша бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс оң шешім қабылдаған кезде Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу типін (ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғасының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      8. Жиналыс оң шешім қабылдаған кезде Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу типін (ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғасының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу типін (ағымдағы немесе күрделі) айқындау үшін әрбір көп пәтерлі тұрғын үйдің сыртқы қабырғасының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көп пәтерлі тұрғын үй сыртқы қабырғасының, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларды, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау,ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып Бөлім жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ақтоғай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1511,31 +1510,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>