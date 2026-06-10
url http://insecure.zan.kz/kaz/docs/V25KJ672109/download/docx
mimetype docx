--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="479d578" w14:textId="479d578">
+    <w:p w14:paraId="ec5488c" w14:textId="ec5488c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтоғай ауданының Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидаларын бекiту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Ақтоғай аудандық мәслихатының 2025 жылғы 20 ақпандағы № 259 шешімі. Қарағанды облысының Әділет департаментінде 2025 жылғы 27 ақпанда № 6721-09 болып тіркелді. Күші жойылды - Қарағанды облысы Ақтоғай аудандық мәслихатының 2026 жылғы 8 мамырдағы № 393 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қарағанды облысы Ақтоғай аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,151 +255,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ардагерлер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының Заңдарына, сәйкес Ақтоғай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ақтоғай ауданының Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары бекiтілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Ақтоғай аудандық мәслихатының 2024 жылғы 24 қаңтардағы № 120 "Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидаларын бекiту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6549-09 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -536,447 +616,447 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 259</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі –қағидалар) Қазақстан Республикасының Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі –үлгілік қағидалары) сәйкес әзірленді және Ақтоғай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Үлгілік қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1111,890 +1191,890 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Үлгілік қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір - Халықаралық радиациялық апат құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 1 маусым – балаларды қорғау күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 қазан – Қарттар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелiк және арнайы комиссиялар өз қызметiн Қарағанды облысының жергілікті атқарушы органмен бекiтетiн ереженiң негiзiнде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мерекелік күндерге және атаулы күндерге әлеуметтік көмек азаматардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз- Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ бірінші және екінші дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көп балалы отбасыларға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтоғай ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқытылатын балалары бар көпбалалы және аз қамылған отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Халықаралық радиациялық апат құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2009,970 +2089,970 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 1 маусым – балаларды қорғау күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он сегіз жасқа дейінгі мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 қазан - Қарттар күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жетпіс және одан жоғары жастағы зейнеткерлерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдар күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он сегіз жасқа дейінгі мүгедектігі бар балалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Тәуелсіздік күні-16 желтоқсан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саяси қуғын-сүргін құрбаны мәртебесі бар 1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқаны үшін жауапқа тартылған азаматтарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқаны үшін қуғын-сүргінге ұшыраған адамдарға қатысты қылмыстық істерді қайта қараудың қолданыстағы тәртібі сақталатын осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасағының өміріне қол сұғқаны үшін сотталған адамдарды қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтiк көмекке өтiнiш бiлдiру мерзiмдерi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей апаттың немесе өрттің басталған кезде - дүлей апаттың немесе өрттің басталған кезден алты айдан кешіктірмей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде болу-өмірлік қиын жағдай туындаған күннен бастап алты айдан кешіктірмей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарға әлеуметтік көмектің шекті мөлшері 100 (жүз) айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылар санатының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін жергілікті атқарушы орган белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өмірлік қиын жағдай туындаған кезде мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетудің шекті мөлшері мен дүркінділігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жан басына шаққандағы орташа табысты есепке алмағанда, дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтіру - бір реттік, шекті мөлшері 100 000( жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларға жан басына шаққандағы орташа табысты есепке алмағанда ай сайын 2 (екі) еселенген ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторийлік-курорттық ұйымда болу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың, санаторийде нақты болған күні үшін, жетпіс пайызы мөлшерінде жан басына шаққандағы орташа табысын есепке алмағанда, санаторийлік-курорттық емделуге жеке абилитация және оңалту бағдарламасы бар әлеуметтік қызметтер порталы арқылы санаторий-курорттық емделуге жолдаманы таңдаған, санаторийлік-курорттық емдеуге бірінші топтағы мүгедектігі бар адамдармен еріп жүретін адамдарға беріледі, жылына бір рет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, олардың жесiрлерiне, қаза тапқан әскери қызметшілердің отбасыларына, тылда еңбек еткен және әскери қызмет өткерген адамдарға жылына 1 рет 14 күннен аспайтын санаторийлік-курорттық емделуге, бірақ мүгедектігі бар адамдар үшін белгіленген санаторийлік-курорттық емдеудің кепілдік берілген сомасынан артық емес растайтын құжаттар негізінде (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) жұмсалған шығындарды өтеуге және темір жол көлігінде жол жүру құнын төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға, 1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылардың, қоныс аудару күнінде құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймағынан қоныс аударылғандардың (өз еркімен кеткендердің) және Қазақстан Республикасына қоныстанғандардың қатарындағы адамдарға, Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына коммуналдық қызметтерге және отын сатып алуға шығындарды өтеуге жан басына шаққандағы орташа табысты есепке алмағанда, жылына бір рет қазан айында жылыту маусымында -12 (он екі) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға, жан басына шаққандағы ең төменгі күнкөріс деңгейінің бір жарым еселенген мөлшерінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, өмірлік қиын жағдайы туындаған сәттен бастап алты ай ішінде– бір реттік, шекті мөлшері 20 (жиырма) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әлеуметтік мәні бар аурулары бар бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдарға адамның (отбасы мүшелерінің) табысына қарамастан жылына 1 рет беріледі, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       онкология ауруларымен зардап шегетін тұлғаларға, туберкулез ауруы бар тұлғаларға, адамның иммун тапшылығы вирусын жұқтырған тұлғаларға, "инсулинге тәуелді 1,2 типті қант диабеті" ауруынан зардап шегетін тұлғаларға, психикалық, мінез-құлық бұзылулары (аурулары) бар тұлғаларға, церебралдық параличі бар тұлғаларға, орфандық аурулары бар тұлғаларға, шекті мөлшері 20 (жиырма) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әлеуметтік көмек жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Ақтоғай ауданында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасылар (азаматтар) сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) көрсетілетін өнім берушінің шот-фактураларын (жылыту маусымына есептелген – 7 ай) жан басына шаққандағы ең төменгі күнкөріс деңгейінің бір жарым еселенген мөлшерінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, жылына 1 рет - 16 (он алты) айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс жергілікті атқарушы органмен келісу бойынша бірыңғай мөлшерде белгілейді, тек бір ғана негіз бойынша.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2987,332 +3067,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Ақтоғай ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3347,52 +3427,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3407,52 +3487,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3467,425 +3547,447 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4207,35 +4309,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>