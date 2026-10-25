--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c98fa6" w14:textId="0c98fa6">
+    <w:p w14:paraId="940a6e3" w14:textId="940a6e3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,310 +76,402 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидалары</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Абай ауданының әкімдігінің 2025 жылғы 16 сәуірдегі № 22/01 қаулысы. Қарағанды облысының Әділет департаментінде 2025 жылғы 18 сәуірде № 6757-09 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Қарағанды облысы Абай ауданының әкімдігінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергiлiктi мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 31-бабының </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> сәйкес Абай ауданының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Кіріспе жаңа редакцияда – Қарағанды облысы Абай ауданының әкімдігінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Келесі қаулылардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Абай ауданының әкімдігінің 2023 жылғы 8 ақпандағы № 06/07 "Абай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс - шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №6358-09 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Абай ауданының әкімдігінің 2024 жылғы 10 желтоқсандағы № 66/01 қаулысы Қарағанды облысы Абай ауданының әкімдігінің 2023 жылғы 08 ақпандағы № 06/07 "Абай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс - шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы" қаулысына өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №6692-09 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -564,726 +656,697 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Абай ауданы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 16 сәуірдегі</w:t>
-[...12 lines deleted...]
-              <w:t>№ 22/01</w:t>
+              <w:t>2025 жылғы 16 сәуірдегі №22/01</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z46" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кағида жаңа редакцияда – Қарағанды облысы Абай ауданының әкімдігінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Абай ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+        <w:t xml:space="preserve"> сәйкес әзірленді, Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу-нормативтік және техникалық құжаттамада белгіленген көппәтерлі тұрғын үйдің құрамдас бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі, олардың мерзімінен бұрын тозуын болғызбау және ақауларды жою мақсатында жүргізілетін уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу-көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектері мен инженерлік жабдықтарын көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін жөнделетін объектілердің жаңа немесе неғұрлым берік және үнемді пайдалану көрсеткіштеріне ауыстыру жөніндегі іс - шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үй-ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жер учаскесіне не объектінің ортақ мүлкінің өзге де бөліктеріне дербес шығатын екі және одан да көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, бірыңғай бөлінбейтін жер учаскесінде бірыңғай іргетасы бар жеке тұрған ғимарат кондоминиум;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пәтерлер, көппәтерлі тұрғын үйдің тұрғын емес үй – жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) - кондоминиум объектісін басқарумен байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Кондоминиум объектісі ретінде тіркелген көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+        <w:t xml:space="preserve"> 2 тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Абай ауданының тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - бөлім) Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған сыртқы қабырғаларды, көппәтерлі тұрғын үйлердің шатырын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыруды және жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Абай ауданының жер қатынастары, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін ауданның бірыңғай сәулеттік бейнесін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлерімен тұрғын емес үй - жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Абай ауданының әкімшілік-аумақтық бірліктерінің әкімдері мынадай іс-шараларды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3) пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жиналысын ұйымдастыру және өткізу (олар болған жағдайда) сыртқы қабырғаларды, көппәтерлі тұрғын үйлердің шатырын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізуге келісім беру немесе келіспеу туралы шешім қабылдау үшін.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пәтерлердің, тұрғын емес үй - жайлардың (олар болған жағдайда) меншік иелерін ауданның бірыңғай сәулеттік келбеті жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      6. Жиналыс пәтер, тұрғын емес үй-жайлар иелерінің жалпы санының көпшілігінің келісімімен шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін жоспарланған жұмыстар және оларды өткізудің болжамды мерзімдері туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жиналысын ұйымдастыру және өткізу сыртқы қабырғаларды, көппәтерлі тұрғын үйлердің шатырын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізуге келісім беру немесе келіспеу туралы шешім қабылдау үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс пәтер, тұрғын емес үй-жайлар иелерінің жалпы санының жартысынан астамы болған кезде шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жиналыс теріс шешім қабылдаған жағдайда, сыртқы қабырғаларды, көппәтерлі тұрғын үйлердің шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу бойынша бірыңғай сәулеттік көрініс беруге бағытталған жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жиналыс оң шешім қабылдаған кезде бөлім құрылыс нормаларының талаптарына сәйкес қайта құру жөніндегі жұмыстардың көлемін, жөндеу түрін (ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әр көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Жұмыстардың көлемін, жөндеу түрін (ағымдағы немесе күрделі) анықтау үшін әр көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
+      9. Жұмыстардың көлемін, жөндеу түрін (ағымдағы немесе күрделі) анықтау үшін әр көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      11. Сараптаманың оң қорытындысын алғаннан кейін және сыртқы қабырғаларды, көппәтерлі тұрғын үйлердің шатырларын қайта жаңартудың, ағымдағы жөндеудің немесе күрделі жөндеудің жобалау-сметалық құжаттамасының сметалық құнын бекіткеннен кейін бюджеттік бағдарламаның әкімшілері бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сыртқы қабырғалардың, көппәтерлі тұрғын үйдің шатырының техникалық жай-күйін тексеру қорытындысы бойынша бөлім ағымдағы жөндеудің сметалық есебін әзірлеу немесе бірыңғай сәулеттік көрініс беруге бағытталған сыртқы қабырғаларды, шатырды реконструкциялауға, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
+      11. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бюджеттік бағдарламаның әкімшісі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      13. Ауданның бірыңғай сәулеттік бейнесін беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, бюджеттік бағдарламаның әкімшісі бөліммен бірлесіп жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын адамдарды тарта отырып, бөлім жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қарағанды облысы Абай ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асыр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>