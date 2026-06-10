--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe35567" w14:textId="fe35567">
+    <w:p w14:paraId="611b88c" w14:textId="611b88c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -640,81 +640,90 @@
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай ауданы бойынша сайлау учаскелерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Қарағанды облысы Абай ауданының әкімінің 18.07.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Қарағанды облысы Абай ауданының әкімінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 03</w:t>
+        <w:t>№ 01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1044,226 +1053,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="10"/>
+          <w:bookmarkStart w:name="z21" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, № 4, 4А, 6, 6А, 8А, 22, 24 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Теміржолшылар көшесі, № 2, 3, 5, 7, 9, 11, үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Абай қаласы, Гете көшесі, № 4, 5, 6, 8, 10, 12, 14, 16, 18, 18А, 20, 22, 24, 15, 17, 19, 21, 23, 24А, 24Б, 24В, 26Б үйлері;</w:t>
+Абай қаласы, Ержанов көшесі, № 5, 7, 8, 9, 10/1, 11, 13, 13А, 15А, 21, 23, 25, 27, 29, 31, 37А, 37Б, 39, 12, 12А, 20, 22, 24, 26, 26А, 28, 30, 36, 38, 38А, 40, 44, 42, 46 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Атамекен қиылысы, № 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Сарыарқа қиылысы, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Қазақстан Республикасының Тәуелсіздігіне 10 жыл көшесі, № 1, 3, 5, 7, 9, 10, 13, 15, 16, 16А, 16В, 17, 19, 19А, 19Б, 19В, 19Г үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Гете көшесі, № 4, 5, 6, 8, 10, 12, 14, 16, 18, 18А, 20, 22, 24, 15, 17, 19, 21, 23, 24А, 24Б, 24В, 26Б үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -1463,70 +1422,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="11"/>
+          <w:bookmarkStart w:name="z24" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 30А квартал № 17, 17А, 18, 18А үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1965,66 +1924,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 2 шағын ауданы, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 2 шағым ауданы, № 1А, 5, 6, 8, 9, 11 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Промышленная көшесі, № 77, "Абай қаласының ауруханасы" коммуналдық мемлекеттік кәсіпорны (стационарлық науқастар);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2150,70 +2129,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="12"/>
+          <w:bookmarkStart w:name="z30" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Промышленная көшесі, № 22, 26, 26А, 28, 28А үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2966,70 +2945,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Гагарина көшесі, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="13"/>
+          <w:bookmarkStart w:name="z33" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Щерубай Батыр көшесі, № 33, 35, 39, үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3199,70 +3178,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Абай қаласы, Гагарина көшесі, 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="14"/>
+          <w:bookmarkStart w:name="z35" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 4 шағым ауданы, № 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 35, 46, 60, 68, 71, 76, 86, 107 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3908,70 +3887,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="15"/>
+          <w:bookmarkStart w:name="z54" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Әлімхан Ермеков көшесі, № 3, 5, 7, 9, 13, 13А, 15, 17, 19, 21, 23 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4281,70 +4260,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Әл-Фараби көшесі, 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="16"/>
+          <w:bookmarkStart w:name="z61" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Щерубай Батыр көшесі, № 40, 44 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4542,70 +4521,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Абай көшесi, 23А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="17"/>
+          <w:bookmarkStart w:name="z64" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, № 23, 23А, 25, 27 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4887,70 +4866,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Гете көшесi, 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="18"/>
+          <w:bookmarkStart w:name="z70" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, № 1, 1Б, 5Б, 11, 13, 13А, 13Б, 15, 17, 17А, 19 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5232,70 +5211,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Школьная көшесі, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="19"/>
+          <w:bookmarkStart w:name="z76" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы Теміржолшылар көшесі, № 4, 6, 8, 10, 14, 16, 18, 20, 22, 24, 26, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 72, 74, 76, 78, 80, 82, 84, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 160, 161, 161/1, 167, 169, 179, 180, 181, 183, 185, 187, 189 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6605,159 +6584,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 370</w:t>
-[...107 lines deleted...]
-Абай қаласы, "Абай қаласының орталық ауруханасы" коммуналдық мемлекеттік кәсіпорны (стационарлық науқастар); Абай қаласы, "Қарағанды облысы Абай ауданының № 1 арнаулы әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі (қызмет алушылар); </w:t>
+№ 371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының Әскери 6505 Ұлттық ұланы" республикалық мемлекеттік мекемесінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабас кенті, 6505 әскери бөлімі, Бейбітшілік көшесі, 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабас кенті, 6505 әскери бөлімі және Солтүстік Қараған бөлімшесінің 7 ротасы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6790,159 +6769,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 371</w:t>
-[...107 lines deleted...]
-Қарабас кенті, 6505 әскери бөлімі және Солтүстік Қараған бөлімшесінің 7 ротасы;</w:t>
+№ 372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кентінің "Энергетик" мәдениет үйінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Қазыбек би көшесі, 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Сары-Арқа көшесі, № 25, 27, 29, 31, 33, 35, 39 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Қазыбек би көшесі, № 2, 4, 6, 8, 10, 12, 18, 18А, 20, 22, 24 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Дінмұхамед Қонаев көшесі, № 1/16, 2/14, 3, 4, 5, 6, 7, 8, 9, 10, 11/13, 12/11 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Гагарин көшесі, № 1, 3, 5, 7, 9, 11, 13, 15, 15а, 17, 19, 21 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Жастар көшесі, № 2, 4, 6, 8, 10 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Учетный квартал 025, № 505, 514 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6975,291 +7086,543 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 372</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="20"/>
+№ 373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Бауыржан Момышұлы атындағы тірек мектебі (ресурстық орталық)" коммуналдық мемлекеттік мекеменің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Қазыбек би көшесі, 12/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Б.Мира көшесі, № 13 үй;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Қазыбек би көшесі, № 2, 4, 6, 8, 10, 12, 18, 18А, 20, 22, 24 үйлері;</w:t>
+              <w:t>Топар кенті, Жастар көшесі, № 3, 5, 7, 9, 11, 13, 2Б, 2В, 2Г үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Дінмұхамед Қонаев көшесі, № 1/16, 2/14, 3, 4, 5, 6, 7, 8, 9, 10, 11/13, 12/11 үйлері;</w:t>
+              <w:t>Топар кенті, Гиппократа көшесі, № 7А, 7 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Гагарин көшесі, № 1, 3, 5, 7, 9, 11, 13, 15, 15а, 17, 19, 21 үйлері;</w:t>
+              <w:t>Топар кенті, Атамекен көшесі, № 16, 18, 20, 22, 24, 26 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Жастар көшесі, № 2, 4, 6, 8, 10 үйлері;</w:t>
-[...17 lines deleted...]
-Топар кенті, Учетный квартал 025, № 505, 514 үйлері;</w:t>
+              <w:t>Топар кенті, Пономарева көшесі, № 15, 21 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Қазыбек би көшесі, № 11, 28, 30 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Жібек Жолы көшесі, № 8А үй;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Макажанова көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Олимпийская көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Дайрабаева көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Мерей көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, № 769 разъезд;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Топар кенті, Попович көшесі, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Топар кенті Гагарина көшесі, № 4 үй; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Топар кенті, "Абай ауданының орталық аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны (стационарлық науқастар); </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7292,543 +7655,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 373</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="21"/>
+№ 374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Прокофий Корниенко атындағы жалпы орта білім беретін мектеп" коммуналдық мемлекеттік мекеменің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Сары- Арқа көшесі, 46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Б.Мира көшесі, № 3, 5 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Жастар көшесі, № 3, 5, 7, 9, 11, 13, 2Б, 2В, 2Г үйлері;</w:t>
+              <w:t>Топар кенті, Сары-Арқа көшесі, № 44, 48, 50, 54 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Гиппократа көшесі, № 7А, 7 үйлері;</w:t>
-[...325 lines deleted...]
-Топар кенті, "Абай ауданының орталық аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны (стационарлық науқастар); </w:t>
+              <w:t>Топар кенті, Н.Әбдіров көшесі, № 3, 5, 6, 7, 8, 9, 11, 13 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Ақжол қиылысы, № 2, 4 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7861,235 +7916,571 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 374</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="22"/>
+№ 375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Балалар-жасөспірімдер шығармашылығы орталығы" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Сәкен Сейфуллин көшесі, 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Сары-Арқа көшесі, № 1, 1/2, 2, 3/1, 4, 5, 6, 7, 8, 9, 9/1, 10/1, 11, 11/1, 12, 13, 14, 15, 16, 17, 22, 24, 26 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Сары-Арқа көшесі, № 44, 48, 50, 54 үйлері;</w:t>
+              <w:t>Топар кенті, Атамекен көшесі, № 1А, 5/18, 7, 9, 13, 15 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Н.Әбдіров көшесі, № 3, 5, 6, 7, 8, 9, 11, 13 үйлері;</w:t>
-[...17 lines deleted...]
-Топар кенті, Ақжол қиылысы, № 2, 4 үйлері;</w:t>
+              <w:t>Топар кенті, Пономарев көшесі, № 9 үй;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Сатпаева көшесі, № 3, 4, 5/1, 8 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Сатпаева қиылысы, № 3, 4, 6 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті: Сейфуллин көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Достық көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Қарағанды көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Қазақстан көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Тәуелсіздік көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Энергетик көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Отан көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Шаңырак көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Жібек Жолы көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топар кенті, Абай көшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Бауыржан Момышұлы көшесі, (15 квартал);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8122,571 +8513,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 375</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="23"/>
+№ 376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Абай атындағы тірек мектебі (ресурстық орталық)" коммуналдық мемлекеттік мекеменің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Нүркен Әбдіров көшесі, 11Г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Н.Әбдіров көшесі № 2А, 2Б, 4, 10, 12, 17 үйлер;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Атамекен көшесі, № 1А, 5/18, 7, 9, 13, 15 үйлері;</w:t>
+              <w:t>Топар кенті, Б.Мира көшесі, № 2, 2А, 4, 6, 7, 9 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Пономарев көшесі, № 9 үй;</w:t>
+              <w:t>Топар кенті, Жастар көшесі № 16 үй;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Сатпаева көшесі, № 3, 4, 5/1, 8 үйлері;</w:t>
+              <w:t>Топар кенті, Мустафин көшесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Сатпаева қиылысы, № 3, 4, 6 үйлері;</w:t>
+              <w:t>Топар кенті, Байжанов көшесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті: Сейфуллин көшесі;</w:t>
+              <w:t xml:space="preserve">Топар кенті, Ынтымақ көшесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Достық көшесі;</w:t>
+              <w:t>Топар кенті, Әл-Фараби көшесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Қарағанды көшесі;</w:t>
-[...213 lines deleted...]
-Топар кенті, Бауыржан Момышұлы көшесі, (15 квартал);</w:t>
+              <w:t>Топар кенті, 3 аул, 2 аул;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, 2 квартал, № 1 үй;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8719,375 +8914,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 376</w:t>
-[...323 lines deleted...]
-Топар кенті, 2 квартал, № 1 үй;</w:t>
+№ 377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Южный кентінің мәдениет үйінің ғимараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Южный кенті, Таймас Батыр көшесі, 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Южный кенті; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шерубай-Нұра станциясы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9120,179 +9119,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 377</w:t>
-[...127 lines deleted...]
-Шерубай-Нұра станциясы;</w:t>
+№ 378</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбастау ауылының ауылдық клубының ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбастау ауылы, Тәуелсіздік көшесі, 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбастау ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9325,159 +9304,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 378</w:t>
-[...107 lines deleted...]
-Ақбастау ауылдық округі;</w:t>
+№ 379</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Шәкәрім атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекеменің ғимараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәрепті ауылы, Саялы көшесі, 25/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дзержинск ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9510,159 +9489,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 379</w:t>
-[...107 lines deleted...]
-Дзержинск ауылдық округі;</w:t>
+№ 380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есенгелді ауылынң ауылдық клубының ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есенгелді ауылы, Жеңістің 40 жылдығы, 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есенгельді ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9695,159 +9674,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 380</w:t>
-[...107 lines deleted...]
-Есенгельді ауылдық округі;</w:t>
+№ 381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Юбилейный жалпы білім беретін мектебі" коммуналдық мемлекеттік мекеменің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юбилейное ауылы, Мектеп көшесі, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ильичевск ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9880,159 +9859,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 381</w:t>
-[...107 lines deleted...]
-Ильичевск ауылдық округі;</w:t>
+№ 382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жартас ауылының ауылдық мәдениет үйінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жартас ауылы, Қазақстан көшесі, 27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10065,159 +10044,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 382</w:t>
-[...107 lines deleted...]
-Қарағанды ауылдық округі;</w:t>
+№ 383</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылының ауылдық мәдениет үйінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылы, Орталық көшесі, 13А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылдық округі, Көксу ауылы, Южное ауылы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10250,159 +10229,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 383</w:t>
-[...107 lines deleted...]
-Көксу ауылдық округі, Көксу ауылы, Южное ауылы;</w:t>
+№ 384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің "№32 мекеме" республикалық мемлекеттік мекемесінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылдық округі, Северное ауылы, Северная көшесі, 38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылдық округі, Северное ауылы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10435,159 +10414,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 384</w:t>
-[...107 lines deleted...]
-Көксу ауылдық округі, Северное ауылы;</w:t>
+№ 385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлаайғыр ауылының ауылдық мәдениет үйінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлаайғыр ауылы, Бейбітшілік көшесі, 1В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кұлаайғыр ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10620,159 +10599,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 385</w:t>
-[...107 lines deleted...]
-Кұлаайғыр ауылдық округі;</w:t>
+№ 386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Құрма ауылының ауылдық мәдениет үйінің ғимараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрма ауылы, Абай көшесі, 33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрма ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10805,159 +10784,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 386</w:t>
-[...107 lines deleted...]
-Құрма ауылдық округі;</w:t>
+№ 387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агрогородок ауылының акылдық мәдениет үйінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агрогородок ауылы, Садовая көшесі, 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичурин ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10990,159 +10969,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 387</w:t>
-[...107 lines deleted...]
-Мичурин ауылдық округі;</w:t>
+№ 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самарка ауылының ауылдық клубының ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самарка ауылы, Орталық көшесі, 16/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самарка ауылдық округі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11175,405 +11154,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 388</w:t>
-[...107 lines deleted...]
-Самарка ауылдық округі;</w:t>
+№ 389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шахтер демалыс үйі - Жартас шипажайы" жауапкершілігі шектеулі серіктестігінің ғимараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылдық округі, Жартас ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауылдық округі, Жартас ауылы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
-            </w:r>
-[...203 lines deleted...]
-41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11685,50 +11459,60 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дубовка ауылдық округі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -11749,55 +11533,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12123,31 +11907,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>