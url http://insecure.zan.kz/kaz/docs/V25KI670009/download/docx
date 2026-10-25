--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="611b88c" w14:textId="611b88c">
+    <w:p w14:paraId="bcd0a37" w14:textId="bcd0a37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -597,114 +597,101 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 8 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 01</w:t>
-[...12 lines deleted...]
-              <w:t>шешіміне қосымша</w:t>
+              <w:t>№ 1 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай ауданы бойынша сайлау учаскелерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z20" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Қарағанды облысы Абай ауданының әкімінің 22.04.2026 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Қарағанды облысы Абай ауданының әкімінің 01.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 01</w:t>
+        <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -1053,250 +1040,254 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="11"/>
+          <w:bookmarkStart w:name="z113" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, № 4, 4А, 6, 6А, 8А, 22, 24 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай қаласы, Теміржолшылар көшесі, № 2, 3, 5, 7, 9, 11, үйлері;</w:t>
-[...106 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Абай қаласы, Теміржолшылар көшесі, № 2, 3, 5, 7, 9, 11, үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Абай қаласы, Ержанов көшесі, № 5, 7, 8, 9, 10/1, 11, 13, 13А, 15А, 21, 23, 25, 27, 29, 31, 37А, 37Б, 39, 12, 12А, 20, 22, 24, 26, 26А, 28, 30, 36, 38, 38А, 40, 44, 42, 46 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Абай қаласы, Атамекен қиылысы, № 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24 үйлері; Абай қаласы, Сарыарқа қиылысы, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23 үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Абай қаласы, Қазақстан Республикасының Тәуелсіздігіне 10 жыл көшесі, № 1, 3, 5, 7, 9, 10, 13, 15, 16, 16А, 16В, 17, 19, 19А, 19Б, 19В, 19Г үйлері; Абай қаласы, Гете көшесі, № 4, 5, 6, 8, 10, 12, 14, 16, 18, 18А, 20, 22, 24, 15, 17, 19, 21, 23, 24А, 24Б, 24В, 26Б үйлері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Абай қаласы, Әлімхан Ермеков көшесі, № 4, 6, 8, 10, 12, 14, 16, 18, 20 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Абай қаласы, Әл-Фараби көшесі, № 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 14, 15, 16, 16А, 17, 18, 18А, 19, 20, 20А, 20Б, 20В үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай қаласы, Гетте қиылысы, № 2 үй;</w:t>
+Абай қаласы, Гете қиылысы, № 2, 4 үй;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1422,182 +1413,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="12"/>
-[...15 lines deleted...]
-Абай қаласы, 30А квартал № 17, 17А, 18, 18А үйлері;</w:t>
+          <w:bookmarkStart w:name="z22" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, 30А квартал № 17, 17А, 18, 18А үйлері; Абай қаласы, 29А квартал, № 1, 2, 3 үйлері; Абай қаласы, Промышленная көшесі, № 19, 23, 25, 27, 29, 33, 35, 37, 39, 41, 43, 45, 47, 49 үйлері; Абай қаласы, Шаңырақ көшесі, № 3, 5, 7, үйлері; Абай қаласы, 1 Строительный қиылысы, № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
-          <w:p>
-[...110 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 3 Строительный қиылысы, № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 35, 37, 39, 43, 45 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1924,86 +1803,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 2 шағын ауданы, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="13"/>
-[...34 lines deleted...]
-Абай қаласы, Промышленная көшесі, № 77, "Абай қаласының ауруханасы" коммуналдық мемлекеттік кәсіпорны (стационарлық науқастар);</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, 2 шағым ауданы, № 1А, 5, 6, 8, 9, 11 үйлері; Абай қаласы, Промышленная көшесі, № 77, "Абай қаласының ауруханасы" коммуналдық мемлекеттік кәсіпорны (стационарлық науқастар);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2129,142 +1988,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="14"/>
+          <w:bookmarkStart w:name="z23" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Промышленная көшесі, № 22, 26, 26А, 28, 28А үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Абай қаласы, Жеңіс даңғылы, № 2, 2А, 2Б, 4, 6, 6А, 8 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-Абай қаласы, Щерубай Батыр көшесі, № 25, 27 үйлері;</w:t>
+Абай қаласы, Абай көшесі, № 56, 58 үйлері; Абай қаласы, Щерубай Батыр көшесі, № 25, 27 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2333,51 +2164,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Абай ауданының ауыл шаруашылығы бөлімі" мемлекеттік мекеменің ғимараты</w:t>
+"Абай ауданының дене тәрбиесі және спорт бөлімі" мемлекеттік мекеменің ғимараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2518,51 +2349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Абай ауданының ауыл шаруашылығы бөлімі" мемлекеттік мекеменің ғимараты</w:t>
+"Абай ауданының дене тәрбиесі және спорт бөлімі" мемлекеттік мекеменің ғимараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2703,51 +2534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Абай ауданының ауыл шаруашылығы бөлімі" мемлекеттік мекеменің ғимараты</w:t>
+"Абай ауданының дене тәрбиесі және спорт бөлімі" мемлекеттік мекеменің ғимараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2945,114 +2776,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Гагарина көшесі, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="15"/>
+          <w:bookmarkStart w:name="z25" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Щерубай Батыр көшесі, № 33, 35, 39, үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...43 lines deleted...]
-Абай қаласы, Абай көшесі, № 53, 55 үйлері;</w:t>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Жеңіс даңғылы, № 7/1, 7/2, 16, 16А, 16Б, 18 үйлері; Абай қаласы, Абай көшесі, № 53, 55 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3178,70 +2981,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Абай қаласы, Гагарина көшесі, 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="16"/>
+          <w:bookmarkStart w:name="z26" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, 4 шағым ауданы, № 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 35, 46, 60, 68, 71, 76, 86, 107 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3671,79 +3474,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Әлия Молдағұлова көшесі, № 16 үй;</w:t>
-[...27 lines deleted...]
-              <w:t>Абай қаласы, Керуен қиылысы, № 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7 үйлері;</w:t>
+              <w:t>Абай қаласы, Әлия Молдағұлова көшесі, № 16 үй; Абай қаласы, Керуен қиылысы, № 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Гагарин қиылысы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3887,70 +3662,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="17"/>
+          <w:bookmarkStart w:name="z44" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Әлімхан Ермеков көшесі, № 3, 5, 7, 9, 13, 13А, 15, 17, 19, 21, 23 үйлері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3960,181 +3735,153 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Ержанов көшесі, № 45, 47, 47А, 48А, 48Б, 48, 49, 49А, 50, 51, 51А, 25, 53, 53А, 54, 55, 55А үйлері;</w:t>
+              <w:t>Абай қаласы, Ержанов көшесі, № 45, 47, 47А, 48А, 48Б, 48, 49, 49А, 50, 51, 51А, 25, 53, 53А, 54, 55, 55А үйлері; Абай қаласы, 4 Cтроительный қиылысы, № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, 4 Cтроительный қиылысы, № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30 үйлері;</w:t>
+              <w:t>Абай қаласы, Толағай қиылысы, № 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Толағай қиылысы, № 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43 үйлері;</w:t>
+              <w:t>Абай қаласы, Кеншілер қиылысы, № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Кеншілер қиылысы, № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37 үйлері;</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Абай қаласы, Щерубай Батыр көшесі, № 1, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 10, 11, 12, 14, 15, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай қаласы, Сәкен Сейфуллин көшесі, № 26, 28, 30, 31, 31Б, 33, 35 үйлері;</w:t>
+Абай қаласы, Сәкен Сейфуллин көшесі, № 26, 28, 30, үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4188,66 +3935,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 361</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Қарағанды облысының дене шынықтыру және спорт басқармасы "Абай ауданының мамандандырылған балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+          <w:bookmarkStart w:name="z50" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысының дене шынықтыру және спорт басқармасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Абай ауданының мамандандырылған балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4260,126 +4027,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Әл-Фараби көшесі, 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="18"/>
-[...15 lines deleted...]
-Абай қаласы, Щерубай Батыр көшесі, № 40, 44 үйлері;</w:t>
+          <w:bookmarkStart w:name="z51" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Щерубай Батыр көшесі, № 40, 44 үйлері; Абай қаласы, Абай көшесі, № 25, 27, 29, 46, 48, 50, 52 үйлері; Абай қаласы, Әлімхан Ермеков көшесі, № 25, 27, 33, 35, 36, 36А, 37, 38 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Гагарин көшесі, № 4, 6, 6А, 8, 8А, 10, 12 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4521,226 +4232,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Абай көшесi, 23А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="19"/>
-[...15 lines deleted...]
-Абай қаласы, Сәкен Сейфуллин көшесі, № 23, 23А, 25, 27 үйлері;</w:t>
+          <w:bookmarkStart w:name="z52" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай қаласы, Сәкен Сейфуллин көшесі, № 23, 23А, 25, 27, 31, 31/1, 33, 35 үйлері; Абай қаласы, Әлімхан Ермеков көшесі, № 22, 22А, 24, 24А, 26, 28, 28А, 30, 32, 30А үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Әлімхан Ермеков көшесі, № 22, 22А, 24, 24А, 26, 28, 28А, 30, 32, 30А үйлері;</w:t>
+              <w:t>Абай қаласы, Мұхтар Әуэзов көшесі, № 26, 27, 28, 29, 31, 33, 32, 34 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Мұхтар Әуэзов көшесі, № 26, 27, 28, 29, 31, 33, 32, 34 үйлері;</w:t>
+              <w:t>Абай қаласы, Абай көшесі, № 19, 21, 23, 34, 36, 38, 40, 40А, 42, 44 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Абай көшесі, № 19, 21, 23, 34, 36, 38, 40, 40А, 42, 44 үйлері;</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Абай қаласы, Әл-Фараби көшесі, № 23, 23А, 25, 27, 29, 31, 33, 35, 36, 36А, 38, 40, 40А, 44 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-Абай қаласы, Қазақстан Республикасының Тәуелсіздігіне 10 жыл көшесі, № 37 үй;</w:t>
+Абай қаласы, Әлия Молдағұлова көшесі, № 2, 4, 6, 8, 10 үйлері; Абай қаласы, Қазақстан Республикасының Тәуелсіздігіне 10 жыл көшесі, № 37 үй;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4866,51 +4521,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Гете көшесi, 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="20"/>
+          <w:bookmarkStart w:name="z56" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Сәкен Сейфуллин көшесі, № 1, 1Б, 5Б, 11, 13, 13А, 13Б, 15, 17, 17А, 19 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5211,51 +4866,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы, Школьная көшесі, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="21"/>
+          <w:bookmarkStart w:name="z62" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай қаласы Теміржолшылар көшесі, № 4, 6, 8, 10, 14, 16, 18, 20, 22, 24, 26, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 72, 74, 76, 78, 80, 82, 84, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 160, 161, 161/1, 167, 169, 179, 180, 181, 183, 185, 187, 189 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5424,209 +5079,125 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Әл-Фараби көшесі, № 41, 43, 45, 47, 49, 50, 50/1, 51, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64 үйлері;</w:t>
+              <w:t>Абай қаласы, Әл-Фараби көшесі, № 41, 43, 45, 47, 49, 50, 50/1, 51, 52, 53, 54, 55, 56, 57, 58, 60, 62, 64 үйлері; Абай қаласы, Әлия Молдағұлова көшесі, № 1, 3, 5, 7, 9, 11, 13, 15, 15А, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, Әлия Молдағұлова көшесі, № 1, 3, 5, 7, 9, 11, 13, 15, 15А, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39 үйлері;</w:t>
+              <w:t>Абай қаласы, 1 Школьный қиылысы, № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 27, 29, 31, 33, 35, 37, 43, 45, 47, 51 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Абай қаласы, 1 Школьный қиылысы, № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 27, 29, 31, 33, 35, 37, 43, 45, 47, 51 үйлері;</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Абай қаласы, Әлімхан Ермеков көшесі, № 39, 41, 43, 44, 45, 46, 47, 48, 50, 52, 53, 54, 55, 56, 57, 58 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-Абай қаласы, Межквартальный қиылысы, № 3, 4, 5, 6, 7, 8, 9, 10,11, 12,13, 14, 15, 16, 17, 18, 20 үйлері;</w:t>
+Абай қаласы, Бейбітшілік қиылысы, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 12, 16, 18, 20 үйлері; Абай қаласы, 2 Школьный қиылысы, № 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22 үйлері; Абай қаласы, Межквартальный қиылысы, № 3, 4, 5, 6, 7, 8, 9, 10,11, 12,13, 14, 15, 16, 17, 18, 20 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6862,51 +6433,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Қазыбек би көшесі, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="22"/>
+          <w:bookmarkStart w:name="z72" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Сары-Арқа көшесі, № 25, 27, 29, 31, 33, 35, 39 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7179,264 +6750,124 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Қазыбек би көшесі, 12/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="23"/>
-[...15 lines deleted...]
-Топар кенті, Б.Мира көшесі, № 13 үй;</w:t>
+          <w:bookmarkStart w:name="z77" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Б.Мира көшесі, № 13 үй; Топар кенті, Жастар көшесі, № 3, 5, 7, 9, 11, 13, 2Б, 2В, 2Г үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Жастар көшесі, № 3, 5, 7, 9, 11, 13, 2Б, 2В, 2Г үйлері;</w:t>
+              <w:t>Топар кенті, Гиппократа көшесі, № 7А, 7 үйлері; Топар кенті, Атамекен көшесі, № 16, 18, 20, 22, 24, 26 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Гиппократа көшесі, № 7А, 7 үйлері;</w:t>
-[...139 lines deleted...]
-              <w:t>Топар кенті, Макажанова көшесі;</w:t>
+              <w:t>Топар кенті, Пономарева көшесі, № 15, 21 үйлері; Топар кенті, Қазыбек би көшесі, № 11, 28, 30 үйлері; Топар кенті, Жібек Жолы көшесі, № 8А үй; Топар кенті, Макажанова көшесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7748,126 +7179,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Сары- Арқа көшесі, 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="24"/>
-[...15 lines deleted...]
-Топар кенті, Б.Мира көшесі, № 3, 5 үйлері;</w:t>
+          <w:bookmarkStart w:name="z86" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топар кенті, Б.Мира көшесі, № 3, 5 үйлері; Топар кенті, Сары-Арқа көшесі, № 44, 48, 50, 54 үйлері; Топар кенті, Н.Әбдіров көшесі, № 3, 5, 6, 7, 8, 9, 11, 13 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Ақжол қиылысы, № 2, 4 үйлері;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8009,51 +7384,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Сәкен Сейфуллин көшесі, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="25"/>
+          <w:bookmarkStart w:name="z87" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Сары-Арқа көшесі, № 1, 1/2, 2, 3/1, 4, 5, 6, 7, 8, 9, 9/1, 10/1, 11, 11/1, 12, 13, 14, 15, 16, 17, 22, 24, 26 үйлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8138,79 +7513,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топар кенті, Сатпаева қиылысы, № 3, 4, 6 үйлері;</w:t>
-[...27 lines deleted...]
-              <w:t>Топар кенті: Сейфуллин көшесі;</w:t>
+              <w:t>Топар кенті, Сатпаева қиылысы, № 3, 4, 6 үйлері; Топар кенті: Сейфуллин көшесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8606,51 +7953,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Нүркен Әбдіров көшесі, 11Г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="26"/>
+          <w:bookmarkStart w:name="z101" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топар кенті, Н.Әбдіров көшесі № 2А, 2Б, 4, 10, 12, 17 үйлер;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9007,51 +8354,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Южный кенті, Таймас Батыр көшесі, 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="27"/>
+          <w:bookmarkStart w:name="z109" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Южный кенті; </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11190,51 +10537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шахтер демалыс үйі - Жартас шипажайы" жауапкершілігі шектеулі серіктестігінің ғимараты</w:t>
+Қарағанды облысы білім басқармасының Абай ауданы білім бөлімінің "Ақбұлақ" мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11533,55 +10880,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>