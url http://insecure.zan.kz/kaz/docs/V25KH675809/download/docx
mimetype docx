--- v0 (2025-11-09)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8709fe0" w14:textId="8709fe0">
+    <w:p w14:paraId="02f08b0" w14:textId="02f08b0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Шахтинск қаласының әкімдігінің 2025 жылғы 18 сәуірдегі № 17/01 қаулысы. Қарағанды облысының Әділет департаментінде 2025 жылғы 25 сәуірде № 6758-09 болып тіркелді</w:t>
+        <w:t>Қарағанды облысы Шахтинск қаласының әкімдігінің 2025 жылғы 18 сәуірдегі № 17/01 қаулысы. Қарағанды облысының Әділет департаментінде 2025 жылғы 25 сәуірде № 6758-09 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -531,745 +531,713 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шахтинск қаласы</w:t>
+              <w:t>Шахтинск қаласы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімдігінің</w:t>
-[...25 lines deleted...]
-              <w:t>сәуірдегі</w:t>
+              <w:t>2025 жылғы 18 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17/01</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Шахтинск қаласының әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы қағидалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы 2-тармағының </w:t>
+      1. Осы Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының (бұдан әрі - Заң) 10-3 бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және өзгеде нормативтік құқықтық актілерге сәйкес әзірленді және Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      1) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстар – кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстар сметасын есептеу әдістемесіне, сондай-ақ кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың ең аз мөлшерін есептеу әдістемесіне сәйкес жиналыс шешімімен белгіленген, пәтерлер, тұрғын емес үй-жайлар меншік иелерінің міндетті жарналары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көппәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      5) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      6) реконструкциялау – әдетте өзгеретін объектіні жаңарту мен жаңғырту қажеттігіне байланысты жалпы жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе ғимаратты өзгерту.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Шахтинск қаласының тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларға, шатырларын реконструкциялауға, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Шахтинск қаласының жер қатынастары, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі қаланың бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Шахтинск қаласы әкімінің аппараты" мемлекеттік мекемесі мынадай жұмыстарды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көп пәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін әкімдіктің ресми интернет-ресурсында бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көп пәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялауына, жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс теріс шешім қабылдаған жағдайда көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын реконструкциялау, жөндеу бойынша бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс оң шешім қабылдаған кезде бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу типін (реконструкциялау, ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көп пәтерлі тұрғын үй сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларды, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып Бөлім жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Шахтинск қаласына бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...342 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>