--- v0 (2025-11-10)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d696a3d" w14:textId="d696a3d">
+    <w:p w14:paraId="45b8944" w14:textId="45b8944">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,113 +93,165 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жетісу облысы Ескелді ауданы әкімдігінің 2025 жылғы 26 наурыздағы № 88 қаулысы. Жетісу облысы Әділет департаментінде 2025 жылы 27 наурызда № 285-19 болып тіркелді</w:t>
+        <w:t>Жетісу облысы Ескелді ауданы әкімдігінің 2025 жылғы 26 наурыздағы № 88 қаулысы. Жетісу облысы Әділет департаментінде 2025 жылы 27 наурызда № 285-19 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
+        <w:t xml:space="preserve">
+      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 31-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t> сәйкес Ескелді ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve"> сәйкес Ескелді ауданының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда Жетісу облысы Ескелді ауданы әкімдігінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -357,51 +409,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Е. Ахметов</w:t>
+              <w:t>Е.Ахметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -451,665 +503,675 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 26 наурыздағы № 88</w:t>
+              <w:t>2025 жылғы 26 наурыздағы</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>№ 88</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаулыға қосымша</w:t>
+              <w:t xml:space="preserve"> Қаулыға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда Жетісу облысы Ескелді ауданы әкімдігінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
+      1. Осы Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реконструкциялау – әдетте, өзгеретін объектіні жаңарту және жаңғырту қажеттілігіне байланысты жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе тұтастай ғимаратты өзгерту.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+        <w:t xml:space="preserve"> 2 - тарау. Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Ескелді ауданының тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) Ескелді ауданының елді мекендеріне бірыңғай сәулеттік келбет беру үшін көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесі айқындалғаннан кейін "Ескелді ауданының құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Ескелді ауданының елді мекендеріне бірыңғай сәулеттік көрінісін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Ескелді ауданының әкімдігі Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2020 жылғы 30 наурыздағы № 163 "Кондоминиум объектісін басқару жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ пәтерлердің, тұрғын емес үй-жайлардың, көппәтерлі тұрғын үйлердің меншік иелері жиналыстары хаттамаларының үлгілік нысандарын және кондоминиум объектісін басқару жөніндегі айлық және жылдық есептердің нысандарын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20283 болып тіркелген) сәйкес мынадай іс шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін әкімдіктің ресми интернет-ресурсында ауданның бірыңғай сәулеттік келбеті жобасымен таныстыру;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жиналыс пәтер иелерінің, тұрғын емес үй-жайлардың жалпы санының көпшілігінен астамы келіскен кезде шешім қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу үлгісін (реконструкциялау, ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды бөлім мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бөлім бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларды, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...144 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1435,31 +1497,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>