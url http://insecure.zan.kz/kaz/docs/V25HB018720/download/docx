--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d2d09e" w14:textId="2d2d09e">
+    <w:p w14:paraId="d4165d2" w14:textId="d4165d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,284 +85,362 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәтбаев қалалық мәслихатының 2024 жылғы 28 ақпандағы № 107 "Сәтбаев қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұлытау облысы Сәтбаев қалалық мәслихатының 2025 жылғы 18 сәуірдегі № 194 шешімі. Ұлытау облысының Әділет департаментінде 2025 жылғы 21 сәуірде № 187-20 болып тіркелді. Күші жойылды - Ұлытау облысы Сәтбаев қалалық мәслихатының 2026 жылғы 17 қыркүйектегі № 307 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ұлытау облысы Сәтбаев қалалық мәслихатының 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәтбаев қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сәтбаев қалалық мәслихатының "Сәтбаев қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" 2024 жылғы 28 ақпандағы № 107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 106-20 болып тіркелген) келесі өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешім қосымшасының 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – 5 000 000 (бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Қазақстан Республикасының "Ардагерлер туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -375,111 +455,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына – 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 100 000 (жүз мың) теңге.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешiм оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -615,63 +695,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -993,35 +1095,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>