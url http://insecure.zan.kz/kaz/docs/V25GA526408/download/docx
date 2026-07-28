--- v0 (2025-11-08)
+++ v1 (2026-07-28)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d4fdd5" w14:textId="6d4fdd5">
+    <w:p w14:paraId="1704a15" w14:textId="1704a15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,5886 +85,5946 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сайлау учаскелерін құру туралы" Тараз қаласы әкімінің 2024 жылғы 7 тамыздағы № 8 шешіміне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Тараз қаласы әкімінің 2025 жылғы 11 наурыздағы № 14 шешімі. Жамбыл облысының Әділет департаментінде 2025 жылғы 17 наурызда № 5264-08 болып тіркелді. Күші жойылды - Жамбыл облысы Тараз қаласы әкімінің 2026 жылғы 27 сәуірдегі № 3 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Тараз қаласы әкімінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сайлау учаскелерін құру туралы" Тараз қаласы әкімінің 2024 жылғы 7 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешіміне (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде № 5222-08 болып тіркелген) келесі өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталған шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 2, 5, 48, 53, 490, 496, 505, 510, 517 сайлау учаскелері жаңа редакцияда мазмұндалсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "№ 2 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, Өтеген батыр көшесі 47, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 6 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Тараз қаласы: Андрей Сорокин көшесінің 9-105 (тақ сан жағы), 2, 4-106 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андрей Сорокин 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андрей Сорокин 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андрей Сорокин 3-тұйық көшесінің 1-59Б (тақ сан жағы), 4-62 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андрей Сорокин 4-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Спандияр Көбеев көшесінің 1А-47 (тақ сан жағы), 18-86 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талас көшесінің 1-105 (тақ сан жағы), 2-42 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талас 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талас 2-тұйық көшесінің 9-21 (тақ сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлішер Науаи көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақ жол көшесінің 1-47 (тақ сан жағы), 2-72 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақ жол тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цветочный көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цветочный тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дина Нұрпейісова көшесінің 1-35 (тақ сан жағы), 4-20 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шмидт көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрманғазы Сағырбайұлы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрманғазы Сағырбайұлы 1-тұйық көшесінің 1-7 (тақ сан жағы), 2-8 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрманғазы Сағырбайұлы 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Александр Фадеев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтеген батыр көшесінің 25-71 (тақ сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтеген батыр 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтеген батыр 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ыбырай Алтынсарин көшесінің 43-75 (тақ сан жағы), 44-58 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гончаров көшесінің 11-25 (тақ сан жағы), 10-20 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарас Шевченко көшесінің үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 5 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, Жауғаш батыр көшесі 71, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің М.Мақатаев атындағы № 14 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Тараз қаласы: Андрей Сорокин 3-тұйық көшесінің 61-107А (тақ сан жағы), 64-110 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Спандияр Көбеев көшесінің 49-101А (тақ сан жағы), 88-176 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Спандияр Көбеев тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талас көшесінің 107-173А (тақ сан жағы), 44-150 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақ жол көшесінің 49-115 (тақ сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурызбай батыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шу көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меркі көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бурный көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аса көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аса 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аса 3-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аса 4-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аса 5-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дина Нұрпейісова көшесінің 135-139 (тақ сан жағы), 114-118 (жұп сан жағы) үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 48 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, Көшек батыр көшесі 136, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 9 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Тараз қаласы: Александр Пушкин көшесінің 129-229А (тақ сан жағы), 230-244 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тимофей Яковлев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шерхан Мұртаза көшесінің 101-163А (тақ сан жағы), 110-166 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбітшілік 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбітшілік 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқаш Қойшыбеков көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернышов көшесінің 1-107 (тақ сан жағы), 2-98 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесінің 104-248 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шота Руставели тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әл-Фараби тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ермек Серкебаев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Романбек Әбілқайыров көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәңгілік Ел көшесінің 35А-57А (тақ сан жағы), 72, 72А үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосы батыр көшесінің 49Б-61 (тақ сан жағы), 68-78 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлесу еңбек көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүсіп Баласағұн көшесінің 41-71 (тақ сан жағы), 60-102 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүсіп Баласағұн 3-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл даңғылының 70-102 (жұп сан жағы) үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 53 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, Мәңгілік Ел 1- тұйық көшесі 26, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің Ы.Сүлейменов атындағы № 37 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Тараз қаласы: Көшек батыр көшесінің 97-255 (тақ сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырым Датұлы көшесінің 61-103 (тақ сан жағы), 54-110 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырым Датұлы 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоқберген Сабатаұлы көшесінің 63-109 (тақ сан жағы), 90А-142 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Богуна тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажымұқан көшесінің 63-113 (тақ сан жағы), 56А-112 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажымұқан 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажымұқан 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажымұқан 3-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақыпбай Қасымбеков көшесінің 33-71 (тақ сан жағы), 28Б, 30-66 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Антон Макаренко тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ыбырайым Сүлейменов көшесінің 38-96А (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәңгілік Ел көшесінің 33-35 (тақ сан жағы), 2-70 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәңгілік Ел 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәңгілік Ел 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәңгілік Ел 3-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаттық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлбике ақын көшесінің 1-39 (тақ сан жағы), 2-56 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлбике ақын 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлбике ақын 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүсіп Баласағұн көшесінің 73-99А (тақ сан жағы), 104-140 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүсіп Баласағұн 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүсіп Баласағұн 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл даңғылының 104-156 (жұп сан жағы) үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 490 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тараз қаласы, Береке тұрғын үй алабы, Шалқар көшесі 77, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 59 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекарасы: Тараз қаласы: Коммунальник тұрғын үй алабы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үркер көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жартас көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақберен көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақгүл көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адырна көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емен көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раушангүл көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саржайлау көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белес көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұлдыз көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таукент көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шабдалы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қыран көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгілі көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сабыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрнек көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іргелі көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тупиковый көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Береке тұрғын үй алабы: Дария көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлестік көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақниет көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ырыс көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұғыла көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шалқар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерей көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақсылық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бастау көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алма тұрғын үй алабы: Вишневая көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Яблочная көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абрикосовая көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Малиновая көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алчовая көшесінің үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 496 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, Құмшағал шағын ауданы, Ордабасы көшесі 1Г, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 19 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Тараз қаласы: Құмшағал шағын ауданы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ордабасы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ордабасы тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бурабай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшқоңыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқоңыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лето тұрғын үй алабы: Оңтүстік көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Думан көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барақ батыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медик көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұра көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнеге көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырнай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күреңбел көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бесіктас көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шалқыма көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шілікті көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талшын көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айдын көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аққанат көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарағай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмбел көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аққайың көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұзбел көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көккөл көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күншуақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнасай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжайлау көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қонаев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арғымақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арғымақ 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арғымақ 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автотрест көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеті қазына көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гауһартас көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмшағал көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сүмбіле көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Монтажный көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлік көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Просвещенец тұрғын үй алабы: Северный көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақотау көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Весна тұрғын үй алабы: Ақжұпар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұмар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балдырған көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талап көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұрлы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жемісті көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дархан көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алшалы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кербұлақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шерстянник тұрғын үй алабы: Мұздыбұлақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауылпаз көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мойылды көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарқырама көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казмонтажавтоматика тұрғын үй алабы: Көкорай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талқурай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өріс көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шертер көшесінің үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 505 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тараз қаласы, "Ұлы Дала" шағын ауданы 22А, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 64 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекарасы: Тараз қаласы: "Ұлы Дала" шағын ауданының 1-22 үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 510 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тараз қаласы, "Ұлы Дала" шағын ауданы 22А, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 64 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекарасы: Тараз қаласы: "Ұлы Дала" шағын ауданының 23-35/3, 37-41 үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 517 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тараз қаласы, "Ұлы Дала" шағын ауданы 141, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 67 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекарасы: Тараз қаласы: "Ұлы Дала" шағын ауданының 42-52, 54, 56-75, 78-80, 81, 82-96 үйлері.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аталған шешімнің қосымшасы № 520, № 521, № 522 сайлау учаскелерімен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "№ 520 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тараз қаласы, "Ұлы Дала" шағын ауданы 141, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 67 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекарасы: Тараз қаласы: "Ұлы Дала" шағын ауданының 97-110, 113-115, 116, 118, 120, 122-127, 130-140, 142-146 үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Естай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шернияз Жарылғасұлы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұрат Мөңкеұлы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құман Тастанбеков көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қыз Жібек көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құдайберген Сұлтанбаев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әшірбек Сығай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Батырхан Шүкенов көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кейкі батыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәмила Шашкина көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бикен Римова көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүсіпбек Елебеков көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұлтанахмет Қожықов көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хадиша Бөкеева көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақтыгерей Құлманов көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ахмет Бірімжанов көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаймерден Қосшығұлұлы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақып Ақбаев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмағали Тлеулин көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлімхан Ермеков көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телжан Шонанұлы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z236" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесінің 257-335 (тақ сан жағы), 252-338 (жұп сан жағы) үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z237" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернышов көшесінің 109-151 (тақ сан жағы), 100-142 (жұп сан жағы) үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z238" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 521 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z239" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, "Барысхан" алабы, Ботамойнақ көшесі 27, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 62 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z240" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Тараз қаласы: "Барысхан" алабы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z241" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызыл қайнар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z242" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызыл қайнар 1-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z243" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызыл қайнар 2-тұйық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z244" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұстафа Шоқай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z246" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алыптегін көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z247" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түймекент көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z248" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетітөбе көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z249" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сүйінбай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z250" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарбас ақын көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Сартбаев көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z252" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақбұлым көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z253" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ботамойнақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z254" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н.Құрманбетов көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z255" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауғаш батыр көшесінің 73-111 (тақ сан жағы) үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z256" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 522 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z257" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орталығы: Тараз қаласы, Құмшағал шағын ауданы, Казарма 3498 км көшесі 20, "Жамбыл облысы әкімдігінің білім басқармасы Тараз қаласының білім бөлімінің № 65 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z258" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекарасы: Тараз қаласы: Бақшашы тұрғын үй алабы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z259" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z260" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нияз би көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z261" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жанқожа батыр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z262" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водник 1 тұрғын үй алабы: Таңқурай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z263" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көгершін көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z264" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z264" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтыбақан көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z265" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бозторғай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z266" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z266" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құлпынай көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z267" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Радуга тұрғын үй алабы: Миялы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z268" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жидек көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z269" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдияр көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z270" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалаулы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z271" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водник 2 тұрғын үй алабы: Балауса көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z272" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсу көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z273" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасбұлақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z274" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыс көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z275" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z275" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Железнодорожник тұрғын үй алабы: Көрнекті көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z276" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балбырауын көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z277" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауқазын көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z278" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Авторемонтник тұрғын үй алабы: Сапар көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z279" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәйшешек көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z280" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арасан көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z281" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аршалы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z282" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z282" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казарма тұрғын үй алабы: Әулиетау көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z283" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Химик тұрғын үй алабы: Шаған көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z284" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самалдық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z285" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таң самалы көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z286" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызылағаш көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z287" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақбаян көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z288" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орбұлақ көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z289" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z289" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шиелі көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z290" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самұрық көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z291" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лашын көшесінің үйлері,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z292" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 Мичурин тұйық көшесінің үйлері.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z293" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Тараз қаласы әкімі аппаратының басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z294" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z294" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6057,137 +6119,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Орынбеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z297" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тараз қалалық аумақтық </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z298" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6225,63 +6236,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6603,35 +6636,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>