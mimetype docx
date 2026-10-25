--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c9bdd6" w14:textId="2c9bdd6">
+    <w:p w14:paraId="61e9c2c" w14:textId="61e9c2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -822,533 +822,591 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+        <w:t xml:space="preserve"> Жарма ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида жаңа редакцияда - Абай облысы Жарма аудандық мәслихатының 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37/658-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (қабылданған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) , "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ардагерлер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасының Заңына, сондай-ақ "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар: </w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтарға арналған үкімет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>арнайы комиссия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Жарма ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Абай облысы Жарма ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мереке күндері</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>учаскелік комиссия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін Жарма ауданы ауылдық, кенттік округтері және Шар қаласы әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+        <w:t xml:space="preserve"> – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін Жарма ауданы кент, ауылдық округтер және Шар қаласы әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалар Жарма ауданының аумағында тіркелген тұлғаларға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1400,2155 +1458,1951 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2)-тармақшасында, 11-бабының </w:t>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2)-тармақшасында, 12-бабының </w:t>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2)-тармақшасында, </w:t>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2)-тармақшасында, </w:t>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, жартыжылдықта 1 рет) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек көрсетудің, алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Атаулы күндер мен мереке күндерге әлеуметтік көмек азаматтардың келесі санаттарына ақшалай төлемдер түрінде жан басына шаққандағы орташа кірісін есепке алмағанда, бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні - 15 ақпан (негіздердің бірі бойынша):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 20 (жиырма) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні (негіздердің бірі бойынша):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын төрт және одан көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 Мамыр - Жеңіс күні (негіздердің бірі бойынша):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілерге – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшысы және қатардағы құрамының адамдарына – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектікгі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектікгі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға –50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 50 (елу бір) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазан айының екінші жексенбісі – Мүгедектердің құқықтарын қорғау күні (негіздердің бірі бойынша):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата-анасының біреуіне немесе өзге де заңды өкілдеріне) және бірінші, екінші топтағы мүгедектігі бар адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Тәуелсіздік күні - 16 желтоқсан (негіздердің бірі бойынша):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағынан тысқары жерлерде кеңес соттары мен басқа да органдар қуғын-сүргiнге ұшыратқан тұлғаларға – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезiнде (жай адамдар мен әскери қызметшiлердi) тұрақты армия әскери трибуналдарымен сотталған тұлғалар - 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      Қазақстаннан тысқары жерлерде әскери қызмет атқару үшiн шақырылғаннан кейiн қуғын-сүргiнде болған тұлғалар – 7 (жеті) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тысқары жерлерде әскери қызмет атқару үшiн шақырылғаннан кейiн қуғын-сүргiнде болған тұлғалар – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      қуғын-сүргіндерді орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, СКР Одағының Айрықша бас саяси Басқарма алқасының, КСР Одағының Ішкі істер халық комиссариаты - Мемлекет Қауіпсіздігі министрлігі- ішкі істер министрлігі жанындағы айрықша кеңестің, КСР Одағының Прокуратурасы мен КСР Одағының ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа органдар шешімдері бойынша болған тұлғаларға – 7 (жеті) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуғын-сүргіндерді орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, СКР Одағының Айрықша бас саяси Басқарма алқасының, КСР Одағының Ішкі істер халық комиссариаты - Мемлекет Қауіпсіздігі министрлігі- ішкі істер министрлігі жанындағы айрықша кеңестің, КСР Одағының Прокуратурасы мен КСР Одағының ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа органдар шешімдері бойынша болған тұлғаларға – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      КСР Одағы мемлекеттiк өкiметтiң жоғары органдарының құжаттары негiзiнде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуда болған тұлғаларға – 7 (жеті) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттiк өкiметтiң жоғары органдарының құжаттары негiзiнде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуда болған тұлғаларға – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ата-аналармен немесе олардың орнындағы адамдармен бiрге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргiн құрбандарының балалары, сондай-ақ қуғын-сүргiн кезiнде он сегiз жасқа толмаған және оның қолданылуы нәтижесiнде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргiн құрбандарының балаларына – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргінде болған тұлғаларға – 55 (елу бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіздер болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
-[...15 lines deleted...]
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...15 lines deleted...]
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына бір рет) көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан зардап шеккен азаматқа (отбасына), жан басына шаққандағы орташа кірісі есепке алмағанда, жылына бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      8. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына бір рет және (немесе) мерзімді (ай сайын, жартыжылдықта 1 рет) көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан зардап шеккен азаматқа (отбасына), жан басына шаққандағы орташа кірісі есепке алмағанда, жылына бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      1) дүлей апатынан салдарынан зиян алған азаматқа (отбасына), жан басына шаққандағы орташа кірісі есепке алмағанда, бір рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқаты бар адамдарға, өтініш берген тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа кірісі ең төменгі күнкөріс деңгейінің бір еселенген шегінен аспайтын, жылына бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...15 lines deleted...]
-      2) өрт салдарынан зиян алған азаматқа (отбасына), жан басына шаққандағы орташа кірісі есепке алмағанда, бір рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш берген тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа кірісі ең төменгі күнкөріс деңгейінің бір еселенген шегінен аспайтын адамдарға (отбасыларға), жылына бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...15 lines deleted...]
-      3) әлеуметтік маңызы бар ауруға шалдыққандарға, жан басына шаққандағы орташа кірісі есепке алмағанда, бір рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) амбулаториялық емдеу кезеңінде туберкулезбен ауыратын адамдарға денсаулық сақтау ұйымдарының тізімдері бойынша жан басына шаққандағы орташа кірісі есепке алмағанда, ай сайын 7 айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...15 lines deleted...]
-      4) өтініш берген тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа кірісі ең төменгі күнкөріс деңгейінің 2 еселенген шегінен аспайтын адамдарға (отбасыларға) біржолғы көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға (мүгедектігі бар адамға күтім жасайтын адамдарға) және мүгедектігі бар баланы тәрбиелеп отырған адамдарға (отбасыларға), жан басына шаққандағы орташа кірісін есепке алмағанда, жылына бір рет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...15 lines deleted...]
-      5) амбулаториялық емдеу кезеңінде туберкулезбен ауыратын адамдарға жан басына шаққандағы орташа кірісі есепке алмағанда ай сайын 7 айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адамның иммун тапшылығы вирусын жұқтырған диспансерлік есепте тұрған он сегіз жасқа дейінгі балаларға (ата-анасының біріне немесе балалардың өзге де заңды өкілдеріне) жан басына шаққандағы орташа кірісі ескерілмей және материалдық-тұрмыстық жағдайын зерттеп-қараусыз тиісті қаржы жылына арналған республикалық бюджет туралы заңында белгіленген ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде ай сайын тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
-[...15 lines deleted...]
-      6) мүгедектігі бар адамдарға (мүгедектігі бар адамға күтім жасайтын адамдарға) және мүгедектігі бар баланы тәрбиелеп отырған адамдарға (отбасыларға), жан басына шаққандағы орташа кірісін есепке алмағанда, бір рет;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
-[...131 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Әлеуметтік көмектің шекті мөлшері 100 айлық есептік көрсеткішті құрайды. "Ардагерлер туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мәртебесі белгіленген Ұлы Отан соғысының ардагерлеріне әлеуметтік көмектің шекті мөлшері 5 000 000 (бес миллион) теңгені құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсету үшін адамның (отбасының) жан басына шаққандағы орташа табысы "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бекітілген мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын "Абай облысы Жарма ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
-[...15 lines deleted...]
-      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек алушылардың санаттарын "Абай облысы Жарма ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі айқындайды.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауылдық округ, қала әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкіметтің" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
-[...239 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
-[...15 lines deleted...]
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат. </w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 7-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауылдық округ, қала әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өрт салдарынан өмірлік қиын жағдайға тап болған адамдар (отбасылар) оқиға басталған күннен бастап 3 (үш) ай ішінде өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзаланың салдарынан өмірлік қиын жағдайға тап болған адамдар (отбасылар) оқиға басталған күннен бастап 6 (алты) ай ішінде өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3560,1328 +3414,1255 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық, кенттік округ, қаланың әкіміне жібереді. </w:t>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауылдық округ, қала әкіміне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кент, ауылдық округ, қала әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауылдық округ, қала әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
-[...15 lines deleted...]
-      Ауылдық, кенттік округ, қаланың әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді. </w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
-[...15 lines deleted...]
-      13. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады. </w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 13 және 14-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауылдық округ, қала әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
-[...15 lines deleted...]
-      14. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
-[...15 lines deleted...]
-      15. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық, кенттік округ, қаланың әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
-[...15 lines deleted...]
-      16. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді. </w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
-[...15 lines deleted...]
-      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды. </w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z140" w:id="130"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық, кенттік округ,қаланың әкімінен құжаттарды қабылданған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде 3 (үш) жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді. </w:t>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бас тартылған жағдайда – Үлгілік қағидаларға </w:t>
+        <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
-[...15 lines deleted...]
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
-[...15 lines deleted...]
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап 1 (бір) жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның цифрлық жүйесінен төлемдерді тағайындау, жүзеге асыру, осы негіз бойынша әлеуметтік көмек тағайындауға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
-[...15 lines deleted...]
-      19. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру ауданның бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның АЖ әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
-[...15 lines deleted...]
-      20. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру аудан бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Жарма ауданынан тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2 және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды "Абай облысы Жарма ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақылар мен жәрдемақылар алушылар (белсенді) болып табылатын азаматтардың деректерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады. </w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve"> 1) және 2) тармақшасында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      Зейнетақылар мен әлеуметтік көмек көрсету жәрдемақыларын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z171" w:id="161"/>
-[...15 lines deleted...]
-      Осы тармақтың 1) -3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек төлемін Мемлекеттік корпорация арқылы жүзеге асыру процесіне, әлеуметтік көмек көрсету жөніндегі уәкілетті орган уәкілетті мемлекеттік органның цифрлық жүйелері арқылы әлеуметтік көмек көрсету туралы өзі шешім қабылдаған кезде бастамашылық етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z172" w:id="162"/>
-[...15 lines deleted...]
-      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
-[...15 lines deleted...]
-      23. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
-[...15 lines deleted...]
-      24. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды "Абай облысы Жарма ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді. </w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
-[...15 lines deleted...]
-      25. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
-[...15 lines deleted...]
-      26. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның АЖ арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
-[...15 lines deleted...]
-      27. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
-[...15 lines deleted...]
-      біржолғы төлемдер бойынша – күн сайын;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде цифрлық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
-[...15 lines deleted...]
-      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
-[...15 lines deleted...]
-      28. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>