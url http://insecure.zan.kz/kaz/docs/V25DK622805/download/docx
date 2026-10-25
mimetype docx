--- v1 (2026-03-04)
+++ v2 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b808bc9" w14:textId="b808bc9">
+    <w:p w14:paraId="5512920" w14:textId="5512920">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қарасай ауданында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Алматы облысы Қарасай ауданы әкімінің 2025 жылғы 20 наурыздағы № 1 шешімі. Алматы облысы Әділет департаментінде 2025 жылы 1 сәуірде № 6228-05 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы облысы Қарасай ауданы әкімінің 2025 жылғы 20 наурыздағы № 1 шешімі. Алматы облысы Әділет департаментінде 2025 жылы 1 сәуірде № 6228-05 болып тіркелді. Күші жойылды - Алматы облысы Қарасай ауданы әкімінің 2026 жылғы 21 тамыздағы № 282 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Алматы облысы Қарасай ауданы әкімінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,51 +234,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Қарасай ауданының әкімі ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарасай ауданында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелері осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -645,37170 +723,33623 @@
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарасай ауданы бойынша сайлау учаскелерінің шекаралары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-қосымға өзгерістер мен толықтырулар енгізілді - Алматы облысы Қарасай ауданы әкімінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 419 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Н. Әлімқұлов көшесі 86, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "А.С. Пушкин атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын адам көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтоғай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұрлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самалжел көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бурабай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасқанат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын дән көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыжұлдыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбітшілік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тайбурыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсауыт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтыбақан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғанибет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңдала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұлақты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтоған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алаш көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын сақа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көлді көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұғыла көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ар-намыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 169, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтаң көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбарыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтеген батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақбозат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Асқартау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасқыран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Киікті көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсарай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшоқы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бурабай бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 420 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Т. Бокин көшесі 68, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Сандуғаш бөбекжай-балабақшасы" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Аймауытов көшесі 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өркен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш. Қалдаяқов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Канкуров көшесі 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кебеже көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Әтекеев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Әлімқұлов көшесі 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102,104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Гоголь көшесі 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Бокин көшесі 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарқаралы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салауат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйгүлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іле көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбаға көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тамшылы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телқоңыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таукент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұмар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Омбы бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 421 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Н.Гоголь көшесі 66, "Алматы облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Қарасай ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылайхан көшесі 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Әлімқұлов көшесі 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Әуезов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Гоголь көшесі 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Бокин көшесі 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйтей батыр көшесі 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесі 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасай батыр көшесі 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 422 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Н. Гоголь көшесі 44, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Абай атындағы орта мектеп-гимназия" коммуналдық мемлекеттік мекемесінің ғимараты (негізгі корпус).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төле би көшесі 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасай батыр көшесі 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Бокин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Гоголь көшесі 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Ұябаев көшесі 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Аймауытов көшесі 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 423 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Н. Гоголь көшесі 44, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Абай атындағы орта мектеп-гимназия" коммуналдық мемлекеттік мекемесінің ғимараты (бастауыш сынып корпусы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасай батыр көшесі 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Қалтаев көшесі 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р. Байжарасов көшесі 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Қаражанов көшесі 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш. Уәлиханов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылайхан көшесі 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесі43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р. Мақашев көшесі 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Әлімқұлов көшесі 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйтей батыр көшесі 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасталап бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 424 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Абылайхан көшесі 211, "Қарасай ауданының мәдениет, тілдерді дамыту және спорт бөлімі" мемлекеттік мекемесінің "Қарасай аудандық кітапханасы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылайхан көшесі 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасай батыр көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байғазиев көшесі 39, 41, 43, 45, 47, 49, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Өмірәлі көшесі 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төле би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 425 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Қарасай батыр көшесі 10, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Брусничка" балабақшасы" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағынтай батыр көшесі 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Бәрібаев көшесі 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Гоголь көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Жұмабаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Қисықов көшесі 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасай батыр көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байғазиев көшесі 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 426 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, А. Байғазиев көшесі 91, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "А. Байжанов атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Аймауытов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байғазиев көшесі 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Қалтаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Бәрібаев көшесі 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р. Байжарасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Тәуелсіздігіне 10 жыл көшесі 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазыбек би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О. Итақов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Найзатас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкжелек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болатбек көшесі 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аршалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Ұябаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жағажай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көктөбе ауылы; баубақша қоғамдарының өндірістік кооперативтері: Агат, Гербер, Долансай, Банк, Серебристый поток, Самал, Қайнар, Еңбек-31, Еңбек, Таугүл, Оазис, ЗелҰный мыс, Звезда, Рассвет, Восход-2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 427 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Ә. Өмірәлі көшесі 84, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "В. Г. Белинский атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесі 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Жұмабаев көшесі 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағынтай батыр көшесі 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Өмірәлі 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабанбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Канкуров көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын орда бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       баубақша қоғамдарының өндірістік кооперативтері: Строитель, Қайрат, Рябинушка, Отдых, Энергетик, Ягодка, Лира, Юбилейный, Луч, Сәуле, Мұғалім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 428 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Ж.Бәрібаев көшесі 48, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "С. Керімбеков атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Бейсебаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Қисықов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байғазиев көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 372, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Өмірәлі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағынтай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Саламатов көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z174" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 429 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z175" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Ж. Бәрібаев көшесі 48, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "С. Керімбеков атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (жоғарғы сыныптарына арналған жаңа корпусы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z177" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылайхан көшесі 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z178" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Тәуелсіздігіне 10 жыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z179" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Бәрібаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Көбелеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z181" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айқайтас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z182" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұқар жырау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z183" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Тұяқбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z184" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Бұлғақбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z185" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақмоншақ бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z186" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 430 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z187" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, М. Бейсебаев көшесі 147, "Алматыгазсервис-ХОЛДИНГ" акционерлік қоғамының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z188" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z189" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылайхан көшесі 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z190" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Саламатов көшесі 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Бейсебаев көшесі 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z192" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Әлімқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z193" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байтұрсынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z194" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ю. Гагарин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z195" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алшалы бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z196" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доланалы бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z197" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 431 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z198" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Р. Мақашев көшесі 121в, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ерке-Нұр" бөбекжай-балабақшасы" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аяз би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z201" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z202" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәйдібек баба көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z203" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжайық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z204" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z205" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкдала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z206" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайнар бұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z207" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қойтас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z208" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саржайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z209" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтілек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z210" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атамекен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z211" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұғалжар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z212" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құлынды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z213" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көктал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z214" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерей көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z215" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бастау көшесі 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z216" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р. Мақашев көшесі2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z217" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Тұяқбаев көшесі 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z218" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шалқар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z219" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйтей батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z220" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атамұра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z221" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баянтау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z222" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақкент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z223" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақотау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аманат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мамыртай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z226" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өмір көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z227" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырдария көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z228" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таңбалытас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z229" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тамшыбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z230" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балбырауын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z231" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсу-Жабағылы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z232" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжелкен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z233" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Армандастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z234" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкшоқы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z235" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайрам көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z236" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алакөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z237" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұланты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z238" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z239" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даналық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z240" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күншуақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z241" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рух көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z242" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рамазан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z243" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z244" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z245" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкбастау бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бозқараған бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Жанғозин көшесіндегі көпқабатты үйлер: 41, 41а, 43, 43а, 47, 47а, 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z248" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 432 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z249" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Абылайхан көшесі 40, "Қарасай ауданының мәдениет, тілдерді дамыту және спорт бөлімі" мемлекеттік мекемесінің Қарасай ауданы әкімдігінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты (фойе, сол қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z250" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z251" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балқаш көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z252" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақши көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z253" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суық бұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z254" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаратал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z255" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қасқасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z256" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z257" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлкенсаз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z258" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бесқарағай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z259" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көктерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z260" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бозой көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z261" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұлпарсаз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z262" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мамыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z263" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z264" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарағайлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z265" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аққайың көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z266" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мойынқұм көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z267" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақастек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z268" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 433 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z269" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Д. Бөгенбай көшесі 1А, "Алматы облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Қарасай ауданының № 1 Балалар жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z270" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z271" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абылайхан көшесі 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z272" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д. Бөгенбай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z273" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Тілендиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z274" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z275" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айдарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z276" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алпамыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z277" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Асқаров көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z278" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғ. Мұратбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z279" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тастақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z280" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек батыр көшесі1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z281" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқоныс бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z282" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаркент бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z283" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 434 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z284" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, "Алтын Ауыл" ықшам ауданы 25, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Алтын Ауыл орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z285" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z286" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалқаман көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z287" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іргелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтынқұм көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Темірқазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z290" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеті өзен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z291" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тараз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z292" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәмен батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z293" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Майса көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z294" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есіл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z295" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызылсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z296" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өміртай Өмірбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z297" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жатақханалар: 1, 1а, 1б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z298" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 435 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z299" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, "Алтын Ауыл" ықшам ауданы, 25, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Алтын Ауыл орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (бастауыш сынып қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z300" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы, "Алтын Ауыл" ықшам ауданындағы көпқабатты үйлер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z301" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коттедж үйлер: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z302" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 436 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z303" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Ә. Қастеев көшесі 49, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Н. Әлімқұлов атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (спорт залы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z304" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z305" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тастақ көшесі 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z306" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әл-Фараби көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z307" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Махамбет-Исатай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z308" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Қастеев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z309" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шапағат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z310" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Сейфуллин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z311" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Марғұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z312" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z313" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жібек жолы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z314" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек батыр көшесі 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z315" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтынкөл бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z316" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ордалы бұрылысы 1, 2, 3, 4, 5, 6, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z317" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақдаулет бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z318" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 437 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z319" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Райымбек батыр көшесі 26, "RIZA-2017" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z320" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z321" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңа жол көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z322" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Рысқұлбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z323" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұңқар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z324" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Долан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z325" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z326" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек батыр көшесі 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z327" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәусар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшағала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z329" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z330" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айнабұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z331" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талапкер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z332" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хантәңірі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z333" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z334" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арна көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z335" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақмаржан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z336" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкорай бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z337" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек батыр бұрылысы 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z338" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 438 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z339" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, А. Байғазиев көшесі 158, "Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "Қаскелең мәдениет колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты (№1 кабинет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z340" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z341" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесі 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z342" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р. Байжарасов көшесі 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z343" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байғазиев көшесі 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z344" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Қаражанов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z345" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Сәтпаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z346" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйтеке би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z347" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауынгер-интернационалисттер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z348" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Қалтаев көшесі 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z349" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сүйінбай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z350" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшқоңыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көктөбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z352" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отырар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z354" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ордабасы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алаш Орда көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z357" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баласағұн көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтынқорған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z359" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әулиеағаш көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z360" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байбақты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z361" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дешті-Қыпшақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z362" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақбиік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z363" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмбақтас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z364" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Керімағаш көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z365" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Киелі бұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z366" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақдидар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z367" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерулік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z368" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жуалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z369" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкпекті көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z370" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоскүмбез көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Миялы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыжаз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ханшайым көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сығанақ бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z375" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алмалы бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z376" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтын орда көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шымбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 439 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z377" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, А. Байғазиев көшесі 158, "Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "Қаскелең мәдениет колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты (спорт зал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z378" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z381" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медеу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z382" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Шәкеев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z383" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z384" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z385" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Өмірәлі көшесі 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z386" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлытау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z387" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңырақай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z388" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұлусай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z389" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елтөре көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақмешіт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z392" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлағат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z394" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z395" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баянды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z396" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкшетау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z397" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұпар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z398" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғұмырлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z399" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағбан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z400" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтолқын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z401" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сабырлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z402" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жидебай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z403" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назқоңыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z404" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Тоқтаров бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z405" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бау-бақша қоғамдарының өндірістік кооперативтері: Арман, Апорт, Достық, Достық-1, Ветеран-1, Ветеран-2, Восход, Камета, Мечта, Мираж, Орленок, Электрон, Достык тау, Гүлдер,Теремки, Бытовик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z406" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 440 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z407" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Қайназар батыр көшесі 34, "Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "С. Жандосов атындағы Қаскелең кәсіптік – техникалық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты (фойе, оң қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z408" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z409" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурызбай батыр көшесіндегі көп қабатты үйлер 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z410" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ы. Алтынсарин көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z411" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арасан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z412" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z413" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиделі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z414" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайназар батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z415" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекші көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z416" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Береке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z417" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақниет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z418" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаңырақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z419" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шамшырақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z420" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарайшық бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z421" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 441 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z422" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Қайназар батыр көшесі 34, "Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "С. Жандосов атындағы Қаскелең кәсіптік–техникалық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты (фойе, сол қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z423" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z426" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесіндегі көп қабатты үйлер 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Намыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарқырама көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z427" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақдала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z428" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құсжолы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z430" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үркер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Молдағұлова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z431" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Бердіқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z432" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балдәурен бұрылысы 1, 2, 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z433" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Төлебаев бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z434" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құс жолы бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z435" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 442 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z436" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Ж. Жанғозин көшесі 48, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қ. Сәтбаев атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z437" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z438" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z439" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшек батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z440" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р. Мақашев көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z441" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z442" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Жанғозин көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z443" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z444" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоңыр өлең бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45; Қарасай аудандық орталық ауруханасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z445" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 443 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z446" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қаскелең қаласы, Жайықты көшесі 2а, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Айгөлек балабақшасы" коммуналдық мемлекеттік қазыналық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z447" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z448" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z449" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әділет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z450" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жайықты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z451" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыарқа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z452" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөктер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z453" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құлагер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z454" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңіс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z455" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парасат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; кварталдар: 1, 21, 22, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z456" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 444 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z457" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Әйтей ауылы, Наурыз көшесі 4, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Б. Қосынов атындағы орта мектеп мектепке дейінгі шағын орталықпен" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z459" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Әйтей ауылы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z460" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z461" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын сақа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z462" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңырақай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z463" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқоңыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z464" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z465" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z466" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Ашекеев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z467" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О. Жандосов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z468" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z469" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желдісай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z470" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерұйық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z471" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z472" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаратөбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z473" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z474" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Бокин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z475" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлытау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z476" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақмешіт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z477" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 445 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z478" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Әйтей ауылы, Наурыз көшесі 4, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Б. Қосынов атындағы орта мектеп мектепке дейінгі шағын орталықпен" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z479" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Әйтей ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z480" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аққайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z481" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыарқа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; Саржайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z482" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z483" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30. Жылысай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22; Бірлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41; Н.Жүнісбай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z484" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теректі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27; Б.Қосынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; Жұмбақ төбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35; Сұлусай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z485" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 446 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z486" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Еңбекші ауылы, Райымбек көшесі 2, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Еңбекші ауылындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z487" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Еңбекші ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z488" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z489" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К. Әзірбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z490" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйтеке би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z491" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрманғазы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z492" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z493" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Г. Коваль көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z494" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z495" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шымбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z496" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z497" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 447 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z498" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Еңбекші ауылы, Райымбек көшесі 2, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Еңбекші ауылындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z500" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Еңбекші ауылы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Асау-Барақ көшесі 1, 2, 3, 4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z501" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш. Қалдаяқов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z502" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z503" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмарал ауылы; Сауыншы ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z504" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 448 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z505" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Үштерек ауылы, Береке көшесі 52, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Үштерек орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z506" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Үштерек ауылы; бау-бақша қоғамдар: Арай, Дархан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z507" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 449 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z508" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Іргелі ауылы, М. Рахметов көшесі 24А, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Л. Н. Толстой атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z509" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Іргелі ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z510" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжол көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z511" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Бейсембаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z512" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкдала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z513" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кварталдар: 1, 2, 3, 5, 6, 8, 9, 10, 11; "КазМИС" шаруа қожалықтарының ассоциациясы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z514" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 450 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z515" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Іргелі ауылы, М. Рахметов көшесі 24А, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Л. Н. Толстой атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z516" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Іргелі ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z517" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z518" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z519" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Жароков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z520" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z521" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Рахметов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z522" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 451 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z523" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Кемертоған ауылы, 8-ші квартал 269, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Кемертоған орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z524" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Кемертоған ауылы; бау-бақша коперативтері: Агропромовец, Шырындысай, Горизонтиспытатель, Красные маки, ПКСТ Маяк, Маяк Веровный суд, ПКСТ Мелиоратор, Орбита, Энергоиспытатель, Учитель, Нива, Қызылбөріксай, Таңдаулы сенім, КазМИС шаруа қожалықтарының ассоциациясы, Цветущий сад, Алаш орда, Кварталдар: 1, 2, 3, 4, 5, 6, 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z525" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 452 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z526" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Іргелі ауылы, Д. Қонаев көшесі 80, "Қарасай ауданы мәдениет, тілдерді дамыту және спорт бөлімі" мемлекеттік мекемесінің "Қарасай ауданы әкімінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының "Іргелі ауылының мәдениет үйі" №5 филиалының ғимараты (фойе, оң қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z527" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Іргелі ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z528" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z529" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z530" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z531" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сапарлы жол көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z532" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51; Алматы-Бішкек тас жолы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z533" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 453 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z534" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Іргелі ауылы, Д. Қонаев көшесі 80, "Қарасай ауданы мәдениет, тілдерді дамыту және спорт бөлімі" мемлекеттік мекемесінің "Қарасай ауданы әкімінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының "Іргелі ауылының мәдениет үйі" №5 филиалының ғимараты (фойе, сол қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z535" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Іргелі ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z536" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Исағұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z537" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңа жұлдыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z538" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерей көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z539" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұрлы-Таң ықшам ауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z540" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z541" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұғыла көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z542" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91; кварталдар: 4, 7, 13, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z543" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 454 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы:Іргелі ауылы, Алатау көшесі №1, "ADVENTO" ЖШС-нің "NOMAD INTERNATIONAL SCHOOL" мектебінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Іргелі ауылы: "Асыл Арман" тұрғын үй кешені 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z546" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 455 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z548" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Іргелі ауылы, Алатау көшесі №1, "ADVENTO" ЖШС-нің "NOMAD INTERNATIONAL SCHOOL" мектебінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Іргелі ауылы: "Асыл Арман" тұрғын үй кешені 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z549" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 456 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z550" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы:Көксай ауылы, Наурызбай батыр көшесі 108, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "М. Мәметова атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (жаңа ғимарат фойесі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z551" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Көксай ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z552" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсай көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z553" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбітшілік көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z554" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіздік көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z555" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мереке көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z556" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z557" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Шоқпар көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z558" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Береке көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z559" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А.Пушкин көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48; М.Мәметова көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z561" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бау-бақша коператив: Таңдаулы Сенім 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квартал 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ардагер көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 457 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z562" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы:Көксай ауылы, Наурызбай батыр көшесі 108, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "М. Мәметова атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе оң жақ қанаты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z563" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Көксай ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z566" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа ғасыр көшесі:1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арай көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z568" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолашар, Жас дәурен, Ақсеңгір, Айдарлы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 458 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z569" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Көксай ауылы, К. Қожабеков көшесі 1, шаруашылық жүргізу құқығындағы "Қарасай аудандық көпсалалы ауруханасы" мемлекеттік коммуналдық кәсіпорынның "Көксай ауылдық дәрігерлік амбулаториясының" ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z571" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Көксай ауылы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Қожабеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z573" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z576" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдырған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурызбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z577" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 459 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z578" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шамалған ауылы, А. Байтұрсынов көшесі 38, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Шамалған орта мектеп гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z579" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z580" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байтұрсынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z581" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И. Панфилов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z582" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Әуезов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z583" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Әшекеев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z584" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төле би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72A;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z585" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтеген батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z587" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81A;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Мақатаев көшесі 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z588" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабанбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z590" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді-1 көшесі 1 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауытқан-1 көшесі 1 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z591" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z592" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіздік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z593" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 460 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z594" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шамалған ауылы, Н. Әділбеков көшесі 1, "Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "Үшқоңыр су шаруашылығы колледжі" мемлекеттік коммуналдық қазыналық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z595" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z596" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мамыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z597" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z598" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жайық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409, 410, 411, 412, 413, 414, 415, 416, 417, 418, 419, 420, 421, 422, 423, 424, 425, 426, 427, 428, 429, 430, 431, 432, 433, 434, 435, 436, 437, 438, 439, 440, 441, 442, 443, 444, 445, 446, 447, 448, 449, 450, 451, 452, 453, 454, 455, 456, 457, 458, 459, 460, 461, 462, 463, 464, 465, 466, 467, 468, 469, 470, 471, 472, 473, 474, 475, 476, 477, 478, 479, 480;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z599" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z600" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангелді көшесі 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z601" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Әділбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z602" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арасан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z603" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z604" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жастар көшесі 1, 2, 3, 4, 5, 6, 6/1, 6/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z605" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алғабас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z606" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z607" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z608" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z609" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауытқан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z610" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z611" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z613" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шамалған су шаруашылық колледжі-1 көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 461 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z614" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шамалған ауылы, Өтеген батыр көшесі 40, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "М. Әуезов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z615" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z616" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жібек жолы көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z617" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әбіш ата көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z618" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О. Боламбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z619" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Домалақ ана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z620" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қапал батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z621" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 462 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z622" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шамалған ауылы, Т. Рысқұлов 58А, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің"Шамалған ауылының орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z623" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z624" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Рыскұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z625" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z626" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырымбет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z627" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұңқар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z628" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шәлкөде көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z629" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көктал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z630" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суырлы көшесі 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z631" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z632" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І. Жансігүров көшесі 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z633" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобаланған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z634" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрманғазы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z635" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айдарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409, 410, 411, 412, 413, 414, 415, 416, 417, 418, 419, 420, 421, 422, 423, 424, 425, 426, 427, 428, 429, 430, 431, 432, 433, 434, 435;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z636" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәтжайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z638" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыжайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дегерес көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z639" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z640" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түрген көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z641" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеген көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z642" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бурабай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z643" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасөркен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z644" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z645" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z646" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетікөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z647" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаратау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81; Айқым ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z648" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 463 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z649" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Шамалған ауылы, Жібек жолы көшесі 83, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарасай батыр атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z651" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төле би көшесі 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеген батыр көшесі 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек жолы көшесі 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді-2 көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбіш ата көшесі 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Баубеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домалақ ана көшесі 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Тілендиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шеңгелді көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ботай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 464 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шамалған ауылы, Жібек жолы көшесі 76, "Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "Кәсіптік оқудағы көпсалалы колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қапал батыр көшесі 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Алдашев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлжан ана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суық төбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 71А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көксу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кұрметті көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көккайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қасқасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұзынбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үңгіртас көшесі 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байбақты көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сығанақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарысай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бесшатыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлытау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 465 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шамалған ауылы, Наурыз көшесі 62, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ә. Бұқарбайқызы атындағы қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байтұрсынов көшесі 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Панфилов көшесі 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 141А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауытқан-1 көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Алдашев көшесі 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлжан ана көшесі 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшесі 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақадыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақкөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зеренді көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Әуезов көшесі 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z668" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 466 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шамалған ауылы, Наурыз көшесі 62, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ә. Бұқарбайқызы атындағы қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-[...800 lines deleted...]
-    <w:bookmarkStart w:name="z709" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тасқын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайрат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таусамалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеңсу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Панфилов көшесі 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұялы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Алатау, Шамалған, Эдельвейс, Зоренька, Алатау-Байқоныр, Строитель, Автомобилист, Дорожник, Геофизик, Монтажник, Үшқоныр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-квартал 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122/1, 122/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-квартал 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 467 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Бекболат ауылы, Мектеп көшесі 3Б, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "1 Май орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Бекболат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атамекен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп көшесі 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқоныр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаңырақ көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжайық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Жандосов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 468 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Бекболат ауылы, Мектеп көшесі 3Б, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "1 Май орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Бекболат ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шалқар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа ғасыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкқайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қасқасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Бәрібаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттар достығы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талапкер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктөбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таусамалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100; Сауыншы ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 469 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қайнар ауылы, Л. Бобров көшесі 3, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қайнар орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қайнар ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 470 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жандосов ауылы, Батан Тәжіұлы Темірбеков көшесі 16, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "О. Жандосов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (№1 корпусы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жандосов ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжайық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Әлімқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмарасан көшесі 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балбұлақ көшесі 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балғын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдырған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек Жолы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жусан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Тоғаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қасқасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйгүлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяжай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Сопиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талапкер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тастыбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шапағат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самұрық көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алаш көшесі 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайың көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бозторғай көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шөләдір көшесі 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құлагер көшесі 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығыс көшесі 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәбия Каражанов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батан Тәжіұлы Темірбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңалық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парасат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойнақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Асылтас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құнарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 471 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жандосов ауылы, Батан Тәжіұлы Темірбеков көшесі 16, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "О. Жандосов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (№ 2 корпус).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жандосов ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батан Тәжіұлы Темірбеков көшесі 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ардагерлер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балауса көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Бәрібаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диірмен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжиек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа ауыл көшесі 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсу көшесі 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Омаров көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүйінбай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.Бокин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төле би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұлпар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйтас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қыран көшесі 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жағажай көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау көшесі 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдәурен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызғалдақ көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы көшесі 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шұғыла көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атамекен көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазына көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұңқар көшесі 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұлдыз көшесі 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтілек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұлпар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маралды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке Фино бағбандық қоғамы; Қайрат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 472 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шалқар ауылы, 4-ші квартал 69А, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Шалқар орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Шалқар ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллинкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Әзірбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мәметова көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сапарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлсай көшесі 1, 2, 3, 4, 5; 4 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 473 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шалқар ауылы, Абай көшесі 9, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Өнер мектебі" коммуналдық қазыналық кәсіпорнының ғимараты(фойе, сол жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Шалқар ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажымұқан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жaстар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алпамыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таңқурай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ертіс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Долана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 474 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тұрар ауылы, С. Көпбаев көшесі 21, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ә. Байсалбаев атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Тұрар ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Бәрібаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Бокин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Болысов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Панфилов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Байжарасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Қожахметов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Көпбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Омарбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баян жүрек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақдала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақкент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 475 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тұрар ауылы, С. Көпбаев көшесі 21, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ә. Байсалбаев атындағы орта мектеб" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Тұрар ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Мұқанов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Нұрпейісова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңалық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаратал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарабұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүт өндіру фермасы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Энергетик, Достық, Искер, Армуд, Дорожник, Турар-88, Меркурий, Баркөл, Аянат-7, Аймөлдір.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 476 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Көлащы ауылы, Р. Байжарасов көшесі 5, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ж. Бәрібаев атындағы орта мектеп мектепке дейінгі шағын орталықпен" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Көлащы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аронов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атыгай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Ашекеева көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Конаева көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Бәрібаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мақатаева көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Байжарасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Сатпаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдемі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұланты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қойлық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 477 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Ж. Дүйсеков көшесі 47А, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Шамалған станциясындағы қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, 1 корпус).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Бәрібаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Дүйсеков көшесі 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Жандосов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеген батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Панфилов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллин 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Майлин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Құсайын көшесі 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқоңыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шөладыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байтурсынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 478 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Ж. Дүйсеков көшесі 47А, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Шамалған станциясындағы қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, 2 корпус).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баян жүрек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дихан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жанқожа батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңадәуір көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңалық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерұйық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І. Жансүгіров көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маусым көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самсы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үңгіртас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 479 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Д. Қонаев көшесі 2, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ы. Алтынсарин атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, орталық бөлігі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұқар жырау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөгенбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғ. Құрманғалиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажымұқан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорқыт баба көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Дулатов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Құсайынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төле би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Құсайынов бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажымұқан бұрылысы 1, 2, 3, 4, 5, 6, 7, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 480 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Д. Қонаев көшесі 2, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ы. Алтынсарин атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Дүйсеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж.Молдағалиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Әбілда көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Бокин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Темір жол көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толе би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мәметова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 481 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Д.Қонаев көшесі 2, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ы. Алтынсарин атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (бастауыш мектеп фойесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Әзірбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Байжарасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Айманов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шиелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әйтеке би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Жұмабаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Қалдаяқов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шұғыла көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П. Нұрпейісов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғ. Құрманғалиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 482 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібекжолыауылы, Қарасу көшесі 110А, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Шамалған бекетіндегі жаңа қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баласаз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиделі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көксу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көксаз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Сәтбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыарқа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40а, 40б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 483 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Қарасу көшесі 110А, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Шамалған бекетіндегі жаңа қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, орталық бөлік).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақдала көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққиық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсу көшесі 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтерек көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтоған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдемі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасу көшесі 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 484 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Сүйінбай көшесі №75 мекенжайында орналасқан "Дильназ" дәмханасы ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Нұрпейісова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ершабай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабанбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мақатаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Тынышбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүйінбай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түрксіб бағбандық қоғамы; станциялар: Жыңғылды, Құрқұдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 485 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Сүйінбай көшесі №75 мекенжайында орналасқан "Дильназ" дәмханасы ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ершабай көшесі 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары хан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы көшесі 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Тілендиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алматы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домалақ ана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұлдыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазыбек би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С.Датов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 486 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қошмамбет ауылы, М. Мәметова көшесі 2а, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Қ. Қошмамбетов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, негізгі есік).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қошмамбет ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатау көшесі 2, 3, 3В, 4, 4, 4, 4, 4А, 6, 7, 9, 10, 11, 11А, 12, 12А, 15А, 16, 18А, 27, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақорда көшесі 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 13, 13А, 13Б, 14, 14, 16, 17, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алматы көшесі 1, 2, 3, 5, 6, 7, 7А, 8, 9, 9, 9А, 10, 16, 19, 21, 21А, 21Б, 23, 24, 26, 27, 29, 29А, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айтбаев көшесі 1, 1А, 2А, 2Б, 3А, 5, 9А, 11, 13, 13Б, 15, 19, 21Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байжарасов көшесі 1, 1А, 2, 2А, 2В, 3, 5, 7, 7А, 8, 9, 9, 11, 11/1, 13, 13А, 15, 17Б, 17Г, 17В, 19, 21, 22, 23, 25, 27, 28, 29, 30, 31, 31А, 32, 32А, 33, 34А, 36А, 37, 39, 41, 41А, 43, 43А, 45, 45, 47, 48, 50, 51, 52, 54, 56, 58, 58А, 62, 62А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 3, 4А, 5, 6, 7, 8, 10, 11, 12, 13, 15, 16, 17, 19, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жандосов көшесі 1А, 1Б, 1В, 1/1, 1/2, 2А, 3А, 3/1, 3/2, 4, 4Б, 4В, 5, 6, 6Б, 6В, 7, 8, 8А, 8Б, 9, 10, 10В, 10Д, 11, 11А, 12, 12А, 13, 14, 14Б, 15, 16, 16Б, 18, 20, 20А, 20Б, 21, 21А, 22, 22А, 23, 24, 25, 25А, 26, 28, 28Б, 30, 31, 31А, 32, 32А, 34А, 34Б, 34Д, 35, 35А, 36, 37, 38, 38Б, 38Г, 39, 39А, 39Б, 39Б, 40, 41, 41А, 41Б, 41Г, 42, 42/1, 43, 43А, 43Б, 43В, 44, 44А, 46А, 46, 46Б, 46В, 47ВБ, 47, 48, 50, 50А, 50Б, 52, 54, 56, 56А, 56Б, 56В, 58, 59, 61, 62, 62/1, 62/2, 62/7, 63, 67, 69, 73, 77А, 79, 81А, 83, 89, 99, 101, 103, 105, 108, 129, 135, 148, 192, 196;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көбелеков көшесі 1, 1, 1А, 1А, 1В, 3, 5А, 5Б, 6, 6А, 7, 8А, 9, 9А, 9Б, 9В, 10, 10А, 10Б, 11, 11А, 11Б, 12, 13, 13А, 14, 16, 18, 16, 21, 22, 22А, 23, 24, 25, 25А, 26А, 27А, 28, 30, 30А, 31, 33, 33А, 34, 35, 36, 36А, 37, 38, 40, 42, 43, 43/1, 44, 45, 46, 46А, 48, 48А, 50А, 52, 52А, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маметова көшесі 2/1, 2/1, 2/2, 2/3, 2Б, 2В, 4, 4/1, 4/3, 5, 5Б, 6/1, 6/3, 6А, 8/2, 8/3, 8/4, 9, 11, 12, 18, 18А, 18/1, 18/2, 18/2А, 18/25, 24, 24А, 25, 25А, 26, 27, 29Б, 30, 32, 36/1, 36/2, 38, 38Г, 38/2, 39, 40А, 42, 47А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самсы көшесі 2А, 2Б, 4, 5, 6, 7, 9Б, 10, 11, 11Б, 12, 13, 14, 15, 23, 24, 25, 26, 27, 29, 32А, 33, 39, 47, 49, 60, 67, 68, 69, 70, 70А, 71, 71А, 73, 75А, 82, 88, 90, 91, 94, 97, 102, 104, 106, 114, 115, 116, 118, 121, 123, 125, 129, 132, 133, 134, 136, 138, 141, 142, 145, 149, 151, 180, 184, 188, 192, 204, 212, 212А, 218, 223, 249Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Панфилов көшесі 1, 1А, 1Б, 1В, 2, 3, 3А, 3Б, 4, 4А, 5, 5А, 6, 6/1, 7, 7/1,8А, 8Б, 9, 10, 11, 12, 13, 13Б, 14, 14Б, 15, 16, 17, 18, 19, 19/1, 19А, 20, 21, 21Б, 22, 23, 24, 24А, 25, 27, 29, 30, 30А, 31, 32, 32В, 33, 34, 34А, 35, 36, 38, 40, 41, 42, 42А, 43, 44, 44А, 46, 47А, 48, 54, 60, 80, 81, 82, 83, 84, 85, 86,87, 88, 89, 91, 92, 94, 95, 96, 98, 99А, 100, 101, 102, 103, 104, 107, 109, 114, 126, 128, 130, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 145, 147, 149, 156, 159;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учетный квартал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каштан бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 487 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қошмамбет ауылы, М. Мәметова көшесі 2а, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Қ. Қошмамбетов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, қосымша есік).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қошмамбет ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б.Ашекеев көшесі 1, 1а, 3, 3а, 4, 4б, 5, 5а, 7, 9, 11, 11б, 12б, 13, 13б, 15, 15а, 17, 18, 19, 21, 23, 25, 25а, 27, 29, 31, 32, 33, 35, 37, 37а, 41, 41а, 42а, 43, 43б, 45, 45а, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж.Барибаев көшесі 1, 2, 2а, 2б, 2в, 2д, 2/1, 2/2, 3, 3а, 4, 4а, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 12а, 12б, 12г, 13, 14, 14г, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 28б, 28в, 28г, 29, 29а, 30, 31, 32, 33, 34, 35, 35а, 36, 36б, 37, 38, 39, 40, 40а, 41, 42, 43, 43а, 44, 44а, 44б, 44в, 45, 46, 47, 48, 49, 50, 50в, 51, 51а, 51в, 52, 53, 53а, 54, 55, 56, 57, 58а, 59, 60, 61, 63, 63а, 65, 67, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянжүрек көшесі 2, 3, 4, 6, 8, 10, 12, 13, 14, 16, 18, 20, 22, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 2, 2а, 3, 5, 7, 8а, 9, 11, 11а, 11б, 13, 15, 17, 23, 50, 52, 52, 53, 54, 55, 56, 58, 60, 61, 64, 65, 67, 68, 69, 70, 71, 73, 75, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87,89, 90, 91, 92, 93, 95, 98, 99,100, 106, 111, 119, 124, 124а, 125, 126а, 128а, 129, 130, 131, 134, 136, 136а, 137, 138, 138а, 139, 140, 141, 141/1, 141а, 142, 143/1, 143а, 144, 145а, 147, 147а, 149а, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 169, 170, 171, 173, 173, 174, 176, 179, 180, 181, 183, 186, 187, 190, 192, 193, 194, 195, 196, 197, 199, 200, 201, 203, 204, 205, 209, 214, 216, 217, 219, 223, 225, 226, 227, 231,232, 233, 235, 236а, 237, 240а, 241/1, 242, 244, 246, 248, 249, 251, 259, 261, 263, 300;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаз көшесі 1, 2, 3, 4, 4а, 6а, 8, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңалық көшесі 2, 2А, 2Б, 2Г, 4, 5, 6, 7, 7А, 8, 100, 10/1, 12, 14, 18, 19, 19А, 20, 21/4, 22, 24, 26, 28, 28А, 30, 30А, 32А, 34, 36, 36Б, 40, 42А, 42Б, 44, 46, 46А, 48, 50, 55, 57, 58, 59, 60, 61, 62, 63, 64</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 3, 5, 6, 7, 9, 11,13, 15, 17, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейфуллин көшесі 1, 1А, 2, 3, 3Б, 5, 5/1, 7, 7А, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосағаш көшесі 3, 4, 4а, 4б, 4в, 9, 9а, 12, 13а, 14, 15, 16, 16а, 17, 17а, 18, 18а, 19а, 20, 22, 23, 25, 27, 27/1, 29, 31, 33, 34, 35, 37, 43, 45а, 47, 49, 50а, 53, 63, 65, 66, 66в, 67б, 67б, 69, 71, 75а, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Масанчи көшесі 1, 1А, 1б, 1/3, 2, 3, 3б, 4, 4А, 5, 5А, 7, 7б, 8а, 9, 9/1, 11, 11/4, 12, 12/2, 12/3, 13, 14/3, 15, 16/2, 16/2, 17, 17в, 18, 19, 20, 21, 23, 23А, 24, 24а, 24б, 24в, 24д, 25, 25/2, 29А, 31, 31А, 33, 33/1, 33Б, 34, 34А, 35, 35/1, 35/2, 35Б, 36, 36А, 41/2, 43, 43а, 45/1, 44, 45/1, 53, 56, 57, 59, 61, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарабұлақ көшесі 6, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толкын, Текели бағбандық қоғамдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 488 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Батан ауылы, М. Саламатов көшесі 1а, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Батан ауылының орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Батан ауылы; бағбандық қоғамдар: Аэрофлот, Мечта, Водник, Нұрплаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 489 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жамбыл ауылы, Жамбыл көшесі 24, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Жамбыл атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жамбыл ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Сәтпаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Донбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мәметова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      У. Гаджиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Керімбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 490 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жамбыл ауылы, Ақсай көшесі 40, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Жамбыл ауылындағы №2 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жамбыл ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақкент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтын дән көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дихан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлу төбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таң көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктөбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іргелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Май көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көксай көшесі:1, 3, 5А, 7А, 8, 8А,11, 12, 13,13А, 15, 16, 16, 17, 18, 19, 20, 20А, 22, 25, 26А, 27, 28, 36, 36А 40 ,42 , 44, 46, 56А, 59, 72, 77, 78, 81, 83, 85, 87, 88, 91, 92, 93, 93А, 94, 99А, 192, 102А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таң-2030-Т бағбандық серіктестік тұтыну кооперативі: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 18, 19, 21, 23, 25, 26, 27, 28, 30, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 63, 64, .65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 80, 81, 83, 84, 85, 87, 89, 90, 91, 92, 93, 94, 95, 96, 98, 99, 100, 101, 102, 103, 104, 105, 108, 110, 112, 113, 114, 118, 119, 121, 123, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 153, 154, 155, 156, 157, 162, 163, 164, 165, 166, 167, 169, 170, 171, 172, 174, 175, 176, 178, 180, 181, 182, 183,184, 185, 186.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 491 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Ұлан ауылы, Тегіс көшесі 14, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ұлан ауылының орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Ұлан ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 492 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Алмалыбақ ауылы, Ш. Хабибулин көшесі, 9, "Алматы облысының білім басқармасы" мемлекеттік мекемесінің Қарасай ауданындағы "Әл-Фараби атындағы мамандандырылғын лицейі" коммуналдық мемлекеттік мекемесінің ғимараты (спорт залы, негізгі есік).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Алмалыбақ ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Бәсібеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Ерлепесов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Жазылбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Бабаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Мухамедов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Мыңбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О.Шегебаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Прянишников көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үкі ата көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Хабибулин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; Юбилейное бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 493 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Алмалыбақ ауылы, Ш. Хабибулин көшесі 9, "Алматы облысының білім басқармасы" мемлекеттік мекемесінің Қарасай ауданындағы "Әл-Фараби атындағы мамандандырылғын лицейі" коммуналдық мемлекеттік мекемесінің ғимараты (спорт залы, екінші есік).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Алмалыбақ ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайың көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құлтөлеу би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Ералиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сартай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хан Тәңірі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шұғыла көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылы бұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқайың көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлтірік би көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33; 089 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 494 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жалпақсай ауылы, Т. Сарбасов көшесі 33, "Алма Та-Дос" жауапкершілігі шектеулі серіктестігінің ғимараты (бірінші кабинет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жалпақсай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлусай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Омаров көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байғұл көшесі 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Сәтпаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ардагерлер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Сарбасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегіс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейтенов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Алмалы, Приозерное, Қызыл Бөрік сай, Нұр-Бағы, Бал-Терек, Таусамалы-1, Рахат-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 495 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жалпақсай ауылы, Т. Сарбасов көшесі 33, "Алма Та-Дос" жауапкершілігі шектеулі серіктестігінің ғимараты (екінші кабинет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жалпақсай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Керімбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Шегебаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Жандосов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Бұлантай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тілеміс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекдайыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Карбышев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекбатыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Керемет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 496 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Мерей ауылы, Мектеп көшесі 1, "Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "А. С. Макаренко атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Мерей ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғарышкерлер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құсшылар көшесі 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Құмарал, Елімай-Агро, Пламя, Қайнар тау, Дружба, Машиностроитель, Милиоратор, Цветущий сад, Мелиоратор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 497 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Мерей ауылы, Мектеп көшесі 1, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "А. С. Макаренко атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Мерей ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теректі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайдарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктоған көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 мамыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдаурен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазық көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гүлдала көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Драмтеатр 1, Ласточка, Береке; Көлді ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 498 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Береке ауылы, Ы. Алтынсарин көшесі 1, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "М. Бейсебаев атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Береке ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Бабаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Нұрлыбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа құрылыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Керемет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Махатов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Тамабаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Локомотив, Птицевод, Локомотивец -2, Алтын алма; Мерей кварталы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 499 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Береке ауылы, көшелері: Астана көшесі 40В, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Береке орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Береке ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасу көшесі 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Искаков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Бейсекбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Мықтыбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Байғабатов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 137а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5; бағбандық қоғамдар: Бақ Аралы, Ырыс Думан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 500 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Исаев ауылы, Сүйінбай көшесі 203, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "О. Исаев ауылындағы орта мектебі"коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Исаев ауылы; Пограничник бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 501 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы:Жармұхамбет ауылы, Наурызбай батыр батыр көшесі 23, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Жармұхамбет орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жармұхамбет ауылы; 71 разъезд; Ақсұңқар бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 502 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаратөбе ауылы, Наурызбай батыр көшесі 40, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Б. Тамабаев атындағы орта мектеп мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаратөбе ауылы; Береке бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 503 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Көкөзек ауылы, Ж. Ақымжанов көшесі 16, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің"Көкөзек ауылындағыорта мектебі"коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Көкөзек ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Ақымжанов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерей көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктоған ауылы; Звездочка бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 504 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Көкөзек ауылы, Тасбөгет көшесі, құрылыс №3, "Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Көкөзек жайлы мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Көкөзек ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайың көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еркіндік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек жолы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурызбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасу кварталы; Ақсеңгір бекеті; бағбандық қоғамдар; Союзпечать, Огонек, Алма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 505 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Елтай ауылы, 058 есептік квартал, құрылыс №834, "Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Елтай жайлы мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Елтай ауылы; Придорожное бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 506 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы:Абай ауылы, Ы. Алтынсарин көшесі 130, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "М. Ғабдуллин атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Абай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Әзірбаев көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домалақ ана көшесі 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллин көшесі 13, 14, 15а, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төле би көшесі 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік-1 көшесі 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Жандосов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Шаянбаев көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 507 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Абай ауылы, М. Мақатаев көшесі 30, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Абай ауылындағы орта мектеп мектепке дейінгі шағын орталықпен" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Абай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Әзірбаев көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллин көшесі 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домалақ ана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төле би көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік-1 көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоңыр төбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мақатаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Мақашев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Уәлиханов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтын орда көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек жолы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; Ақсай-2 птицепром бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 508 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Абай ауылы, көшесі Алатау 23Б, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Абай ауылындағы № 2 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Абай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасай батыр көшесі 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Шаянбаев көшесі 43, 45, 47, 49, 51, 53, 55, 57, 59, 44, 46, 48, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік-2 көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Майлин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шиелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік-1 көшесі 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90; 1 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 509 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Райымбек ауылы, Түркістан көшесі 4, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "К. Әзірбаев атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Райымбек ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүйінбай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аламан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еламан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елшібек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаркент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұңқар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққайнар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арман көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батыр Баян көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамаша көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шабыт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаңырақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Марқакөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Ветеран-1, Ветеран-2, Ветеран-9, Еламан ықшам ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 510 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Райымбек ауылы, Түркістан көшесі 4, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "К. Әзірбаев атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Райымбек ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алма көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гүлдер көшесі 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлді көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диірмен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйшешек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Керуен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайыңды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барқыт бел көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарабөгет көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұлақты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аламан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарын көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаркент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түркістан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрар ықшам ауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 511 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Райымбек ауылы, Сүйінбай көшесі 80, Шаруашылық жүргізу құқығындағы "Қарасай аудандық орталық ауруханасы" мемлекеттік коммуналдық кәсіпорын Райымбек ауылдық дәрігерлік амбулаториясының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Райымбек ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байтұрсынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбылкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұловкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абайкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекболат батыр көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алмалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлсай-2 көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саялы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41; Асель бағбандық қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 512 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Бұлақты ауылы, Наурыз көшесі 13, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Бұлақты ауылындағы бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Бұлақты ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диірмен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа дауір көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкбастау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; 587 жер телімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 513 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Бұлақты ауылы, Наурыз көшесі 13, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Бұлақты ауылындағы бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Бұлақты ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қырғауылды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сүйінбай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқоңыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түркістан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хан-Тәңірі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; 221 жер телімдері; 1 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 514 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Долан ауылы, Көктем көшесі №1, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Долан ауылындағы жайлы мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: бағбандық қоғамдары: АКХ Райымбек, Ардагер, Водник 1, Восход 2, Долан, Долан 2, Долансай, Егемен қаламгер, Көктем, МТФ 2, МТФ 6, Малый Долан, Алма, Самал, Тасалма-1, Экран, Бірлік, Восход, Восход 3, Восход тау, МТФ-8; Долан ауылы; Құмтоған ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 515 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қырғауылды ауылы, С. Іңкәрбеков көшесі 49, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Ушинский атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қырғауылды ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алматы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтереккөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақши көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шиенкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арасан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арна көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арайкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бурабай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таң нұры көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егемен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекші көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазықкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерұйықкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаратал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қыран көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерекекөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өркен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шалқаркөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шымбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісукөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамашакөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарытау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатаукөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таусамалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетісайкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжиек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рахат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Денсаулық, Ақбота, Горная Ласточка, Фабрика Шаумена, Радуга, Торпедо, Возрождение здоровья, Үлкен Тау, Огоньки, Тау Восток, Агрохимик, Весна АДК, Тау Етегі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 516 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қырғауылды ауылы, Наурыз көшесі 49, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Қырғауылды ауылындағы қазақ орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қырғауылды ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Іңкәрбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тобылғы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Заря 2007, Оазис, Ветеран, Эдельвейс, Транспортник, Реакция журналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 517 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қырғауылды ауылы, Наурыз көшесі 49, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Қырғауылды ауылындағы қазақ орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, сол қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қырғауылды ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал-2 көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ардагер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атамекен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қостөбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Труд, Ақсай, Ақсай-19, АЗВИ, Ардагер, Арман, Атамекен, Бодрость, Гаухартас, Радуга, Горный садовод, Самал-2, Трудагропром, Саялы Ақсай, Облгосбанк, Полет 91, Русский драмтеатр, Труд 4, Сайран, Транспортник 88, Шалқар, КазГУ ықшам ауданы, Домоуправление, Институт экономики и сельского хозяйство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 518 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы:Жаңатұрмыс ауылы, Ы. Алтынсарин көшесі 37, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Жаңатұрмыс ауылындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жаңатұрмыс ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Нұрпейісова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсаринкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Аманжоловкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К. Байсейітов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Рысқұлбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алматы-Жандосов тас жолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 519 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы:Жаңатұрмыс ауылы, Д. Нұрпейісов көшесі 19, Шаруашылық жүргізу құқығындағы "Қарасай аудандық орталық ауруханасы" мемлекеттік коммуналдық кәсіпорын "Жаңатұрмыс ауылдық дәрігерлік амбулаториясының" ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жаңатұрмыс ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Майлин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Сәтбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Әшімбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа арна көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерұйық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тастыөзек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талапты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынталы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбілхайыр хан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары хан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөктер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңалық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңашаруа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан-Тыныштық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғ. Мустафин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Сәтпаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынталы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 971 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Жанғозин көшесі75, "Нұржәрдем" медициналық колледжі" жекеменшік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазира көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарлығаш тұрғын ауданының көпқабатты үйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Жанғозин көшесіндегі көпқабатты үйлер 75/1, 75/2, 75/3, 75/4, 75/5; 30 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 972 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Болашақ көшесі 3, "Жөндеу құрылыс" жауапкершілігі шектеулі серіктестігінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылайхан көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мәметова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылысшы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Қошқарбаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржансал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақын Сара көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Байбосынов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақдала бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шапағат бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 973 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Қастеев көшесі 49, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Н.Әлімқұлов атындағы орта мектеп" коммуналдық мемлекеттік мекемесінің ғимараты (фойе, оң жағы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үмбетәлі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақ жол көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Керімбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таусамалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Жандосов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гаухартас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқжетпес көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жартас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктас көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Керімбеков бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шұбар құдық бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сығанақ бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 974 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Ж. Жанғозин көшесі 48, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қ. Сәтбаев атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (спорт залы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Жанғозин көшесіндегі көпқабатты үйлер.1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12В, 12Б, 13, 14, 15, 16, 16б, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 975 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Ж. Жанғозин көшесі 13а, "Қаскелең Гуманитарлы-Техникалық колледжі" мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтоқты көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақан Сері көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қозы Көрпеш көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баян Сұлу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арман көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалама көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 976 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Кемертоған ауылы, 8-ші квартал 269, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Кемертоған орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (спорт залы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Кемертоған ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егемендік көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжиек көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайық көшесі:1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек Жолы көшесі:1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таусамалы көшесі:1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақниет көшесі:1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәңгілік ел, Саржаз, Ұлы Дала, Асқартау, Қызғалдақ, Аңсар, Таң самалы, Жас қыран, Шапағат, Сұңқар, Байтөбе, Олимпийский городок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 977 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Көксай ауылы, Наурызбай батыр көшесі 108, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "М. Мәметов атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (фойе сол жақ қанаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Көксай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А.Атшабаров көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттар достығы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таңшолпан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақсай ықшамауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілікөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 978 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Көлащы ауылы, Самал көшесі 95Б, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Б. Момышұлы атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Көлащы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдемі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аққиық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқоныр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Манабаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мәметвова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақмешіт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлытау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бозоқ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы жол көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайраңкөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтекше көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хантау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтінжал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имантау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарай Бату көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тақсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қимасар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тораңғыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әулие тау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасөркен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құттыкөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41. 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киелі бұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ордабасы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Найзакескен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлеңдісай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлукөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұғалжар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал бұрылысы 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саз бұрылысы 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: АКХ Дружба, ПКСТ "Ай-мөлдір"; учетный квартал 028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Бокин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медеу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақкент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айнабұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 979 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жамбыл ауылы, Жамбыл көшесі 24, Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Жамбыл атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (спорт зал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жамбыл ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Сейфуллин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжиек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бахор көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа құрылыс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерұйық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Тегісов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Якбун көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтоған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылыбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағайлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәжірибелік-өндірістік шаруашылық КИЗ Рахат; бағбандық қоғамдар: Рахат-2, Өркен, Қазақстан-2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 986 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Абылай хан көшесі 52, "Қазақстан Республикасы Ішкі істер министрлігі Алматы облысы полиция департаменті Қарасай ауданының полиция басқармасы" мемлекеттік мекемесінің уақытша ұстау изоляторының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы: "Қазақстан Республикасы Ішкі Істер Министрлігі Алматы облысы полиция департаменті Қарасай ауданының полиция басқармасы" мемлекеттік мекемесінің аумағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 999 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, 203 есептік квартал, 1394/1 жер телімі, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қаскелең қаласындағы мектеп-гимназия" коммуналдық мемлекеттік мекемесі (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы көшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәукеле көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы дала көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәңгілік Ел көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орбұлақ көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтын емел көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хантау көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шыңғыстау көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауран көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерейментау көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлан көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойыл көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әмірқұл Шәлімбеков көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарбағатай көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төрткөл көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтыншоқы көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айнакөл көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақорда көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарай Берке көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжайлау көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбидай көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аруана көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдырған көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерке сылқым көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ханорда көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатонқарағай көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ырысты көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шырайлы көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салқынбел көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тайқазан көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейітхан Исаев көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1000 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қаскелең қаласы, Абылайхан көшесі 40, "Қарасай ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Қарасай аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты, (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қаскелең қаласы көшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылайхан көшесі 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өміртай Өмірбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халифа Алтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байөлке1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дидарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлсай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әулиетау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұлутөр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ханжайлау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжүрек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байкент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арғанаты көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ережеп көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаттық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аякөз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адалдық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәуелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шиелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжүніс көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1001 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жібек жолы ауылы, Қарасу көшесі 110А, "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Шамалған бекетіндегі жаңа қазақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты (спорт зал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жібек жолы ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәйтерек көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байлық көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұлақты көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самал көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таң көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегістік көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиделі көшесі76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қараой көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлан көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқоңыр көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таң бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баласаз көшесі65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкқайнар көшесі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1002 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Алмалыбақ ауылы, Исахан Әбіров көшесі, №16, "Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Алмалыбақ ауылындағы жайлы мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Жалпақсай ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Алмалы, Приозерное, Қызыл Бөрі сай, Нұр-Бағы, Бал-Терек, Таусамалы-1, Рахат-1, Водник Сад, Рассвет-3, Спутник, Тан-2030, "КазМис" Иргели, Нұр Дулат, Рахат бульдук;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Әбдіқадыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1003 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Арайлым саяжайы, Доспанбет жырау көшесі, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Үштерек ауылындағы №2 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Үштерек ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұшбұлақкөшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доланалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаратал көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаратау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарасу көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерей көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарқаралы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағбандық қоғамдар: Арай, Дархан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1004 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Шамалған ауылы, Жібек Жолы көшесі 54, "Қарасай ауданының мәдениет, тілдерді дамыту, дене шынықтыру, және спорт бөлімі" мемлекеттік мекемесі "Қарасай аудандық мәдениет үйі" КМҚК №2 филиал Шамалған ауылдық мәдениет үйі ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Шамалған ауылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-[...21420 lines deleted...]
-    <w:bookmarkStart w:name="z1781" w:id="1769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөгенбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1769"/>
-    <w:bookmarkStart w:name="z1782" w:id="1770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегістік көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1770"/>
-    <w:bookmarkStart w:name="z1783" w:id="1771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Текелі көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1771"/>
-    <w:bookmarkStart w:name="z1784" w:id="1772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байсерке көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1772"/>
-    <w:bookmarkStart w:name="z1785" w:id="1773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д. Қонаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1773"/>
-    <w:bookmarkStart w:name="z1786" w:id="1774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Мақатаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1774"/>
-    <w:bookmarkStart w:name="z1787" w:id="1775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жанқожа батыра көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1775"/>
-    <w:bookmarkStart w:name="z1788" w:id="1776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Молдағұлова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1776"/>
-    <w:bookmarkStart w:name="z1789" w:id="1777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берел көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1777"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1791" w:id="1779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күлтөбе көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Әділбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1779"/>
-    <w:bookmarkStart w:name="z1792" w:id="1780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кварталдар: 153, 154, 155, 163.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1780"/>
-    <w:bookmarkStart w:name="z1793" w:id="1781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1023 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1781"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1796" w:id="1784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қаскелең қаласы, Абылай хан көшесі, 4Б ст-е, "Алматы облысы білім басқармасының Қарасай ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қаскелең қаласындағы жайлы мектеп" коммуналдық мемлекеттік мекемесі (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қаскелең қаласы көшелері:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Бурашев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1784"/>
-    <w:bookmarkStart w:name="z1797" w:id="1785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мойылды көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1785"/>
-    <w:bookmarkStart w:name="z1798" w:id="1786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақбұлақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1786"/>
-    <w:bookmarkStart w:name="z1799" w:id="1787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сусар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1787"/>
-    <w:bookmarkStart w:name="z1800" w:id="1788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самұрық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1788"/>
-    <w:bookmarkStart w:name="z1801" w:id="1789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алатау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1789"/>
-    <w:bookmarkStart w:name="z1802" w:id="1790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерұйық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1790"/>
-    <w:bookmarkStart w:name="z1803" w:id="1791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арқарлы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1791"/>
-    <w:bookmarkStart w:name="z1804" w:id="1792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баталы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1792"/>
-    <w:bookmarkStart w:name="z1805" w:id="1793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәстүр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1793"/>
-    <w:bookmarkStart w:name="z1806" w:id="1794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұялы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1794"/>
-    <w:bookmarkStart w:name="z1807" w:id="1795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызғалдақ көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1795"/>
-    <w:bookmarkStart w:name="z1808" w:id="1796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосшоқы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1796"/>
-    <w:bookmarkStart w:name="z1809" w:id="1797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмкент көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1797"/>
-    <w:bookmarkStart w:name="z1810" w:id="1798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерген көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1798"/>
-    <w:bookmarkStart w:name="z1811" w:id="1799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұзарт көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1799"/>
-    <w:bookmarkStart w:name="z1812" w:id="1800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отау көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1800"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1814" w:id="1802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наркескен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарашоқы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1802"/>
-    <w:bookmarkStart w:name="z1815" w:id="1803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желмая көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1803"/>
-    <w:bookmarkStart w:name="z1816" w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кемеңгер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1804"/>
-    <w:bookmarkStart w:name="z1817" w:id="1805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкпар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1805"/>
-    <w:bookmarkStart w:name="z1818" w:id="1806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағанат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1806"/>
-    <w:bookmarkStart w:name="z1819" w:id="1807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазына көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1807"/>
-    <w:bookmarkStart w:name="z1820" w:id="1808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жас дәурен көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1808"/>
-    <w:bookmarkStart w:name="z1821" w:id="1809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дарабоз көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1809"/>
-    <w:bookmarkStart w:name="z1822" w:id="1810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұлукөл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1810"/>
-    <w:bookmarkStart w:name="z1823" w:id="1811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұлбұл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1811"/>
-    <w:bookmarkStart w:name="z1824" w:id="1812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жігер көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1812"/>
-    <w:bookmarkStart w:name="z1825" w:id="1813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көксай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1813"/>
-    <w:bookmarkStart w:name="z1826" w:id="1814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мейірім көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1814"/>
-    <w:bookmarkStart w:name="z1827" w:id="1815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таң самалы көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1815"/>
-    <w:bookmarkStart w:name="z1828" w:id="1816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анажан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1816"/>
-    <w:bookmarkStart w:name="z1829" w:id="1817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қыз Жібек көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1817"/>
-    <w:bookmarkStart w:name="z1830" w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үсенбай Тастанбеков көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1818"/>
-    <w:bookmarkStart w:name="z1831" w:id="1819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісу бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1819"/>
-    <w:bookmarkStart w:name="z1832" w:id="1820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берел бұрылысы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1820"/>
-    <w:bookmarkStart w:name="z1833" w:id="1821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3, 4, 5, 7 көпқабатты үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1821"/>
-    <w:bookmarkStart w:name="z1834" w:id="1822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1024 сайлау учаскесі (жабық).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1822"/>
-    <w:bookmarkStart w:name="z1835" w:id="1823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Қаскелең қаласы, Жанғозин көшесі №14, Шаруашылық жүргізу құқығындағы "Қарасай клиникалық көп бейінді орталық аудандық ауруханасы" мемлекеттік коммуналдық кәсіпорны, әкімшілік корпусы (мәжіліс залы), телефон: 872771-2-28-62</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1823"/>
-    <w:bookmarkStart w:name="z1836" w:id="1824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1025 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1824"/>
-    <w:bookmarkStart w:name="z1837" w:id="1825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Әйтей ауылы, Өмірұзақ ықшам ауданы, "Алматы облысы білім басқармасының Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Өмірзақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1825"/>
-    <w:bookmarkStart w:name="z1838" w:id="1826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Әйтей ауылы; Өмірұзақ ықшам ауданы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1826"/>
-    <w:bookmarkStart w:name="z1839" w:id="1827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өмірұзақ" ықшам ауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1827"/>
-    <w:bookmarkStart w:name="z1840" w:id="1828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1828"/>
-    <w:bookmarkStart w:name="z1841" w:id="1829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Жарокова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1829"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1843" w:id="1831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АКХ Ленинский шаруа қожалығы1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144 квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1831"/>
-    <w:bookmarkStart w:name="z1844" w:id="1832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1026 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1832"/>
-    <w:bookmarkStart w:name="z1845" w:id="1833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Көксай ауылы, Наурызбай батыр көшесі №109а, "Aqyldy_bala" жеке меншік оқу орталығының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1833"/>
-    <w:bookmarkStart w:name="z1846" w:id="1834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Көксай ауылы: 1, 2, 3, 4, 5, 6, 7,8, 9, 10, 11, 12, 13, 14, 15, 16, 19, 20, 22, 96, 117 кварталдар, "КазМИС" шаруа қожалықтарының ассоциациясы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1834"/>
-    <w:bookmarkStart w:name="z1847" w:id="1835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1027 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1835"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1850" w:id="1838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы:Кемертоған ауылы, Әл-Фараби көшесі, №8076 "Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Кемертоған ауылының орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. (спорт зал)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары:Кемертоған ауылы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атамұра, Балауса, Ақжар, Ақбұлақ, Ақжайлау, Ақсарай, Күншуақ, Қыз Жібек, Алаша, Аманжол, Береке, Сұлутөр, Ақотау, Квартал: 7, 17, 18, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1838"/>
-    <w:bookmarkStart w:name="z1851" w:id="1839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1028 сайлау учаскесі (жабық).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1839"/>
-    <w:bookmarkStart w:name="z1852" w:id="1840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Шамалған ауылы, Жібек Жолы көшесі № 64, "Қарасай клиникалық көпсалалы аудандық орталық ауруханасы" ғимараты (фойе), телефон: 872771-5-43-53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1840"/>
-    <w:bookmarkStart w:name="z1853" w:id="1841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1029 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1841"/>
-    <w:bookmarkStart w:name="z1854" w:id="1842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қошмамбет ауылы, Шаған көшесі, №58/1, "Алматы облысы білім басқармасының "Қарасай ауданының білім бөлімі" мемлекеттік мекемесінің "Қошмамбет ауылындағы жайлы мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1842"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1856" w:id="1844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Қошмамбет ауылы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айдала бұрылысы 1а, 3а, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1844"/>
-    <w:bookmarkStart w:name="z1857" w:id="1845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдемі көшесі 1, 1а, 3, 3а, 4, 4б, 5, 5а, 7, 9, 11, 12б, 13, 13б, 15, 15а, 17, 18, 13, 21, 23, 25а, 27, 29, 32, 33, 35, 37, 37а, 38, 40, 41а, 42а, 43, 43б, 45а, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1845"/>
-    <w:bookmarkStart w:name="z1858" w:id="1846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқоңыр көшесі 3, 7, 8, 8а, 10, 12, 12в, 19, 20, 24, 24а, 26, 28, 30, 32, 34, 35, 36, 40, 42, 45, 48, 50, 56/1, 56, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1846"/>
-    <w:bookmarkStart w:name="z1859" w:id="1847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Береке көшесі 4а, 11, 13а, 14, 14а, 16, 17, 18, 20, 22, 27, 28, 30, 31а, 32, 33, 36, 38, 41, 41а, 42, 43, 44, 44а, 45, 47, 51, 57, 63, 69, 70, 141, 149, 152, 157, 159, 178, 179а, 191, 191а, 192, 194, 195, 196;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1847"/>
-    <w:bookmarkStart w:name="z1860" w:id="1848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дихан көшесі 1, 1в, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 20, 22, 24, 26, 26а, 30, 30а, 38, 45, 45/1, 53б, 56, 58, 59, 60, 62, 71, 72, 82, 90, 96, 120, 122/2, 122/5, 122/8, 127, 129, 130, 131, 133, 142, 143, 156, 157, 162, 165, 170, 182, 184, 194, 214;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1848"/>
-    <w:bookmarkStart w:name="z1861" w:id="1849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңашаруа көшесі 3, 5, 7, 8, 10, 10а, 12, 12а, 13, 14, 19, 22, 23, 23а, 29, 32, 33, 36, 37, 38, 39, 40, 45а, 45в, 46, 47, 52, 53, 53а, 54, 55, 55, 55, 57, 57, 61, 62, 63, 63а, 64, 65, 65, 67, 70, 82, 88;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1849"/>
-    <w:bookmarkStart w:name="z1862" w:id="1850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желді көшесі 1, 3, 5, 6, 7, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 29, 30, 31, 34, 35, 36, 38, 39, 40, 42, 43, 44, 46, 50, 51, 52, 55, 57, 58, 64, 65, 66, 67, 72, 77, 79, 85, 89, 96, 97, 98, 99, 101,102;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1850"/>
-    <w:bookmarkStart w:name="z1863" w:id="1851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңдала көшесі 1, 1а, 2а, 3, 5б, 6, 6а, 7, 9, 10, 11а, 12, 15а, 18, 19, 19, 20, 21, 22, 22а, 23, 24а, 27а, 29, 30, 31, 32, 33, 35, 39, 41,42, 44 45, 46, 48, 60, 96, 96а, 97;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1851"/>
-    <w:bookmarkStart w:name="z1864" w:id="1852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көксу көшесі 3а, 7, 9, 11, 13Б, 15Б, 16, 16а, 17, 18, 19, 21, 24, 24А, 34, 34а, 40, 40а, 57, 62, 63, 110, 101/9, 101/10, 102, 105, 108, 110, 117, 125, 127, 131, 157, 159, 179, 182, 184, 207, 208, 209, 210, 212, 213, 214, 216, 217, 218, 220, 221, 222, 223, 224, 225, 226, 227, 229, 230, 231, 232, 233, 234, 235, 237, 239, 240, 269, 270;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1852"/>
-    <w:bookmarkStart w:name="z1865" w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосағаш МТФ көшесі 1в, 7, 7/1 ,7/3, 1,1в ,9, 14, 2а, 14, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1853"/>
-    <w:bookmarkStart w:name="z1866" w:id="1854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мамыр көшесі 1, 1/3, 2а, 3, 4, 4А, 5, 6, 6а, 7А, 7/1, 7/2, 9А, 10/2, 11, 11/1, 12/2, 12/3, 14/3, 15а, 16/1, 17А, 17В, 19/1, 20, 21, 22, 22/1, 24, 24Б,, 25, 27, 29Г, 30А, 31/1, 31/2, 33, 35, 39, 41/1, 42, 43, 44, 45/1, 48, 55/2, 54, 59, 60, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1854"/>
-    <w:bookmarkStart w:name="z1867" w:id="1855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таң көшесі 7, 8, 20, 23, 24, 26, 29, 34, 30, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1855"/>
-    <w:bookmarkStart w:name="z1868" w:id="1856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгілі көшесі 1, 2, 2В, 3, 3а, 4, 4б, 8, 13, 15, 16, 21, 22, 22А, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1856"/>
-    <w:bookmarkStart w:name="z1869" w:id="1857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаған көшесі 1, 3, 3а, 4, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 19, 20, 22, 23, 24, 25, 25/1, 25а, 26, 28, 30, 34, 36, 40, 42, 46, 48, 52, 60А, 101, 103, 109, 146, 152, 153, 160, 162;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1857"/>
-    <w:bookmarkStart w:name="z1870" w:id="1858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі 1, 4, 5, 6, 8, 10, 17, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1858"/>
-    <w:bookmarkStart w:name="z1871" w:id="1859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасу көшесі 1, 3, 4, 6а, 8, 8а, 10, 10а, 12, 14А, 16, 18, 20, 22, 28, 30, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1859"/>
-    <w:bookmarkStart w:name="z1872" w:id="1860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлан көшесі 1, 2, 3, 4а, 5, 6, 7, 7, 8, 10, 11, 12, 13, 14а, 14, 15, 16, 17, 22, 23, 24, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1860"/>
-    <w:bookmarkStart w:name="z1873" w:id="1861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жайық, бағбандық қоғамдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1064 сайлау учаскесі (жабық).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Қошмамбет ауылы, 636 есептік квартал, 1051 құрылыс "Алматы облысы полиция департаментінің Алатау қаласы полициця бөлімінің әкімшілік тәртіппен қамауға алынған адамдарға арналған арнайы қабылдау орны" мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37978,282 +34509,304 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1877" w:id="1862"/>
+    <w:bookmarkStart w:name="z1877" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарасай ауданы әкімінің күші жойылған кейбір шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1862"/>
-    <w:bookmarkStart w:name="z1878" w:id="1863"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z1878" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қарасай ауданында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелерін құру туралы" Қарасай ауданы әкімінің 2020 жылғы 27 қарашадағы № 8 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5783</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1863"/>
-    <w:bookmarkStart w:name="z1879" w:id="1864"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z1879" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қарасай ауданы әкімінің 2020 жылғы 27 қарашадағы № 8 "Қарасай ауданында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелерін құру туралы" шешіміне өзгеріс енгізу туралы" Қарасай ауданы әкімінің 2022 жылғы 29 желтоқсандағы № 4 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1864"/>
-    <w:bookmarkStart w:name="z1880" w:id="1865"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z1880" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қарасай ауданы әкімінің 2020 жылғы 27 қарашадағы № 8 "Қарасай ауданында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелерін құру туралы" шешіміне өзгеріс енгізу туралы" Қарасай ауданы әкімінің 2024 жылғы 12 наурыздағы № 3 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6096-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1865"/>
-    <w:bookmarkStart w:name="z1881" w:id="1866"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z1881" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қарасай ауданы әкімінің 2020 жылғы 27 қарашадағы № 8 "Қарасай ауданында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелерін құру туралы" шешіміне өзгеріс енгізу туралы" Қарасай ауданы әкімінің 2024 жылғы 2 қазандағы № 10 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6174-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1866"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38575,35 +35128,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>