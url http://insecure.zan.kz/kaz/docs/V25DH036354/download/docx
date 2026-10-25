--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34cf800" w14:textId="34cf800">
+    <w:p w14:paraId="c905ce3" w14:textId="c905ce3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Еңбекшіқазақ ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Алматы облысы Еңбекшіқазақ аудандық мәслихатының 2025 жылғы 18 маусымдағы № 44-208 шешімі. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 маусымда № 36354 болып тіркелді</w:t>
+        <w:t>Еңбекшіқазақ ауданында тұрғын үй көмегін көрсету мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы облысы Еңбекшіқазақ аудандық мәслихатының 2025 жылғы 18 маусымдағы № 44-208 шешімі. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 маусымда № 36354 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Алматы облысы Еңбекшіқазақ аудандық мәслихатының 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,91 +194,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) бұйрығына сәйкес Еңбекшіқазақ аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Еңбекшіқазақ ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Еңбекшіқазақ ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Алматы облысы Еңбекшіқазақ аудандық мәслихатының 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Еңбекшіқазақ аудандық мәслихатының 2024 жылғы 24 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -692,1262 +792,452 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Алматы облысы Еңбекшіқазақ аудандық мәслихатының 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Еңбекшіқазақ ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрықтарына (бұдан әрі – Қағида) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес әзірленді.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Еңбекшіқазақ ауданында тұратындарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Еңбекшіқазақ аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Тұрғын үй көмегін көрсету тәртібі</w:t>
-[...99 lines deleted...]
-      4) шекті жол берілетін шығыстар – аз қамтылған отбасының (азаматтың) бір айда кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтер мен телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалануға жұмсаған шығыстарының шекті жол берілетін деңгейінің аз қамтылған отбасының (азаматтың) жиынтық кірісіне проценттік қатынасы;</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      5) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...15 lines deleted...]
-      2. Тұрғын үй көмегін тағайындау "Еңбекшіқазақ ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...15 lines deleted...]
-      3. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Еңбекшіқазақ ауданының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...15 lines deleted...]
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      Аз қамтылған отбасылардың (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар 10 (он) пайыз мөлшерінде белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...784 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2327,31 +1617,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>