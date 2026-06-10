--- v0 (2025-10-17)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f640a7" w14:textId="1f640a7">
+    <w:p w14:paraId="49f3833" w14:textId="49f3833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шортанды аудандық мәслихатының № 8С-35/4 "Шортанды ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Шортанды аудандық мәслихатының 2025 жылғы 10 қаңтардағы № 8С-33/2 шешімі. Ақмола облысының Әділет департаментінде 2025 жылғы 14 қаңтарда № 8883-03 болып тіркелді</w:t>
+        <w:t>Ақмола облысы Шортанды аудандық мәслихатының 2025 жылғы 28 наурыздағы № 8С-35/4 шешімі. Ақмола облысының Әділет департаментінде 2025 жылғы 02 сәуірде № 8903-03 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Шортанды аудандық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,91 +194,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Шортанды аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Шортанды ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Шортанды ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Шортанды аудандық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -566,65 +666,119 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шортанды ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Шортанды ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Ақмола облысы Шортанды аудандық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Шортанды ауданында тұратындарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
@@ -675,54 +829,54 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тұрғын үй көмегін тағайындау Шортанды аудандық "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+      2. Тұрғын үй көмегін тағайындау Шортанды ауданының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -749,233 +903,215 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
-[...17 lines deleted...]
-      Өтемақы шараларымен қамтамасыз етілген тұрғын үй алаңының нормасы ретінде бір адамға 18 (он сегіз) шаршы метр алынады. Жалғыз тұратын азаматтар үшін өтемақы шараларымен қамтамасыз етілген тұрғын үй алаңының нормасы ретінде 30 (отыз) шаршы метр алынады.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      6. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсету тәртібі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) Қағидаларға сәйкес тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына немесе "электрондық үкімет" веб - порталына тоқсанына бір рет жүгінеді.</w:t>
-[...89 lines deleted...]
-      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
+      7. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) Қағидаларға сәйкес тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына немесе "электрондық үкімет" веб - порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -983,55 +1119,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1357,31 +1493,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>