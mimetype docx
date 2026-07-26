--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49f3833" w14:textId="49f3833">
+    <w:p w14:paraId="c43ec3f" w14:textId="c43ec3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>