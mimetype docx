--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e702101" w14:textId="e702101">
+    <w:p w14:paraId="872a9cd" w14:textId="872a9cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Креативті индустрияға мемлекеттік қолдау көрсету мен оны ынталандыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 2025 жылғы 29 желтоқсандағы № 693-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 желтоқсанда № 37732 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 2025 жылғы 29 желтоқсандағы № 693-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 желтоқсанда № 37732 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мәдениет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1181,512 +1181,708 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) креативті индустриялар өнімi – жеке және заңды тұлғалардың креативті қызметінің нәтижесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) креативті индустриялар субъектісі – креативті қызметке қатысатын, креативті индустриялар саласындағы тауарлар мен көрсетілетін қызметтерді жасауды, өндіруді, таратуды және ілгерілетуді жүзеге асыратын жеке немесе заңды тұлға;</w:t>
+      5) креативті индустриялар субъектісі – креативті қызметке қатысатын, креативті қызмет нәтижелерін жасауды, шығаруды, қайта жаңғыртуды, жаппай таратуды жүзеге асыратын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z165" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) креативті индустриялар субъектілерінің тізілімі – креативті индустриялар саласында мемлекеттік қолдау шараларын тиімді көрсету мақсатында уәкілетті орган әкімшілендіретін креативті индустриялар субъектілерін тіркеуге және есепке алуға арналған онлайн-платформа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қаржылық емес қолдау шаралары – бұл тікелей қаржыландыруды қамтымайтын және креативті индустриялар саласында қолайлы кәсіпкерлік ортаны құруға, кәсіпкерлік бастаманы дамытуға, креативті индустрия субъектілері мен олардың қызметкерлерінің кәсіби деңгейін арттыруға бағытталған мемлекеттік қолдау нысаны. Олар креативті жобалардың бәсекеге қабілеттілігін, еңбек өнімділігін арттыруға және тұрақты дамуына ықпал ететін консультациялық, оқыту, әдістемелік, акселерациялық, инфрақұрылымдық және өзге де көрсетілетін қызметтерді қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қаржылық қолдау шаралары – бұл стартаптар мен инновациялық жобаларға гранттық қолдау көрсету, жобаларды қоса қаржыландыру, Қазақстан Республикасының заңнамасында көзделген өзге де қаржылық қолдау шараларын іске асыру жолымен жобаларды қаржыландыруға қолжетімділікті қамтамасыз етуге, шығындарды төмендетуге және олардың тұрақтылығын арттыруға бағытталған әртүрлі қаржы құралдарын ұсыну арқылы креативті индустрия субъектілеріне көрсетілетін мемлекеттік қолдау нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) стартаптар мен инновациялық жобаларды гранттық қолдау – қызметті ұйымдастырушымен тиісті шарт жасаса отырып, креативті индустриялар саласындағы инновациялық жобаларды іске асыру үшін жеке және заңды тұлғаларға берілетін өтеусіз қаржылық көмек; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) цифрлық платформа – өтінім беру, мониторингтеу және көрсетілетін қызметті ұйымдастырушы мен креативті индустрия субъектілері арасында өзара іс-қимыл жасасуға арналған электрондық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) цифрлық технологиялық платформа – басқару, жасанды интеллект жүйесінің көмегімен талдау және іздеу негізінде зияткерлік меншікті қорғау функциялары бар креативті индустриялар өнімдерінің электрондық дерекқоры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қолдау түрлері, көздері мен бағыттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Креативті индустрияны қолдау және ынталандыру Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 20 қазандағы № 572-НҚ бұйрығымен бекітілген креативті индустрияға жататын экономикалық қызмет түрлерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Тізбе) сәйкес қаржылық және қаржылық емес шаралар арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаржылық шаралар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) креативті жобаларды қаржыландыру және қоса қаржыландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пилоттық жобаларды әзірлеуді және оның іске асырылуын қаржыландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жобаларды жеке инвесторлармен бірлесіп қаржыландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) экспортты қолдау: маркетинг, аударма, халықаралық көрмелер мен фестивальдарға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) зияткерлік меншік объектілерін тіркеуге және құқықтық қорғауға арналған шығыстарды қаржыландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) халықаралық шығармашылық конкурстарға қатысуды қаржыландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) креативті индустриялар саласындағы халықаралық жетістіктері үшін сыйақылар мен көтермелеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 2029 жылға дейінгі бюджет қаражаты есебінен көзделген қаражат шегінде 5 000 000 теңгеден бастап 50 000 000 теңгеге дейінгі мөлшерде нысаналы стипендиялар, стартаптар мен инновациялық жобаларды гранттық қолдау, таланттарды дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қаржылық емес шаралар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультациялар, акселерация, мастер-класстар (питчингтер), тәлімгерлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім беру бағдарламалары мен халықаралық тағылымдамалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фестивальдарға, форумдарға, көрмелерге, жәрмеңкелерге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүліктік қолдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цифрлық қолдау – онлайн платформалар, маркетплейстер, ақпараттық технологиялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) маркетингтік, заңи және әдістемелік қолдап отыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2177,234 +2373,316 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінімді берген сәтте орындалмаған салық берешегінің және бюджетке өзге де орындалмаған міндетті төлемдерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Тізбеге сәйкес қызмет түрлеріне сәйкес келуі не осы Қағидалардың 2-тарауында көрсетілген мамандандырылған бағдарламалар мен инфрақұрылымдық қолдау бойынша креативті индустрияның жекелеген бағыттарына сәйкес келуі.</w:t>
+      3) Тізбеге сәйкес қызмет түрлеріне сәйкес келуі не осы Қағидалардың 2-тарауында көрсетілген мамандандырылған бағдарламалар мен инфрақұрылымдық қолдау бойынша креативті индустрияның жекелеген бағыттарына сәйкес келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkStart w:name="z166" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) креативті индустриялар субъектілерінің тізілімінде тіркелген болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті ұйымдастырушының қаржылық қолдау шараларын ұсыну үшін өтінімдерді қабылдау мерзімі көрсетілетін қызметті ұйымдастырушының цифрлық платформасында хабарландыру жарияланған кезден бастап 30 (отыз) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Конкурсқа қатысу үшін өтініш беруші белгіленген мерзімде көрсетілетін қызметті ұйымдастырушыға көрсетілетін қызметті ұйымдастырушының цифрлық платформасы арқылы мынадай құжаттарды қоса бере отырып, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ немесе орыс тілінде конкурсқа қатысуға өтінім береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жобаның атауы, бағыты, қысқаша сипаттамасы және күтілетін нәтижелері (бизнес-жоспар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушінің мәртебесін растайтын құжаттар (тіркелуі, жарғы және өзге де заңды құжаттар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) креативті индустрия өнімдерін коммерцияландыру бойынша іске асырылған жобалардың портфолиосы мен үлгілері (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер өтініш беруші осы Қағидалардың 25-тармағында көрсетілген санаттарға жататын болса, мынадай құжаттар: жобаның инклюзивті бағытын растайтын мүгедектік туралы анықтама, медициналық-әлеуметтік сараптама актісі (қорытындысы), мемлекеттік атаулы әлеуметтік көмек тағайындалғаны туралы анықтама не өзге де құжаттар (ол болған жағдайда) ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті ұйымдастырушы өтінімдерді қабылдау аяқталған күннен бастап 7 (жеті) жұмыс күні ішінде барлық келіп түскен өтінімдердің осы Қағидалардың 9-тармағында көзделген шарттарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйкессіздік анықталған жағдайда, көрсетілетін қызметті ұйымдастырушы 3 (үш) жұмыс күні ішінде өтініш берушіге оларды жою қажеттігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2433,70 +2711,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтадан сәйкес келмеген жағдайда, көрсетілетін қызметті ұйымдастырушы ағымдағы конкурс шеңберінде қайта қатысу құқығынсыз өтінімді қабылдамайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті ұйымдастырушы өтінімдерді қабылдау аяқталған кезден бастап 2 (екі) жұмыс күні ішінде хабарламада көрсетілген ескертулерді ескеріле отырып пысықталған өтінімдерді Комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қаржылық қолдау шараларын ұсыну үшін уәкілетті орган мемлекеттік органдар өкілдерінің, креативті индустриялар саласындағы сарапшылардың қатарынан комиссия құрады. Сондай-ақ қажет болған жағдайда Комиссияның құрамына халықаралық сарапшылар тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның ережесі мен құрамы уәкілетті органмен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2597,70 +2875,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы комиссияның отырыстарын ұйымдастырушылық-техникалық қамтамасыз етуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның отырысы, егер оған оның жалпы құрамының кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мүдделер қақтығысын болдырмау үшін Комиссияның құрамына қаралатын мәселелерге жеке мүдделілігі бар адамдар, сондай-ақ туыстық байланыстары немесе өзге де мән-жайлары Комиссия шешімінің объективтілігіне әсер етуі мүмкін адамдар кіре алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүдделер қақтығысы деп Комиссия құрамына кіретін адамдардың жеке мүдделері олардың өз міндеттерін орындамауына және (немесе) тиісінше орындамауына әкеп соғуы мүмкін жағдай түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2761,70 +3039,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарсылық білдіру туралы шешім комиссияның төрағасы, комиссия мүшелері және хатшы қол қоятын хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшесі шеттетілген жағдайда, уәкілетті орган кворумды қамтамасыз ету үшін Комиссияның құрамына өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия өтінімдерді қабылдау аяқталғаннан кейін 15 (он бес) жұмыс күні ішінде осы Қағидаларға 4-қосымшаға сәйкес балдық жүйе бойынша өтінімдерді бағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау қорытындысы бойынша жинаған балдарының кему ретімен өтінімнің рейтингі қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2907,182 +3185,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның хаттамасы шешім қабылданғаннан кейін 1 (бір) жұмыс күні ішінде көрсетілетін қызметті ұйымдастырушыға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның шешімдері мен оның мүшелерінің әрекеттеріне Қазақстан Республикасының Әкімшілік рәсімдік- процестік кодексінде көзделген тәртіпке сәйкес шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Даулы мәселелерді шешу мақсатында уәкілетті органның бұйрығымен құрамы оның төрағасын қоса алғанда, мүшелерінің тақ санынан, бірақ кемінде 15 (он бес) адамнан тұратын апелляциялық комиссия құрылады. Апелляциялық комиссия уәкілетті орган қызметкерлерінен, тәуелсіз сарапшылардан, жұртшылық және басқа да мемлекеттік органдардың өкілдерінен тұрады. Апелляциялық комиссияның құрамына Комиссияның мүшелері кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурс нәтижесімен келіспеген жағдайда өтініш беруші апелляциялық комиссияға шешімнің қолданылуын апелляция қаралғанға дейін тоқтата тұра отырып, шешімді қайта қарау туралы өтініш беруге құқылы. Апелляцияға өтініш өтініш берушімен уәкілетті органның ведомстволық бағынысты ұйымдарының кадрларымен жұмыс жөніндегі құрылымдық бөлімшесіне апелляциялық комиссия төрағасының атына электрондық немесе қағаз түрінде конкурстың қорытындылары туралы хаттама цифрлық платформада жарияланғаннан кейін 2 (екі) жұмыс күні ішінде беріледі және апелляциялық комиссия тарапынан 1 (бір) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссияның шешімі, егер отырысқа оның құрамының кемінде үштен екісі қатысса, заңды деп есептеледі. Конкурс қорытындыларымен келіспеу туралы апелляция бойынша шешім қатысып отырған комиссия мүшелері санының көпшілік даусымен қабылданады. Апелляциялық комиссия мүшелерінің дауыстары тең болған жағдайда апелляциялық комиссия төрағасының даусы шешуші болып табылады. Апелляциялық комиссияның жұмысы төраға және комиссияның барлық мүшелері қол қоятын хаттамамен рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жеңімпаздар тізімін қамтитын конкурстың нәтижелерін қарсылықтарды қарағаннан кейін не егер қарсылықтар келіп түспесе, қарсылықтарды беру мерзімі өткеннен кейін 2 (екі) жұмыс күні ішінде комиссияның хаттамасы негізінде көрсетілетін қызметті ұйымдастырушы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурс жеңімпаздарының тізімі бекітілгеннен кейін 1 (бір) жұмыс күні ішінде көрсетілетін қызметті ұйымдастырушының цифрлық платформасында және уәкілетті органның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңімпаздарды хабардар етуді көрсетілетін қызметті ұйымдастырушы бір мезгілде көрсетілетін қызметті ұйымдастырушының цифрлық платформасындағы жеңімпаздың жеке кабинетінде хабарламаны орналастыра отырып, жеңімпаздардың тізімі бекітілгеннен кейін 1 (бір) жұмыс күні ішінде өтінімде көрсетілген электрондық пошта арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті ұйымдастырушы конкурстың түпкілікті нәтижелері бекітілген күннен бастап 2 (екі) жұмыс күні ішінде конкурстың жеңімпазына келісімнің жобасын қоса бере отырып, қаржылық қолдау көрсету туралы келісім жасасу қажеттігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама өтінімде көрсетілген электрондық пошта арқылы жіберіледі, сондай-ақ көрсетілетін қызметті ұйымдастырушының цифрлық платформасындағы жеңімпаздың жеке кабинетінде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3093,330 +3371,330 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстың жеңімпазы хабарламаны алған күннен бастап 7 (жеті) жұмыс күні ішінде келісімге қол қоюға және оны көрсетілетін қызметті ұйымдастырушыға ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Келісім көрсетілетін қызметті ұйымдастырушының цифрлық платформасы арқылы электрондық нысанда не екі данада қағаз тасымалдағышта жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылық қолдау көрсету туралы келісімде мыналар қамтылуы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тараптардың атауы мен деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) келісімнің нысанасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолдау көрсетудің мөлшері мен нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес конкурстық өтінімде ұсынылған бизнес-жоспарға сәйкес қолдау қаражатын пайдалану мақсаттары мен бағыттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолдауды көрсету мерзімі мен тәртібі (бір реттік немесе кезең-кезеңмен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тараптардың құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Қағидалардың 7-тарауына сәйкес есептілікке қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) келісімнің шарттары бұзылған жағдайда, қаражатты қайтару тәртібі мен шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тараптардың жауаптылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) келісімге өзгерістер енгізу тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) келісімнің қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) дауларды шешу тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қаржыландыру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3447,562 +3725,676 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржыландыруды ұсыну (бір реттік немесе кезең-кезеңмен) тәртібі туралы шешімді көрсетілетін қызметті ұйымдастырушы қаржыландыру көлемін, жобаны іске асыру мерзімдері мен ерекшелігін ескере отырып, конкурстың нәтижелері бекітілген кезде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылық қолдау көрсету туралы келісімнің үлгілік нысанын көрсетілетін қызметті ұйымдастырушы әзірлейді және уәкілетті органмен келісу бойынша бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Егер конкурстың жеңімпазы осы Қағидалардың 18-тармағында белгіленген мерзімде келісімге қол қоймаған не келісім жасасудан жазбаша бас тартқан жағдайда, көрсетілетін қызметті ұйымдастырушы 2 (екі) жұмыс күні ішінде комиссияның хаттамасына сәйкес екінші орын алған өтініш берушіге келісімнің жобасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші орын алған өтініш беруші осы Қағидалардың 18-тармағына сәйкес келісімге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстың нәтижелері туралы ресми хабардар етілгеннен кейін конкурс жеңімпазының келісім жасасудан бас тартуын көрсетілетін қызметті ұйымдастырушы тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жеңімпаздан кейінгі өтініш беруші болмаған кезде көрсетілетін қызметті ұйымдастырушы конкурсты қайта өткізу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті ұйымдастырушының функциялары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Көрсетілетін қызметті ұйымдастырушы мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстарды жариялауды және өтінімдерді жинауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифрлық платформаны қолдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) келісімдер жасасуды және олардың орындалуын бақылауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиімділігін мониторингтеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жобалар мен қатысушылардың дерекқорын қалыптастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өтінім беруден бастап жобаның іске асырылуына дейінгі барлық кезеңдерде инклюзивті қолжетімділікті қолдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осал топтардың мүдделерін білдіретін ұйымдармен өзара іс-қимыл жасасуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) инфрақұрылымды (хабтар, зертханалар, акселераторлар) дамытуға жәрдемдесуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықаралық бастамаларды қолдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) креативті индустрия субъектілеріне арналған акселерациялық бағдарламаларды, интенсивтерді, менторлық іс-шараларды жүргізуді және білім беру қызметтерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ұйымдастырушылық шығыстарды, сарапшылардың еңбегіне ақы төлеуді және әкімшілік қолдап отыруды қоса алғанда, инвесторларды тарту үшін таныстырылым сессияларын, креативті жобаларды іріктеу мен жылжытуға арналған конкурстар мен іс-шараларды ұйымдастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) креативті индустриялар саласында қаржылық және қаржылық емес қолдау шараларын көрсету жөнінде өткізілген конкурстардың қорытындысы бойынша қызметі туралы есепті уәкілетті органға ұсынуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Есеп </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жартыжылдықта бір рет, есепті жартыжылдықтан кейінгі айдың 10-нан кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z111" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қаржыландыру, жол берілетін шығыстар және қаражаттың пайдаланылуын бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z112" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Көрсетілетін қызметті ұйымдастырушыны қаржыландыру стартаптар мен инновациялық жобаларды гранттық қолдау және бюджеттен тыс тетіктер шеңберінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z113" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті ұйымдастырушы шығыстарының жол берілетін түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гонорарлар мен жалақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жалға алу, логистика, жабдықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпараттық технологиялар саласындағы шешімдер, сайттарды әзірлеу және қолдап отыру, цифрлық платформалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консультациялар, оқыту, аударма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13768,55 +14160,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14142,31 +14534,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>