--- v0 (2026-03-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3031d6" w14:textId="f3031d6">
+    <w:p w14:paraId="2d732c4" w14:textId="2d732c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,221 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақпараттық жүйелермен және дерекқорлармен жұмыс, оларды сүйемелдеу және оларға қол жеткізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2025 жылғы 26 желтоқсандағы № 419 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 желтоқсанда № 37713 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2025 жылғы 26 желтоқсандағы № 419 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 желтоқсанда № 37713 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпараттандыру туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,251 +316,344 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшаcына, сондай-ақ, "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ақпараттық жүйелермен және дерекқорлармен жұмыс, оларды сүйемелдеу және оларға қол жеткізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кейбір бұйрықтардың күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Қауіпсіздік департаменті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Қауіпсіздік департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көрсетілген шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көрсетілген шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -729,87 +983,171 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 26 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 419 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық жүйелермен және дерекқорлармен жұмыс, оларды сүйемелдеу және оларға қол жеткізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ақпараттық жүйелермен және дерекқорлармен жұмыс, оларды сүйемелдеу және оларға қол жеткізу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -824,1877 +1162,1877 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасына, "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі (бұдан әрі - Министрлік) туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және ақпараттық жүйелермен және дерекқорлармен (бұдан әрі - АЖ) жұмыс істеу, оларды сүйемелдеу және оларға қол жеткізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалар АЖ-мен жұмыс істеуші, оларды сүйемелдеуші және қол жеткізуі бар пайдаланушыларға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АЖ әкімшісі – бағдарламалық-аппараттық құралдарға жүйелік-техникалық қызмет көрсетуді және АЖ-ні сүйемелдеуді жүзеге асыратын тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Қағидалар АЖ-мен жұмыс істеуші, оларды сүйемелдеуші және қол жеткізуі бар пайдаланушыларға қолданылады.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпарат – ақпарат иеленушілер жасаған немесе алған және олардың иелігіндегі, кез келген нысанда тіркелген тұлғалар, заттар, фактілер, оқиғалар, құбылыстар және процестер туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      3. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпаратқа қол жеткізу - әркімнің заң жүзінде тыйым салынбаған кез келген тәсілмен еркін ақпарат алуға және таратуға Қазақстан Республикасының Конституциясы мен заңдарында бекітілген, мемлекеттің кепілдік берген құқығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      1) АЖ әкімшісі – бағдарламалық-аппараттық құралдарға жүйелік-техникалық қызмет көрсетуді және АЖ-ні сүйемелдеуді жүзеге асыратын тұлға;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтамасыз ету, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      2) ақпарат – ақпарат иеленушілер жасаған немесе алған және олардың иелігіндегі, кез келген нысанда тіркелген тұлғалар, заттар, фактілер, оқиғалар, құбылыстар және процестер туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттандыру объектілерінің иеленушісі – ақпараттандыру объектілерінің меншік иесі заңда немесе келісімде айқындалған шектерде және тәртіппен ақпараттандыру объектілерін иелену және пайдалану құқықтарын берген субъект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      3) ақпаратқа қол жеткізу - әркімнің заң жүзінде тыйым салынбаған кез келген тәсілмен еркін ақпарат алуға және таратуға Қазақстан Республикасының Конституциясы мен заңдарында бекітілген, мемлекеттің кепілдік берген құқығы;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттандыру объектісін сүйемелдеу – өнеркәсіптік пайдалануға енгізілген ақпараттандыру объектісін оған жаңғырту жүргізбестен және қосымша функционалдық талаптарды іске асырмастан және оның тұтастығы сақталған жағдайда, бағдарламалық қамтылымға түзету, түрлендіру жүргізу және оның ақауларын жою жөніндегі іс-шараларды қамтитын, мақсатына сәйкес пайдалануды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтамасыз ету, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақпараттандыру саласындағы ақпараттық қауіпсіздік (бұдан әрі – ақпараттық қауіпсіздік) – электрондық ақпараттық ресурстардың, ақпараттық жүйелердің және ақпараттық-коммуникациялық инфрақұрылымның сыртқы және ішкі қатерлерден қорғалуының жай-күйі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5) ақпараттандыру объектілерінің иеленушісі – ақпараттандыру объектілерінің меншік иесі заңда немесе келісімде айқындалған шектерде және тәртіппен ақпараттандыру объектілерін иелену және пайдалану құқықтарын берген субъект;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық іс-әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      6) ақпараттандыру объектісін сүйемелдеу – өнеркәсіптік пайдалануға енгізілген ақпараттандыру объектісін оған жаңғырту жүргізбестен және қосымша функционалдық талаптарды іске асырмастан және оның тұтастығы сақталған жағдайда, бағдарламалық қамтылымға түзету, түрлендіру жүргізу және оның ақауларын жою жөніндегі іс-шараларды қамтитын, мақсатына сәйкес пайдалануды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ақпараттық қауіпсіздік әкімшісі (бұдан әрі – АҚ әкімшісі) – АЖ-ға қол жеткізуді қамтамасыз ететін электрондық ақпараттық ресурстарды қорғау жөніндегі талаптардың орындалуын бақылауды жүзеге асыратын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      7) ақпараттандыру саласындағы ақпараттық қауіпсіздік (бұдан әрі – ақпараттық қауіпсіздік) – электрондық ақпараттық ресурстардың, ақпараттық жүйелердің және ақпараттық-коммуникациялық инфрақұрылымның сыртқы және ішкі қатерлерден қорғалуының жай-күйі;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дерекқорлар – осы деректердің сипаттамаларын, сондай-ақ олардың объектілері арасындағы өзара байланыстарды сипаттайтын тұжырымдамалық құрылымға сәйкес ұйымдастырылған деректер жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      8) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық іс-әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ҚББЖ – ақпараттық жүйелерге қол жеткізуді бақылау және басқару жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      9) ақпараттық қауіпсіздік әкімшісі (бұдан әрі – АҚ әкімшісі) – АЖ-ға қол жеткізуді қамтамасыз ететін электрондық ақпараттық ресурстарды қорғау жөніндегі талаптардың орындалуын бақылауды жүзеге асыратын адам;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қол жеткізу өтінімі – пайдаланушыны тіркеуге (есептік жазба жасауға) және оған ақпараттық жүйелерге қол жеткізу құқығын беруге (немесе оны өзгертуге) арналған өтінім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      10) дерекқорлар – осы деректердің сипаттамаларын, сондай-ақ олардың объектілері арасындағы өзара байланыстарды сипаттайтын тұжырымдамалық құрылымға сәйкес ұйымдастырылған деректер жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) нормативтік-техникалық құжаттама – ақпараттандыру объектілерін құруға және қолдануға (пайдалануға), сондай-ақ олардың ақпараттандыру саласындағы белгіленген талаптарға сәйкестігін бақылауға қойылатын жалпы міндеттерді, қағидалар мен талаптарды айқындайтын құжаттар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      11) ҚББЖ – ақпараттық жүйелерге қол жеткізуді бақылау және басқару жүйесі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өтініш беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету саласындағы қызметті жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      12) қол жеткізу өтінімі – пайдаланушыны тіркеуге (есептік жазба жасауға) және оған ақпараттық жүйелерге қол жеткізу құқығын беруге (немесе оны өзгертуге) арналған өтінім;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) пайдаланушы – нақты функцияны және (немесе) міндетті орындау үшін ақпараттандыру объектілерін пайдаланатын ақпараттандыру субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      13) нормативтік-техникалық құжаттама – ақпараттандыру объектілерін құруға және қолдануға (пайдалануға), сондай-ақ олардың ақпараттандыру саласындағы белгіленген талаптарға сәйкестігін бақылауға қойылатын жалпы міндеттерді, қағидалар мен талаптарды айқындайтын құжаттар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) техникалық құжаттама – ақпараттандыру объектісін құру мен дамыту, сондай-ақ оны тәжірибелік және өнеркәсіптік пайдалану өзінің негізінде жүзеге асырылатын ақпараттандыру объектісіне арналған құжаттамалар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      14) өтініш беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету саласындағы қызметті жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) электрондық ақпараттық жүйелердің меншік иесі – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      15) пайдаланушы – нақты функцияны және (немесе) міндетті орындау үшін ақпараттандыру объектілерін пайдаланатын ақпараттандыру субъектісі;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электрондық ақпараттық ресурстар - электрондық жеткізгіште және ақпараттандыру объектілерінде қамтылған электрондық-цифрлық нысандағы деректер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      16) техникалық құжаттама – ақпараттандыру объектісін құру мен дамыту, сондай-ақ оны тәжірибелік және өнеркәсіптік пайдалану өзінің негізінде жүзеге асырылатын ақпараттандыру объектісіне арналған құжаттамалар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйелермен және дерекқорлармен жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      17) электрондық ақпараттық жүйелердің меншік иесі – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. АЖ-мен жұмыс істеу АЖ-мен жұмыс барысында пайдаланушылардың жасайтын іс-әрекеттерінің жиынтығы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      18) электрондық ақпараттық ресурстар - электрондық жеткізгіште және ақпараттандыру объектілерінде қамтылған электрондық-цифрлық нысандағы деректер.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-ны пайдаланушылардың іс-әрекеттері АЖ-ға құрастырушыларымен енгізілген пәрмендер негізінде жүзеге асырылады. Аталған пәрмендер пайдаланушылардың АЖ-мен жұмысының жүйелі болуына және АЖ-мен жұмыс жасау барысындағы олардың құқықтық жауапкершілігін реттеуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. АЖ пайдаланушылары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АЖ олардың қолдану мақсатына сәйкес пайдаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АЖ-мен жұмыс істеу кезінде ақпараттық қауіпсіздіктің қағидаларын сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) логиндер мен құпиясөздердің сақталуын қамтамасыз етуге, оларды үшінші тұлғаларға беруге жол бермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құпиясөздерді уақтылы жаңартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) АЖ әкімшілерін немесе АҚ әкімшілерін деректердің тұтастығын бұзу фактілері, АЖ жұмыс істеуіндегі ақаулар, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. АЖ-мен жұмыс істеу кезінде пайдаланушыларға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бөгде адамдардың есептік жазбаларын пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АЖ жұмыс істеу параметрлерін АЖ әкімшілерінің рұқсатынсыз дербес өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АЖ-дағы деректерді тиісті өкілеттіктерсіз көшіруге, түрлендіруге, жоюға немесе таратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметтік міндеттерін атқарумен байланысты емес мақсаттарда АЖ пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) АЖ-ға АЖ әкімшілерімен келісілмеген бағдарламалық қамтамасыз етуді жүктеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) АЖ жұмыс қабілеттілігінің немесе ақпаратқа қол жеткізудің бұзылуына әкеп соқтыратын іс-әрекеттер жасауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. АЖ-дағы пайдаланушылардың іс-әрекеттері ҚББЖ-де тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. АЖ жұмыс жүйесіне техникалық қызмет көрсету, жаңарту, өзгерту бойынша барлық жұмыстарды АЖ әкімшілері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйелермен және дерекқорлармен жұмыс істеу тәртібі</w:t>
-[...297 lines deleted...]
-      6) АЖ жұмыс қабілеттілігінің немесе ақпаратқа қол жеткізудің бұзылуына әкеп соқтыратын іс-әрекеттер жасауға жол берілмейді.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Ақпараттық жүйелерді және дерекқорларды сүйемелдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. АЖ сүйемелдеуді қамтамасыз ету Заңға және Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 қаулысымен бекітілген Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздік саласындағы бірыңғай талаптарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Министрліктің ақпараттық қауіпсіздік саясатына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ақпараттандыру объектілерінің иеленушісі АЖ әкімшілері арқылы жұмыс қабілеттілігін қамтамасыз етеді, АЖ жұмыс істеу мәселелері бойынша пайдаланушылардың өтінімдеріне жедел әрекет етуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. АЖ тәулік бойы қазақ және орыс тілдерінде жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. АЖ жұмыс істеуінде техникалық іркілістің туындауы туралы ақпарат көздері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      10. Ақпараттандыру объектілерінің иеленушісі АЖ әкімшілері арқылы жұмыс қабілеттілігін қамтамасыз етеді, АЖ жұмыс істеу мәселелері бойынша пайдаланушылардың өтінімдеріне жедел әрекет етуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-тармағына сәйкес кері байланыс нысаны арқылы берілген пайдаланушының хабарламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      11. АЖ тәулік бойы қазақ және орыс тілдерінде жұмыс істейді.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АЖ жұмыс істеу мониторингін орындайтын әкімші мамандарының хабарламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...15 lines deleted...]
-      12. АЖ жұмыс істеуінде техникалық іркілістің туындауы туралы ақпарат көздері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық іркілісті анықтаған, функционалдың жұмыс қабілеттілігі мен қол жеткізуді айқындау үшін пайдаланылатын АЖ ақаулықтарын мониторингілеу және анықтау жөніндегі бағдарламалық-аппараттық құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
-[...15 lines deleted...]
-      1) осы Қағидалардың 7-тармағына сәйкес кері байланыс нысаны арқылы берілген пайдаланушының хабарламасы;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) техникалық іркілістің туындауын немесе туындау мүмкіндігін куәландыратын жазбалар тіркелетін АЖ жүйелік журналдары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      2) АЖ жұмыс істеу мониторингін орындайтын әкімші мамандарының хабарламасы;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Пайдаланушы техникалық іркілістің туындауы туралы мынадай мәліметтер қамтылған өтінімді АЖ-да көрсетілген электрондық пошта немесе телефон арқылы береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      3) техникалық іркілісті анықтаған, функционалдың жұмыс қабілеттілігі мен қол жеткізуді айқындау үшін пайдаланылатын АЖ ақаулықтарын мониторингілеу және анықтау жөніндегі бағдарламалық-аппараттық құралдар;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушының тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, дербес бірегей сәйкестендіргіші (логині);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...15 lines deleted...]
-      4) техникалық іркілістің туындауын немесе туындау мүмкіндігін куәландыратын жазбалар тіркелетін АЖ жүйелік журналдары.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүгіну себебі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      13. Пайдаланушы техникалық іркілістің туындауы туралы мынадай мәліметтер қамтылған өтінімді АЖ-да көрсетілген электрондық пошта немесе телефон арқылы береді:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пайдаланушының байланыс деректері (телефон нөмірі, электрондық пошта мекенжайы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      1) пайдаланушының тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, дербес бірегей сәйкестендіргіші (логині);</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Пайдаланушылар АЖ арқылы көрсетілетін қызметтер бойынша техникалық мәселелер болған жағдайда, АЖ әкімшілеріне интернет-ресурста орналастырылған кері байланыс нысаны арқылы жүгінеді. Пайдаланушылардың өтінішінде мынадай мәліметтер бар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      2) жүгіну себебі;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) байланыс деректері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      3) пайдаланушының байланыс деректері (телефон нөмірі, электрондық пошта мекенжайы).</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркеме (файл);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...15 lines deleted...]
-      14. Пайдаланушылар АЖ арқылы көрсетілетін қызметтер бойынша техникалық мәселелер болған жағдайда, АЖ әкімшілеріне интернет-ресурста орналастырылған кері байланыс нысаны арқылы жүгінеді. Пайдаланушылардың өтінішінде мынадай мәліметтер бар:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш тақырыбы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...15 lines deleted...]
-      1) байланыс деректері;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініштің мәтіні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...15 lines deleted...]
-      2) тіркеме (файл);</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық мекенжайы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
-[...15 lines deleted...]
-      3) өтініш тақырыбы;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер пайдаланушының жүгіну себебі АЖ-ның жұмыс істеуіне байланысты болса, өтінімді орындау мерзімі пайдаланушының өтінімін берген күннен бастап күнтізбелік үш күннен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
-[...15 lines deleted...]
-      4) өтініштің мәтіні;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. АЖ әкімшілері АЖ жұмыс істеуі туралы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
-[...15 lines deleted...]
-      5) электрондық мекенжайы.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәтіндік және бейне форматтағы нұсқаулықтар, жиі қойылатын сұрақтар және оларға жауаптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
-[...15 lines deleted...]
-      15. Егер пайдаланушының жүгіну себебі АЖ-ның жұмыс істеуіне байланысты болса, өтінімді орындау мерзімі пайдаланушының өтінімін берген күннен бастап күнтізбелік үш күннен аспайды.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушыларды хабардар ету үшін интернет-ресурстың жаңа мүмкіндіктері туралы ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...15 lines deleted...]
-      16. АЖ әкімшілері АЖ жұмыс істеуі туралы мынадай:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. АЖ-ның жұмыс қабілеттілігін қамтамасыз ету мақсатында электрондық ақпараттық жүйелердің меншік иесі АЖ әкімшісі арқылы мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
-[...15 lines deleted...]
-      1) мәтіндік және бейне форматтағы нұсқаулықтар, жиі қойылатын сұрақтар және оларға жауаптар;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мереке және демалыс күндерін қоса алғанда, АЖ-ның тәулік бойы режимде үздіксіз жұмыс істеуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
-[...15 lines deleted...]
-      2) пайдаланушыларды хабардар ету үшін интернет-ресурстың жаңа мүмкіндіктері туралы ақпаратты орналастырады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттың сақталуы, қорғалуы, істен шыққан немесе бүлінген жағдайда қалпына келтірілуі, АЖ-да ақпараттың резервтік көшірмесі және уақтылы өзектендірілуін бақылау, автоматтандырылған есепке алу, АЖ бойынша барлық өтініштер ақпаратының мерзімді мұрағатталуы және сақталуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
-[...15 lines deleted...]
-      17. АЖ-ның жұмыс қабілеттілігін қамтамасыз ету мақсатында электрондық ақпараттық жүйелердің меншік иесі АЖ әкімшісі арқылы мыналарды:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініштерді шешу шеңберінде АЖ бағдарламалық кодына түзетулер, модификациялар енгізу және АЖ ақауларын жаңғыртуды жүргізбей және қосымша функционалдық талаптарды іске асырмай және оның тұтастығын сақтау шартымен жою;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
-[...15 lines deleted...]
-      1) мереке және демалыс күндерін қоса алғанда, АЖ-ның тәулік бойы режимде үздіксіз жұмыс істеуін;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдардың ақпараттық жүйелерімен және өзге де ақпараттандыру объектілерімен өзара іс-қимыл жасауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
-[...15 lines deleted...]
-      2) ақпараттың сақталуы, қорғалуы, істен шыққан немесе бүлінген жағдайда қалпына келтірілуі, АЖ-да ақпараттың резервтік көшірмесі және уақтылы өзектендірілуін бақылау, автоматтандырылған есепке алу, АЖ бойынша барлық өтініштер ақпаратының мерзімді мұрағатталуы және сақталуы;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттың қосымша түрлерін орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
-[...15 lines deleted...]
-      3) өтініштерді шешу шеңберінде АЖ бағдарламалық кодына түзетулер, модификациялар енгізу және АЖ ақауларын жаңғыртуды жүргізбей және қосымша функционалдық талаптарды іске асырмай және оның тұтастығын сақтау шартымен жою;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) АЖ жағдайына аудит жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
-[...15 lines deleted...]
-      4) мемлекеттік органдардың ақпараттық жүйелерімен және өзге де ақпараттандыру объектілерімен өзара іс-қимыл жасауды;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Заңның 7-2-бабына сәйкес ақпараттық қауіпсіздіктің Жедел орталығына қосылуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...15 lines deleted...]
-      5) ақпараттың қосымша түрлерін орналастыру;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Ақпараттық жүйелерге және дерекқорларға қол жеткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...15 lines deleted...]
-      6) АЖ жағдайына аудит жүргізу;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. АЖ-ға қол жеткізу үшін пайдаланушыларды АЖ-да тіркеу қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
-[...15 lines deleted...]
-      7) Заңның 7-2-бабына сәйкес ақпараттық қауіпсіздіктің Жедел орталығына қосылуды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Пайдаланушыны тіркеу (есептік жазба жасау) және оған АЖ-ға қол жеткізу құқығын беру (немесе оны өзгерту) рәсімі қол жеткізу өтінімімен басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Ақпараттық жүйелерге және дерекқорларға қол жеткізу тәртібі</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-ға қол жеткізу туралы өтінім ҚББЖ арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Пайдаланушының есептік жазбасы дербес бірегей сәйкестендіргішті (логинді) және АЖ-ға бірінші кіруге арналған уақытша парольді қамтиды, олар бойынша АЖ-да тіркеледі және жұмыс істейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
-[...15 lines deleted...]
-      18. АЖ-ға қол жеткізу үшін пайдаланушыларды АЖ-да тіркеу қажет.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Пайдаланушыны тіркеу және оған АЖ-ға қол жеткізу құқығын беру немесе өзгерту процестерін ұйымдық қамтамасыз етуді берілген өтінімдер негізінде АҚ әкімшісі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
-[...15 lines deleted...]
-      19. Пайдаланушыны тіркеу (есептік жазба жасау) және оған АЖ-ға қол жеткізу құқығын беру (немесе оны өзгерту) рәсімі қол жеткізу өтінімімен басталады.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Келіп түскен АЖ-ға қол жеткізу өтінімдеріне сәйкес АҚ әкімшісі өтінімді алған сәттен бастап үш жұмыс күні ішінде өтінімде көрсетілген корпоративтік электрондық поштаға жауап жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЖ-ға қол жеткізу туралы өтінім ҚББЖ арқылы беріледі.</w:t>
-[...18 lines deleted...]
-      20. Пайдаланушының есептік жазбасы дербес бірегей сәйкестендіргішті (логинді) және АЖ-ға бірінші кіруге арналған уақытша парольді қамтиды, олар бойынша АЖ-да тіркеледі және жұмыс істейді.</w:t>
+      Жауапта бірінші кіру үшін дербес бірегей сәйкестендіргіш (логин) және уақытша пароль, немесе АЖ-ға қол жеткізуді беру үшін негіз болмаған жағдайда, АЖ-ға қол жеткізу өтінімін қанағаттандырудан бас тарту туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жұмысқа қабылдау, басқа лауазымға ауысу, қызметкерді жұмыстан шығару туралы өтінім берілген күнге дейін бір жыл ішінде бекітілген бұйрық АЖ-ға қол жеткізу өтінімін беру үшін негіз болып табылады. Негіз болған құжаттың көшірмесі қол жеткізу өтініміне қосымшамен жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
-[...15 lines deleted...]
-      21. Пайдаланушыны тіркеу және оған АЖ-ға қол жеткізу құқығын беру немесе өзгерту процестерін ұйымдық қамтамасыз етуді берілген өтінімдер негізінде АҚ әкімшісі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. АЖ-ға бірінші кіру үшін уақытша парольді пайдаланушы АЖ-ға бірінші рет кірген кезде ауыстырады. Пайдаланушыларды тіркеу процесі пайдаланушы АЖ-ға бірінші кіру үшін құпиясөзді ауыстырғаннан кейін аяқталған болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. ҚББЖ автоматты түрде пайдалану жағдайларын қоспағанда, АЖ-ға бірінші кіру үшін пайдаланушыға дербес бірегей сәйкестендіргішті (логинді) және уақытша парольді беруді АҚ әкімшісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша пайдаланушыларды тіркеу және дербес бірегей сәйкестендіргіштерді (логиндерді) беру журналында тіркейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. АЖ жұмыс істеу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірнеше пайдаланушының бір дербес бірегей сәйкестендіргішті (логинді) пайдалануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушының өзінің дербес бірегей сәйкестендіргіші (логині) мен парольін басқа тұлғаларға беруі рұқсат етілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
-[...15 lines deleted...]
-      26. АЖ жұмыс істеу кезінде:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Өтініш беруші ұйым ішінде жұмыстан босатылған, басқа жұмысқа ауыстырылған, АЖ-да жұмыс істеуге байланысты пайдаланушының функционалдық міндеттерін кеңейткен (азайтқан) жағдайда, жаңадан берілген өтінім негізінде пайдаланушының құқықтарын өзгерту жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
-[...15 lines deleted...]
-      1) бірнеше пайдаланушының бір дербес бірегей сәйкестендіргішті (логинді) пайдалануы;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Пайдаланыла отырып, күнтізбелік 30 (отыз) күннен астам АЖ-ға кіру жүзеге асырылмаған жағдайда және/немесе ақпараттық қауіпсіздікті бұзушылықтар анықталған пайдаланушының есептік жазбасы бұғатталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Осы Қағидалардың 21 және 22-тармақтарында көрсетілген негіз бойынша бұғатталған есепке алу жазбаларын іске қосу үшін, сондай-ақ пароль және (немесе) дербес бірегей сәйкестендіргіш (логин) жоғалған, дербес бірегей сәйкестендіргіш (логин) пен парольдің сақталуы жөніндегі талаптар қамтамасыз етілмеген кезде өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қайтадан өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. АЖ-ға қол жеткізу мемлекеттік органдар мен мемлекеттік мекемелердің қызметтік өкілеттіктері шеңберіндегі жұмыс жасайтын қызметкерлеріне ғана беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген жағдайларды қоспағанда, өзге тұлғаларға АЖ-ға қол жеткізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Пайдаланушылар АЖ-ды пайдалану кезінде Заңды және нормативтік-техникалық құжаттаманы, ақпараттық технологиялар мен ақпараттық қауіпсіздік саласындағы мемлекеттік стандарттарды, электрондық ақпараттық жүйелері иесінің ақпараттық қауіпсіздік саясатын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2786,88 +3124,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушыларды тіркеу және дербес бірегей сәйкестендіргіштерді (логиндерді) беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3540,88 +3878,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушының есептік жазбасын тіркеуге (құруға) және оған ақпараттық жүйелерге қол жеткізу құқықтарын беруге (немесе оны өзгертуге) өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4259,282 +4597,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 26 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 419 бұйрыққа қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ақпараттық жүйелер мен дерекқорларды қолдап отырудың және оларға қол жеткізудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 қаңтардағы № 63 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 13371 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 2 сәуірдегі № 121 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 20295 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 22354 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 қаңтардағы "Ақпараттық жүйелер мен дерекқорларды қолдап отырудың және оларға қол жеткізудің кейбір мәселелері туралы" № 63 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 24 қыркүйектегі № 349 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24532 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>