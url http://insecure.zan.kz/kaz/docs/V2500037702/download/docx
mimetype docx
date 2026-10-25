--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6bdc548" w14:textId="6bdc548">
+    <w:p w14:paraId="5971040" w14:textId="5971040">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасы бейрезидент-банктері филиалдарының, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілікті ұсыну қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 24 желтоқсандағы № 103 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 желтоқсанда № 37702 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 24 желтоқсандағы № 103 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 желтоқсанда № 37702 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -975,50 +975,68 @@
         <w:t>
       1) ақпаратты жаңарту – есеп беретін ұйым көрсетілген өзгерістердің есептік күнге жаңартылған фактісін анықтаған сәттен бастап өзгертілген мәліметтер мен ақпаратты ұсыну қажеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым – қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банктік қарыз операцияларын жүзеге асыруға лицензиясы бар банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) Деректердің жүйелік тізбесі – деректерді сақтау және өңдеу үшін Жүйеде пайдаланылатын, деректердің бірлігін қамтамасыз ететін шартты-тұрақты ақпараттың құрылымдалған, біріздендірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) есеп беретін ұйым және (немесе) есеп беруші ұйым – екінші деңгейдегі банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, "Қазақстанның Даму Банкі" акционерлік қоғамы және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1051,94 +1069,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) есептілік – қарыздар және шартты міндеттемелер бойынша есептілік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Жүйе – белгіленген форматта көрсеткіштер түрінде қарыздар мен шартты міндеттемелер бойынша есептілікті жинауға арналған Ұлттық Банктің "Көрсеткіштерді жинаудың бірыңғай жүйесі" автоматтандырылған ақпараттық жүйесі;</w:t>
+      6) Жүйе – белгіленген форматта көрсеткіштер түрінде қарыздар мен шартты міндеттемелер бойынша есептілікті жинауға арналған Ұлттық Банктің "Көрсеткіштерді жинаудың бірыңғай жүйесі" автоматтандырылған цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредиттік тіркелім – есеп беретін ұйымдардың кредиттік қызметіне байланысты тәуекелдерді мониторингтеу мақсатында, ақша-кредит статистикасын және сыртқы сектор статистикасын қалыптастыру мақсатында қалыптастырылатын, есеп беретін ұйымдар Ұлттық Банкке ұсынатын ақпаратты қамтитын электрондық дерекқор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шартты міндеттеме – бір немесе бірнеше болашақ белгісіз оқиға басталған (басталмаған) кезде ғана танылуы мүмкін, есеп беретін ұйым клиент үшін үшінші тұлғалардың пайдасына қабылдаған міндеттеме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Есептілікті ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1153,510 +1233,614 @@
         <w:t>
       3. Есептілік Ұлттық Банкке электрондық түрде Жүйеге барлық қарыз және шартты міндеттемелер шарттары туралы, кредиттік тарих субъектілері туралы, олар бойынша қамтамасыз ету туралы, оларға қызмет көрсету туралы, провизиялар және олар бойынша тәуекелдерді бағалау туралы ақпаратты жүктеу арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жүктеу кезінде Жүйеде нысанішілік бақылау жүзеге асырылады. Нысанішілік бақылау жүзеге асырылған кезде қателер анықталған жағдайда, Жүйе ақпаратты қабылдамайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тармақтың үшінші бөлігі алып тасталды – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысанішілік бақылаудан өткен, осы есепті кезең үшін ақпаратты Жүйеге соңғы нақты жүктеу күні тиісті есепті кезең үшін есептілікті ұсынуды аяқтау күні болып табылады.</w:t>
+      4. Басшы немесе есепке қол қою функциясы жүктелген адам және орындаушы электрондық цифрлық қолтаңбасы арқылы куәландырған есептілік электрондық форматта сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Басшы немесе есепке қол қою функциясы жүктелген адам және орындаушы электрондық цифрлық қолтаңбасы арқылы куәландырған есептілік электрондық форматта сақталады.</w:t>
+      6. Есептіліктегі деректердің толықтығы мен дәйектілігін басшы немесе есептілікке қол қою функциясы жүктелген адам қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Есептілікке басшының немесе есепке қол қою функциясы жүктелген адамның қол қоюы ай сайынғы есептілікті ұсынуды аяқтаған күннен бастап үшінші жұмыс күнінен кешіктірмей жүзеге асырылады.</w:t>
+      7. Кредиттік тарих субъектілері, қарыз (шартты міндеттеме) шарттары, олар бойынша қамтамасыз ету жөніндегі мәліметтер алдыңғы есепті кезеңде ұсынылған есептіліктегі ақпараттан қалыптастырылады және кредиттік тіркелімде жиналады. Ақпаратты жаңартқан кезде бұрын ұсынылған ақпарат кредиттік тіркелім тарихында сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Есептіліктегі деректердің толықтығы мен дәйектілігін басшы немесе есептілікке қол қою функциясы жүктелген адам қамтамасыз етеді.</w:t>
+      8. Алынған немесе өзгертілген мәліметтер есепті күні ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Кредиттік тарих субъектілері, қарыз (шартты міндеттеме) шарттары, олар бойынша қамтамасыз ету жөніндегі мәліметтер алдыңғы есепті кезеңде ұсынылған есептіліктегі ақпараттан қалыптастырылады және кредиттік тіркелімде жиналады. Ақпаратты жаңартқан кезде бұрын ұсынылған ақпарат кредиттік тіркелім тарихында сақталады.</w:t>
+      Ұсынылған ақпаратты түзету қажет болған кезде түзетілетін ақпарат ұсынылған есепті күні түзету жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Алынған немесе өзгертілген мәліметтер есепті күні ұсынылады.</w:t>
+      9. Қаржы саласында қызметті тоқтата тұрған (тоқтатқан) кезде банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым тиісті банктің, Қазақстан Республикасы бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның қарыз алушыға талап ету құқығы тоқтатылғанға дейін есептілік ұсынуды жалғастыра береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпаратты түзету қажет болған кезде түзетілетін ақпарат ұсынылған есепті күні түзету жүргізіледі.</w:t>
+      Осы тармақ "Қазақстанның Даму Банкі" акционерлік қоғамына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Қаржы саласында қызметті тоқтата тұрған (тоқтатқан) кезде банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым тиісті банктің, Қазақстан Республикасы бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның қарыз алушыға талап ету құқығы тоқтатылғанға дейін есептілік ұсынуды жалғастыра береді.</w:t>
+      10. Ақпарат болмаған кезде банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Қағидаларда белгіленген есептілікті ұсыну мерзімінен кешіктірмей Ұлттық Банкке еркін нысанда жасалған және есеп беретін ұйымның басшысы қол қойған қағаз жеткізгіштегі немесе электрондық түрдегі тиісті хатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақ "Қазақстанның Даму Банкі" акционерлік қоғамына қолданылмайды.</w:t>
+      11. Екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар Ұлттық Банкке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Ақпарат болмаған кезде банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Қағидаларда белгіленген есептілікті ұсыну мерзімінен кешіктірмей Ұлттық Банкке еркін нысанда жасалған және есеп беретін ұйымның басшысы қол қойған қағаз жеткізгіштегі немесе электрондық түрдегі тиісті хатты ұсынады.</w:t>
+      деректер өзгерген немесе олар алынған күннен бастап 10 (он) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар Ұлттық Банкке:</w:t>
+        <w:t xml:space="preserve">
+      1) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кредиттік тарих субъектісі туралы есепті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      деректер өзгерген немесе олар алынған күннен бастап 10 (он) жұмыс күні ішінде:</w:t>
+        <w:t xml:space="preserve">
+      2) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қарыз (шартты міндеттеме) шарты туралы есепті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша кредиттік тарих субъектісі туралы есепті;</w:t>
+      3) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қамтамасыз ету туралы есепті ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қарыз (шартты міндеттеме) шарты туралы есепті;</w:t>
+        <w:t>
+      есепті айдан кейінгі айдың 10 (оныншы) жұмыс күнінен кешіктірмей, ай сайын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қамтамасыз ету туралы есепті ұсынады;</w:t>
+      4) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қарызға (шартты міндеттемеге) қызмет көрсету туралы есепті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      есепті айдан кейінгі айдың 10 (оныншы) жұмыс күнінен кешіктірмей, ай сайын:</w:t>
+        <w:t xml:space="preserve">
+      5) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша провизиялар және тәуекелдерді бағалау туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1690,471 +1874,747 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Екінші деңгейдегі банктердің, </w:t>
-[...133 lines deleted...]
-            </w:r>
+              <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-банктері филиалдарының, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілікті ұсыну </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> нысан</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік нысанның атауы: кредиттік тарих субъектісі туралы есеп</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_CHS1</w:t>
+      Әкімшілік нысанның атауы: кредиттік тарих субъектісі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: кредиттік тарих субъектісі туралы деректердің өзгеруіне немесе алынуына қарай</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_CHS1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезеңі: 20___ жылғы ____________ жағдай бойынша</w:t>
+      Кезеңділігі: кредиттік тарих субъектісі туралы деректердің өзгеруіне немесе алынуына қарай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
+      Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кредиттік тарих субъектісі туралы деректер өзгерген немесе алынған күннен бастап 10 (он) жұмыс күні ішінде</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН: __________________</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын ұсыну мерзімі: кредиттік тарих субъектісі туралы деректер өзгерген немесе алынған күннен бастап 10 (он) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жинау әдісі: электрондық түрде</w:t>
+      БСН: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1-кесте. Заңды тұлғалар және қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкерлер бойынша кредиттік тарих субъектісі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2167,173 +2627,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4114,51 +4524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экономика секторлары топтарның коды</w:t>
+Экономика секторлары топтарының коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4479,70 +4889,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Қызметін өзіндік кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкерлерді қоса алғанда, жеке тұлғалар бойынша кредиттік тарих субъектісі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4555,173 +4963,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4867,51 +5225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты және әкесінің аты (ол бар болса)</w:t>
+Тегі, аты және әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6540,270 +6898,212 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы _________________________________________________________</w:t>
+      Атауы ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы ____________________________________________________</w:t>
+      Мекенжайы ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________________</w:t>
+      Телефоны _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта мекенжайы ___________________________________</w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы __________________________________     ________________</w:t>
+      Орындаушы __________________________________ ________________  тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
+      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
+      ______________________________________________ _______________  тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________    _______________</w:t>
+      Күні 20__ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
+      Ескертпе: нысан "Кредиттік тарих субъектісі туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6839,1108 +7139,949 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Кредиттік тарих субъектісі</w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы есеп" әкімшілік деректерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтеусіз негізде жинауға арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Кредиттік тарих субъектісі туралы есеп" </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> арналған нысанын толтыру бойынша түсіндірме</w:t>
+        <w:t xml:space="preserve"> "Кредиттік тарих субъектісі туралы есеп"  (индексі – CR_CHS1, кезеңділігі – кредиттік тарих субъектісі туралы деректердің өзгеруіне немесе алынуына қарай) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын  толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Кредиттік тарих субъектісі туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанды толтыру кезінде кодтар деректерді өңдеу үшін пайдаланылатын цифрлық ресурсқа (бұдан әрі – Деректердің жүйелік тізбесі) сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтырылуы міндетті болмайтын жағдайларды қоспағанда, Нысан көрсеткіштерінің толтырылуы міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірмеде "Кредиттік тарих субъектісі туралы есеп" әкімшілік деректерді өтеусіз негізде жинау нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      5. Нысанда Қазақстан Республикасының резиденттері және бейрезиденттері - заңды және жеке тұлғалар, оның ішінде дара кәсіпкерлер болып табылатын кредиттік тарих субъектілері туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      Автоматты тәсілмен жасалған "кері депо" операциялары бойынша кредиттік тарих субъектісі ретінде осы мәмілелер жасалған қор биржасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Нысанды толтыру кезінде кодтар Нысан ұсынылатын қарыздар мен шартты міндеттемелер жөніндегі есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің ақпараттық жүйесінде орналастырылған анықтамалықтардың (бұдан әрі – анықтамалықтар) кодтарына сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" - күні, "АА" - айы, "ЖЖЖЖ" - жылы форматында көрсетіледі. </w:t>
+        <w:t>
+      Кредитор принципал рөлінде болған жағдайда ғана кредитордың кредиттік тарих субъектісі ретінде өзін көрсетуіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Түсіндірмеде көрсетілген көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын жағдайларды қоспағанда, Нысан көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      Белгілі бір көрсеткіш бойынша деректер өзгерген жағдайда, тиісті ақпарат өзгеріс болған есепке алу күні жаңартылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Нысанды толтыру кезінде мынадай анықтамалықтар пайдаланылады:</w:t>
+      6. 1-кестенің 3, 4, 5.1, 6.1, 7, 8, 9, 11 және 13-жолдарында және 2-кестенің 3, 4.1, 5.1, 6, 7 және 8 -жолдарында мәндер Деректердің жүйелік тізбесінен таңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдық-құқықтық нысандар;</w:t>
+      7. 1-кестенің 5, 6 және 13-жолдарында және 2-кестенің 4 және 5-жолдарында бір кредиттік тарих субъектісі бойынша бірнеше жаңартылған мәнді бір мезгілде көрсетуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Меншік нысандары;</w:t>
+      1-кестенің 1, 2, 3, 4, 7, 8, 9, 10, 11 және 12-жолдарында және 2-кестенің 1, 2, 3, 6, 7, 8, 9 және 10-жолдарында бір кредиттік тарих субъектісіне біреуден аспайтын жаңартылған мән сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәйкестендіргіш түрлері;</w:t>
+      8. 1-кестенің 2-жолында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжай түрлері;</w:t>
+      егер кредиттік тарих субъектісі дара кәсіпкерлікті бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер болса – "1";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оффшорлық аймақтар;</w:t>
+      егер осы тармақтың екінші абзацында көрсетілген кредиттік тарих субъектісі емес болса – "0" мәні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіпкерлік субъектісінің санаттары;</w:t>
+      9. 1-кестенің 3-жолында көрсеткіш Қазақстан Республикасының аумағында тіркелген барлық кредиттік тарих субъектісі үшін толтыруға міндетті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Компаниялар топтары;</w:t>
+      10. 2-кестенің 2 және 3-жолдарында көрсеткіштер Қазақстан Республикасының бейрезиденттері болып табылатын барлық кредиттік тарих субъектісі үшін толтыруға міндетті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жынысы.</w:t>
+      11. 1-кестенің 4-жолында көрсеткіш заңды тұлғалар болып табылатын барлық кредиттік тарих субъектісі үшін толтыруға міндетті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанда Қазақстан Республикасының резиденттері және бейрезиденттері - заңды және жеке тұлғалар, оның ішінде дара кәсіпкерлер болып табылатын кредиттік тарих субъектілері туралы мәліметтер көрсетіледі.</w:t>
+      12. 1-кестенің 5-жолында және 2-кестенің 4-жолында бір кредиттік тарих субъектісі бойынша бір түрдегі бір жаңартылған сәйкестендіргішті ғана көрсетуге рұқсат етіледі. Әрбір түрдегі сәйкестендіргіш кредиттік тарих субъектісі үшін бірегей болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Автоматты тәсілмен жасалған "керi репо" операциялары бойынша кредиттік тарих субъектісі ретінде осы мәмілелер жасалған қор биржасы көрсетіледі.</w:t>
+      1-кестенің 5-жолында және 2-кестенің 4-жолында сәйкестендіргіш көрсеткіштерін толтыру кезінде барлық кредиттік тарих субъектісі үшін міндетті тәртіппен жеке сәйкестендіру нөмірі (жеке тұлға, оның ішінде қызметін өзіндік кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін) немесе бизнес-сәйкестендіру нөмірі (заңды тұлға және бірлескен кәсіпкерлік түріндегі қызметті жүзеге асыратын дара кәсіпкер үшін) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредитордың принципал рөлінде болған жағдайда ғана кредитордың кредиттік тарих субъектісі ретінде өзін көрсетуіне рұқсат етіледі.</w:t>
+      Жеке сәйкестендіру нөмірі (жеке тұлға үшін) немесе бизнес-сәйкестендіру нөмірі (заңды тұлға үшін) жоқ Қазақстан Республикасының бейрезиденттері болып табылатын кредиттік тарих субъектілері бойынша баламалы сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Белгілі бір көрсеткіш бойынша деректер өзгерген жағдайда, тиісті ақпарат өзгеріс болған есепті алған күні жаңартылуға тиіс.</w:t>
+      Қазақстан Республикасының резиденттері болып табылатын, қарыз (шартты міндеттеме) шарты 2013 жылғы 1 қаңтарға дейін жасалған кредиттік тарих субъектілері бойынша міндетті тәртіппен салық төлеушінің тіркеу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. 1-кестенің 3, 4, 5.1, 6.3, 7, 8, 9 және 13-жолдарында және 2-кестенің 3, 4.1, 5.3, 6, 7 және 8 -жолдарында мәндер анықтамалықтардан таңдалады.</w:t>
+      Кредиттік тарих субъектісінің резиденттік белгісі өзгерген жағдайда, ол бойынша сәйкестендіргіштердің тарихи өзара байланысын сақтау мақсатында жеке сәйкестендіру нөмірімен немесе бизнес-сәйкестендіру нөмірімен қатар баламалы сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 1-кестенің 5, 6 және 13-жолдарында және 2-кестенің 4 және 5-жолдарында бір кредиттік тарих субъектісі бойынша бірнеше жаңартылған мәндерді бір мезгілде көрсетуге рұқсат етіледі.</w:t>
+      13. 1-кестенің 6-жолында және 2-кестенің 5-жолында кредиттік тарих субъектісінің тіркелген (заңды) және (немесе) орналасқан жерінің (нақты) мекенжайлары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 1, 2, 3, 4, 7, 8, 9, 10, 11 және 12-жолдарында және 2-кестенің 1, 2, 3, 6, 7, 8, 9 және 10-жолдарында бір кредиттік тарих субъектісіне біреуден аспайтын жаңартылған мән сәйкес келеді.</w:t>
+      Тіркелген мекенжайының "елі" көрсеткіші кредиттік тарих субъектісінің резиденттік белгісіне сәйкес айқындалады және "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелерінің бірліктерін ұсынуға арналған кодтар" ISO 3166-1 ҚР ҰЖ Қазақстан Республикасының ұлттық жіктеуіші бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 1-кестенің 2-жолында:</w:t>
+      "Облысы" деген көрсеткіш Қазақстан Республикасының резиденті болып табылатын барлық кредиттік тарих субъектісі үшін толтыруға міндетті болады. Көрсеткіштің мәні әкімшілік-аумақтық объектілерінің ұлттық жіктеуішіне (ӘАОЖ) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      егер кредиттік тарих субъектісі дара кәсіпкерлікті бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер болып табылса - "1";</w:t>
+      Бір кредиттік тарих субъектісіне әрбір мекенжай түрі үшін елдің, облыстың бір жаңартылған мәні сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      егер осы тармақтың екінші абзацында көрсетілген кредиттік тарих субъектісі болып табылмаса - "0" мәні көрсетіледі.</w:t>
+      14. 1-кестенің 10-жолында және 2-кестенің 9-жолында көрсеткіштің мәні Қазақстан Республикасының экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. 1-кестенің 3-жолында көрсеткіш Қазақстан Республикасының аумағында тіркелген барлық кредиттік тарих субъектілері үшін толтыруға міндетті болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      15. 3-жолда "Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) бекітілген Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына сәйкес экономика секторлары тобының коды көрсетіледі, ол Экономика секторларының ұлттық жіктеуішімен (ЭСЖ) келісімді болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. 2-кестенің 2 және 3-жолдарында көрсеткіштер Қазақстан Республикасының бейрезиденттері болып табылатын барлық кредиттік тарих субъектілері үшін толтыруға міндетті болып табылады.</w:t>
+      16. 1-кестенің 12-жолында және 2-кестенің 10-жолында мынадай мән көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. 1-кестенің 4-жолында көрсеткіш заңды тұлғалар болып табылатын барлық кредиттік тарих субъектілері үшін толтыруға міндетті болып табылады.</w:t>
+      егер кредиттік тарих субъектісі кредитормен ерекше қатынастар арқылы байланысты тұлғаларға жататын болса – "1";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. 1-кестенің 5-жолында және 2-кестенің 4-жолында бір кредиттік тарих субъектісі бойынша бір түрдегі бір жаңартылған сәйкестендіргішті ғана көрсетуге рұқсат етіледі. Әрбір түрдегі сәйкестендіргіш кредиттік тарих субъектісі үшін бірегей болып табылады.</w:t>
+      егер осы тармақтың екінші абзацында көрсетілген кредиттік тарих субъектісі емес болса – "0".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 5-жолында және 2-кестенің 4-жолында сәйкестендіргіш көрсеткіштерін толтыру кезінде барлық кредиттік тарих субъектілері үшін міндетті тәртіппен жеке сәйкестендіру нөмірі (жеке тұлға, оның ішінде қызметін өзіндік кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін) немесе бизнес-сәйкестендіру нөмірі (заңды тұлға және бірлескен кәсіпкерлік түріндегі қызметті жүзеге асыратын дара кәсіпкер үшін) көрсетіледі.</w:t>
+      17. 1-кестенің 13-жолында компаниялар тобына тиесілігін кредитор дербес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке сәйкестендіру нөмірі (жеке тұлға үшін) немесе бизнес-сәйкестендіру нөмірі (заңды тұлға үшін) жоқ Қазақстан Республикасының бейрезиденттері болып табылатын кредиттік тарих субъектілері бойынша баламалы сәйкестендіру нөмірі көрсетіледі.</w:t>
+      Кредитор компаниялар тобына тиесілі әрбір кредиттік тарих субъектісін анықтамалықтағы тиісті топқа байланыстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының резиденттері болып табылатын, қарыз (шартты міндеттеме) шарты 2013 жылғы 1 қаңтарға дейін жасалған кредиттік тарих субъектілері бойынша міндетті тәртіппен салық төлеушінің тіркеу нөмірі көрсетіледі.</w:t>
+      Компаниялар топтарының анықтамалығын кредиторлар жүргізеді, кредиторлар анықтамалықтағы тиісті ақпаратты дербес жаңартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредиттік тарих субъектісінің резиденттік белгісі өзгерген жағдайда, ол бойынша сәйкестендіргіштердің тарихи өзара байланысын сақтау мақсатында жеке сәйкестендіру нөмірімен немесе бизнес-сәйкестендіру нөмірімен қатар баламалы сәйкестендіру нөмірі көрсетіледі.</w:t>
+      Көрсеткіш компаниялар тобына тиесілі барлық кредиттік тарих субъектісі үшін толтыруға міндетті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. 1-кестенің 6-жолында және 2-кестенің 5-жолында кредиттік тарих субъектісінің тіркелген (заңды) және (немесе) орналасқан жерінің (нақты) мекенжайлары көрсетіледі.</w:t>
+      18. 1-кестенің 14-жолында және 2-кестенің 11-жолында кредиттік тарих субъектісі туралы мәліметтер ескерілген күн көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...259 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7974,471 +8115,747 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Екінші деңгейдегі банктердің,</w:t>
-[...146 lines deleted...]
-            </w:r>
+              <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-банктері филиалдарының, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Қазақстанның Даму Банкі" акционерлік қоғамының және </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартты міндеттемелер жөніндегі есептілікті ұсыну қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> нысан</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік нысанның атауы: қарыз (шартты міндеттеме) шарты туралы есеп</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_CC1</w:t>
+      Әкімшілік нысанның атауы: қарыз (шартты міндеттеме) шарты туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: қарыз (шартты міндеттеме) шарты туралы деректердің өзгеруіне немесе алынуына қарай</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_CC1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезең: 20___жылғы "__" ________ жағдай бойынша</w:t>
+      Кезеңділігі: қарыз (шартты міндеттеме) шарты туралы деректердің өзгеруіне немесе алынуына қарай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
+      Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын ұсыну мерзімі: қарыз (шартты міндеттеме) шарты туралы деректер өзгерген немесе алынған күннен бастап 10 (он) жұмыс күні ішінде</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН: __________________</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын ұсыну мерзімі: қарыз (шартты міндеттеме) шарты туралы деректер өзгерген немесе алынған күннен бастап 10 (он) жұмыс күні ішінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жинау әдісі: электрондық түрде</w:t>
+      БСН: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1-кесте. Қарыз (шартты міндеттеме) шарты туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8451,173 +8868,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8763,51 +9130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттік тарих субъектісі - қарыз (шартты міндеттеме) шартының тарапы туралы мәліметтер:</w:t>
+Кредиттік тарих субъектісі – қарыз (шартты міндеттеме) шартының тарапы туралы мәліметтер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11161,51 +11528,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-белгіленген мөлшерлеменің жылдық пайыздармен мөлшері (өзгермелі мөлшерлеменің белгіленген спреды)</w:t>
+белгіленген мөлшерлеменің жылдық пайыздармен мөлшері (өзгермелі мөлшерлеменің белгіленген спреді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15123,70 +15490,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Қарызды өтеу кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15199,173 +15564,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16966,270 +17281,212 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы _________________________________________________________</w:t>
+      Атауы ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы ____________________________________________________</w:t>
+      Мекенжайы ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________________</w:t>
+      Телефоны _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта мекенжайы ___________________________________</w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы __________________________________     ________________</w:t>
+      Орындаушы __________________________________ ________________  тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
+      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
+      ______________________________________________ _______________  тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________    _______________</w:t>
+      Күні 20__ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
+      Ескертпе: нысан "Қарыз (шартты міндеттеме) шарты туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17263,1830 +17520,1590 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қарыз (шартты міндеттеме)</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> қосымша</w:t>
+              <w:t xml:space="preserve">"Қарыз (шартты міндеттеме) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шарты туралы есеп" әкімшілік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деректерді өтеусіз негізде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жинауға арналған нысанына </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қарыз (шартты міндеттеме) шарты туралы есеп"</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> бойыншатүсіндірме</w:t>
+        <w:t xml:space="preserve"> "Қарыз (шартты міндеттеме) шарты туралы есеп"  (индексі – CR_CC1, кезеңділігі – қарыз (шартты міндеттеме)  шарты туралы деректердің өзгеруіне немесе алынуына қарай) әкімшілік деректерді өтеусіз негізде жинауға арналған  нысанын толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Қарыз (шартты міндеттеме) шарты туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер көрсеткіштің атауы басқа валютада құнын көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициенттер мен пайыздар үтірден кейін көп дегенде төрт таңбаны көрсете отырып, сан форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды толтыру кезінде кодтар деректерді өңдеу үшін пайдаланылатын цифрлық ресурсқа (бұдан әрі – Деректердің жүйелік тізбесі) сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтырылуы міндетті болмайтын жағдайларды қоспағанда, Нысан көрсеткіштерінің толтырылуы міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірмеде "Қарыз (шартты міндеттеме) шарты туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      6. Нысанда кредитордың кредиттік тарих субъектісімен кредиттік тарих субъектісі және кредитор арасында жасалған шартқа және Қазақстан Республикасының заңнамасына сәйкес қарым-қатынастарға байланысты қалыптасқан барлық өзара қарым-қатынастар туралы мәліметтер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      Мәліметтер есепті кезеңде жасалған және (немесе) қолданыстағы немесе есепті кезеңде қолданылуы тоқтатылған барлық қарыз (шартты міндеттеме) шарттары бойынша, оның ішінде бухгалтерлік баланстан шығарылған және (немесе) сенімгерлік басқаруға берілген, есепті кезеңде өтелген, кешірілген немесе сатылған және барлық шартты міндеттемелер бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер көрсеткіштің атауы басқа валютада құнын көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламасында) көрсетіледі.</w:t>
+      Нысан мақсатында төлем карточкаларына төлем карточкасын шығару шартында белгіленген тұрақты лимит шегінде төлем карточкасын ұстаушыларға берілетін және кредитордың мақұлдауын талап етпейтін қарыздар жатады. Әрбір қарыз алушы сұраған қарыз үшін кредитор белгілейтін ауыспалы лимит шеңберінде төлем карточкаларын ұстаушыларға берілетін қарыздар Нысанда кредиттік желі шеңберінде берілетін қарыздар ретінде жіктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Коэффициенттер мен пайыздар үтірден кейін көп дегенде төрт таңбаны көрсете отырып, сан форматында көрсетіледі.</w:t>
+      Қазақстан Республикасының бейрезидент-банкінің филиалы үшін бухгалтерлік баланс деп активтер мен міндеттемелер туралы есеп түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанды толтыру кезінде кодтар Нысан ұсынылатын қарыздар мен шартты міндеттемелер жөніндегі есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің ақпараттық жүйесінде орналастырылған анықтамалықтардың (бұдан әрі – анықтамалықтар) кодтарына сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" - күні, "АА" - айы, "ЖЖЖЖ" - жылы форматында көрсетіледі.</w:t>
+      Қарыздың (шартты міндеттеменің) кредиттік тарих субъектісімен байланысы қарыздар және шартты міндеттемелер бойынша есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің цифрлық жүйесінде субъектіні сәйкестендіргіш бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын жағдайларды қоспағанда, Нысан көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      Белгілі бір көрсеткіш бойынша деректер өзгерген жағдайда, тиісті ақпарат өзгеріс болған есеп алу күніндегі жағдай бойынша жаңартылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Нысанды толтыру кезінде мынадай анықтамалықтар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">
+      7. 1-кестенің 1.1, 1.2.1, 2.1, 2.7, 2.11.1, 2.11.2, 2.14.1, 2.14.2, 2.15.1, 3.1, 3.2, 3.4.1, 4.1.1, 4.2.1, 5.1 және 5.2-жолдарында мәндер Деректердің жүйелік тізбесінен таңдалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредиттік тарих субъектісінің түрлері (рөлдері);</w:t>
+      8. 1-кестенің 1-жолының көрсеткіштерінде бір қарыз (шартты міндеттеме) шартына түрі 1-кестенің 1.1-жолында көрсетілетін әртүрлі рөлдері бар бірнеше кредиттік тарих субъектілерінің сәйкестігіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәйкестендіргіш түрлері;</w:t>
+      1-кестенің 1.2-жолында кредиттік тарихтың бір субъектісі бойынша бірнеше жаңартылған мәндерді бір мезгілде көрсетуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыздың, шартты міндеттеменің түрлері;</w:t>
+      1-кестенің 1.3-жолында "1" мәні егер қарыз (шартты міндеттеме) кәсіпкерлік қызметті жүзеге асыру мақсатында жеке кәсіпкерлік түрінде қызметін жүзеге асыратын дара кәсіпкерге берілсе көрсетіледі. Кредиттік тарихтың бір субъектісіне және бір қарыз шартына 1-кестенің 1.3-жолындағы көрсеткіштің бірден аспайтын өзекті мәні сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Филиалдар;</w:t>
+        <w:t xml:space="preserve">
+      9. 1-кестенің 2.1, 2.2, 2.3, 2.4, 2.5, 2,6, 2,7, 2.8, 2.9, 2.10, 2.11, 2.12, 2.13 және 2.16-жолдарында бір шартқа біреуден аспайтын жаңартылған мән сәйкес келеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөлшерлемелер түрлері;</w:t>
+      10. 1-кестенің 2.2 және 2.3-жолдарында кредитор кредиттік тарих субъектісі мен кредитор арасында жасалған шартты бірдей сәйкестендіретін көрсеткіштердің көрсетілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзгермелі индекстер;</w:t>
+      "Шарттың нөмірі", "шарттың күні" көрсеткіштері қарыздар және шартты міндеттемелер бойынша есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің цифрлық жүйесінде қарыз (шартты міндеттеме) шартының сәйкестендіргіштері қызметін атқарады және шарт туралы мәліметтерді ұсынған кредитор үшін бірегей және шарттың қолданылу кезеңі ішінде өзгермейтін болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Кредиттеу мақсаты;</w:t>
+        <w:t xml:space="preserve">
+      Егер кредитордың ішкі құжаттарында кредитордың автоматтандырылған цифрлық жүйелерінде қарызға (шартты міндеттемеге) сәйкестендіру нөмірін беру көзделсе, шарттың нөмірі ретінде кредитордың автоматтандырылған цифрлық жүйесінен сәйкестендіру нөмірін беруге рұқсат етіледі. Кредитор өзі жасасқан қарыз (шартты міндеттеме) шартының нөмірі мен күніне ұқсас көрсеткіштердің көрсетілуін қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредиттеу объектілері;</w:t>
+      Егер тұрақты кредиттік лимиті бар төлем карточкалары бойынша төлем карточкаларын шығару туралы жалпы шарт ресімделетін болса, "шарттың нөмірі" көрсеткіші бойынша төлем карточкасын шығару туралы жалпы шарттың нөмірі және "/" таңбасы арқылы төлем карточкасының нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қаржыландыру көзі;</w:t>
+      Егер кредиттік желі шеңберінде қарыз өтініш негізінде берілетін болса, "шарттың нөмірі" көрсеткіші бойынша кредиттік желі ұсыну (ашу) туралы келісімнің нөмірі және "/" таңбасы арқылы қарыздың сәйкестендіру нөмірі көрсетіледі. Кредиттік желі шеңберінде төлем карточкасын ұстаушыға берілетін қарыздар үшін "шарттың нөмірі" көрсеткіші бойынша төлем карточкасын шығару туралы шарттың нөмірі және "/" таңбасы арқылы қарызды сәйкестендіргіш көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Беру (сату), қабылдау (сатып алу) белгілері;</w:t>
+      Автоматты тәсілмен жасалған "керi репо" операцияларының мәмілелері бойынша мәміле сәйкестендіргіші көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Талап ету құқықтары берілген (сатылған) (қабылданған (сатып алынған)) ұйымдардың түрлері;</w:t>
+      Шарттың күні нақты беру күнінен, шарттың талаптары бойынша өтеу күнінен, міндеттемені нақты тоқтату күнінен кешіктіруге немесе есепті күннен кешіктіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Міндеттемені тоқтату негіздері;</w:t>
+      11. 1-кестенің 2.4-жолы қарыз берілетін кредиттік желіні сәйкестендіруге арналған және кредиттік желі шеңберінде берілген барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредитордың уәкілетті органдары.</w:t>
+      Кредитор көрсеткіш мәндерінің тиісті кредиттік желінің нөмірі мен күніне сәйкес келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z171" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанда кредитордың кредиттік тарих субъектісімен кредиттік тарих субъектісі және кредитор арасында жасалған шартқа және Қазақстан Республикасының заңнамасына сәйкес қарым-қатынастарға байланысты қалыптасқан барлық өзара қарым-қатынастар туралы мәліметтер беріледі.</w:t>
+      12. 1-кестенің 2.7-жолында қарызға (шартты міндеттемеге) қызмет көрсетілетін кредитордың өңірлік бөлімшесінің (филиалының) бизнес-сәйкестендіру нөмірі көрсетіледі. Егер қарызға (шартты міндеттемеге) қызмет көрсету кредитордың бас ұйымының орналасқан жері бойынша немесе Қазақстан Республикасы бейрезидент-банкінің филиалы жүзеге асыратын болса, кредитордың бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z172" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәліметтер есепті кезеңде жасалған және (немесе) қолданыстағы немесе есепті кезеңде қолданылуы тоқтатылған барлық қарыз (шартты міндеттеме) шарттары бойынша, оның ішінде бухгалтерлік баланстан шығарылған және (немесе) сенімгерлік басқаруға берілген, есепті кезеңде өтелген, кешірілген немесе сатылған және барлық шартты міндеттемелер бойынша ұсынылады.</w:t>
+      Қазақстан Республикасының Ұлттық Банкі филиалдарының анықтамалығын кредитордың өз филиалдары туралы ұсынған мәліметтердің негізінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан мақсатында төлем карточкаларына төлем карточкасын шығару шартында белгіленген тұрақты лимит шегінде төлем карточкасын ұстаушыларға берілетін және кредитордың мақұлдауын талап етпейтін қарыздар жатады. Әрбір қарыз алушы сұраған қарыз үшін кредитор белгілейтін ауыспалы лимит шеңберінде төлем карточкаларын ұстаушыларға берілетін қарыздар Нысанда кредиттік желі шеңберінде берілетін қарыздар ретінде сыныпталады.</w:t>
+      13. 1-кестенің 2.8-жолы қосымша келісімдер ескеріле отырып, шартта көрсетілген қарыз (шартты міндеттеме) мерзімінің аяқталу күнін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының бейрезидент-банкінің филиалы үшін бухгалтерлік баланс деп активтер мен міндеттемелер туралы есеп түсініледі.</w:t>
+      Егер шартта оның қолданылуының аяқталу мерзімі болмаса, көрсеткіш берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыздың (шартты міндеттеменің) кредиттік тарих субъектісімен байланысы қарыздар және шартты міндеттемелер бойынша есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің ақпараттық жүйесінде субъектіні сәйкестендіргіш бойынша белгіленеді.</w:t>
+      14. 1-кестенің 2.9-жолы мен 2-кестенің 3-жолында валюта түрі "Валюталар мен қорларды ұсынуға арналған кодтар" ҚР ҰЖ 07 ISO 4217 Қазақстан Республикасының ұлттық жіктеуішіне сәйес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Белгілі бір көрсеткіш бойынша деректер өзгерген жағдайда, тиісті ақпарат өзгеріс болған есепті күнгі жағдай бойынша жаңартылуы тиіс.</w:t>
+      15. 1-кестенің 2.10-жолы қосымша келісімдер ескеріле отырып, шартта белгіленген валютамен қарыз (шартты міндеттеме) сомасын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 1-кестенің 1.1, 1.2.1, 2.1, 2.7, 2.11.1, 2.11.2, 2.14.1, 2.14.2, 2.15.1, 3.1, 3.2, 3.4.1, 4.1.1, 4.2.1, 5.1 және 5.2-жолдарында мәндер анықтамалықтардан таңдалады.</w:t>
+      Төлем карточкаларын, кредиттік желіні, овердрафтты ұстаушыларға берілген қарыздар үшін қарыз (шартты міндеттеме) сомасы ретінде таңдап алынған валютада шарт бойынша кредиттік лимит көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 1-кестенің 1-жолының көрсеткіштерінде бір қарыз (шартты міндеттеме) шартына түрі 1-кестенің 1.1-жолында көрсетілетін әртүрлі рөлдері бар бірнеше кредиттік тарих субъектілерінің сәйкестігіне жол беріледі.</w:t>
+      Шарт валютасындағы қарыз (шартты міндеттеме) сомасы немесе шарт бойынша валюта түрі өзгерген жағдайда, тиісті ақпарат жаңартылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 1.2-жолында кредиттік тарихтың бір субъектісі бойынша бірнеше жаңартылған мәндерді бір мезгілде көрсетуге жол беріледі.</w:t>
+      Шарт валютасындағы қарыз сомасы төлем карточкасын шығару шартында белгіленген тұрақты кредиттік лимиті бар төлем карточкаларын ұстаушыларға берілген қарыздарды қоспағанда, шарт валютасындағы негізгі борыш қалдығының сомасынан аз болуына рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 1.3-жолында "1" мәні егер қарыз (шартты міндеттеме) кәсіпкерлік қызметті жүзеге асыру мақсатында жеке кәсіпкерлік түрінде қызметін жүзеге асыратын дара кәсіпкерге берілсе көрсетіледі. Кредиттік тарихтың бір субъектісіне және бір қарыз шартына 1-кестенің 1.3-жолындағы көрсеткіштің бірден аспайтын өзекті мәні сәйкес келеді.</w:t>
+      16. 1-кестенің 2.11-жолындағы көрсеткіштерде өзгермелі мөлшерлеменің белгіленген спрэдына және өзгермелі индекске бөле отырып, мөлшерлемені көрсету 2019 жылғы 1 шілдеден кейін жасалған немесе өзгерістер енгізілетін, сыйақының өзгермелі мөлшерлемесі белгіленген барлық қарыз шарттары үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. 1-кестенің 2.1, 2.2, 2.3, 2.4, 2.5, 2,6, 2,7, 2.8, 2.9, 2.10, 2.11, 2.12, 2.13 және 2.16-жолдарында бір шартқа біреуден аспайтын жаңартылған мән сәйкес келеді.</w:t>
+      Өзгермелі индекстер анықтамалығын кредиторлар жүргізеді, кредиторлар анықтамалықтағы тиісті ақпаратты дербес жаңартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. 1-кестенің 2.2 және 2.3-жолдарында кредитор кредиттік тарих субъектісі мен кредитор арасында жасалған шартты бірдей сәйкестендіретін көрсеткіштердің көрсетілуін қамтамасыз етеді.</w:t>
+      17. 1-кестенің 2.13-жолында қарыз (шартты міндеттеме) бойынша қамтамасыз ету болмаған кезде "1" мәні көрсетіледі, бар болса "0" көрсетіледі немесе көрсеткіш берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Шарттың нөмірі", "шарттың күні" көрсеткіштері қарыздар және шартты міндеттемелер бойынша есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің ақпараттық жүйесінде қарыз (шартты міндеттеме) шартының сәйкестендіргіштері қызметін атқарады және шарт туралы мәліметтерді ұсынған кредитор үшін бірегей және шарттың қолданылу кезеңі ішінде өзгермейтін болып табылады.</w:t>
+      Көрсеткіш қамтамасыз етуі жоқ барлық қарыздар (шартты міндеттемелер) үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер кредитордың ішкі құжаттарында кредитордың автоматтандырылған ақпараттық жүйелерінде қарызға (шартты міндеттемеге) сәйкестендіру нөмірін беру көзделсе, шарттың нөмірі ретінде кредитордың автоматтандырылған ақпараттық жүйесінен сәйкестендіру нөмірін беруге рұқсат етіледі. Кредитор өзі жасасқан қарыз (шартты міндеттеме) шартының нөмірі мен күніне ұқсас көрсеткіштердің көрсетілуін қамтамасыз етеді.</w:t>
+      18. 1-кестенің 2.14-жолы қарыздың нысаналы мақсатын көрсетуге және қарыз сомасын кредиттеу мақсаты бойынша бөлуге арналған. "Кредиттеу мақсаты", "кредиттеу объектісі" және "қарыз сомасынан үлесі" көрсеткіштері қосымша келісімдер ескеріле отырып, шартқа сәйкес көрсетіледі және жаңартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер тұрақты кредиттік лимиті бар төлем карточкалары бойынша төлем карточкаларын шығару туралы жалпы шарт ресімделетін болса, "шарттың нөмірі" көрсеткіші бойынша төлем карточкасын шығару туралы жалпы шарттың нөмірі және "/" таңбасы арқылы төлем карточкасының нөмірі көрсетіледі.</w:t>
+      Қарыздың нысаналы мақсаты "кредиттеу мақсаты" және "кредиттеу объектісі" көрсеткіштерінің мәндерін аралас қолдану арқылы айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер кредиттік желі шеңберінде қарыз өтініш негізінде берілетін болса, "шарттың нөмірі" көрсеткіші бойынша кредиттік желі ұсыну (ашу) туралы келісімнің нөмірі және "/" таңбасы арқылы қарыздың сәйкестендіру нөмірі көрсетіледі. Кредиттік желі шеңберінде төлем карточкасын ұстаушыға берілетін қарыздар үшін "шарттың нөмірі" көрсеткіші бойынша төлем карточкасын шығару туралы шарттың нөмірі және "/" таңбасы арқылы қарызды сәйкестендіргіш көрсетіледі.</w:t>
+      Қарыз сомасын мақсаттар бойынша бөлуді көрсететін бір қарыз бойынша үлестердің жиынтық сомасы 100 (бір жүз пайызға) тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Автоматты тәсілмен жасалған керi репо операцияларының мәмілелері бойынша мәміле сәйкестендіргіші көрсетіледі.</w:t>
+      1-кестенің 2.14-жолының көрсеткіштері "кері репо" операциялары мен кредиттік желілер болып табылмайтын шартты міндеттемелер үшін берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шарттың күні нақты беру күнінен, шарттың талаптары бойынша өтеу күнінен, міндеттемені нақты тоқтату күнінен кешіктіруге немесе есепті күннен кешіктіруге жол берілмейді.</w:t>
+      19. 1-кестенің 2.15-жолы қарыз қаржыландырылатын немесе қарыз бойынша талап ету құқықтарын иеленген қаражат көздерін көрсетуге және қарыз сомасын қаржыландыру көздері бойынша бөлуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z189" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. 1-кестенің 2.4-жолы қарыз берілетін кредиттік желіні сәйкестендіруге арналған және кредиттік желі шеңберінде берілген барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
+      Қарыз сомасын қаржыландыру көздері бойынша бөлуді көрсететін бір шарт бойынша үлестердің жиынтық сомасы 100 (бір жүз пайызға) тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредитор көрсеткіш мәндерінің тиісті кредиттік желінің нөмірі мен күніне сәйкес келуін қамтамасыз етеді.</w:t>
+      Көрсеткіштер барлық қарыздар бойынша толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. 1-кестенің 2.7-жолында қарызға (шартты міндеттемеге) қызмет көрсетілетін кредитордың өңірлік бөлімшесінің (филиалының) бизнес-сәйкестендіру нөмірі көрсетіледі. Егер қарызға (шартты міндеттемеге) қызмет көрсету кредитордың бас ұйымының орналасқан жері бойынша немесе Қазақстан Республикасы бейрезидент банкінің филиалы жүзеге асыратын болса, кредитордың бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
+      20. 1-кестенің 2.16-жолында кредиттік тарих субъектісінде валюталық түсім және (немесе) хеджирлеу құралдары болған жағдайда "1" мәні көрсетіледі, болмаған жағдайда "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Ұлттық Банкі филиалдарының анықтамалығын кредитордың өз филиалдары туралы ұсынған мәліметтердің негізінде жүргізеді.</w:t>
+      Көрсеткіш шарт валютасы теңге болып табылатын қарыздар (шартты міндеттемелер) үшін және "кері репо" операциялары үшін берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. 1-кестенің 2.8-жолы қосымша келісімдер ескеріле отырып, шартта көрсетілген қарыз (шартты міндеттеме) мерзімінің аяқталу күнін көрсетуге арналған.</w:t>
+      21. 1-кестенің 3-жолының көрсеткіштері талап ету құқықтары үшінші тұлғаға берілген (сатылған) немесе үшінші тұлғадан қабылданған (сатып алынған) қарыздарды сәйкестендіруге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер шартта оның қолданылуының аяқталу мерзімі болмаса, көрсеткіш берілмейді.</w:t>
+      Көрсеткіштер талап ету құқықтары берілген (сатылған) немесе қабылданған (сатып алынған) барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. 1-кестенің 2.10-жолы қосымша келісімдер ескеріле отырып, шартта белгіленген валютамен қарыз (шартты міндеттеме) сомасын көрсетуге арналған. Валюта түрі "Валюталар мен қорларды ұсынуға арналған кодтар" 07 ISO 4217 ҚР ҰЖ Қазақстан Республикасының ұлттық жіктеуішіне сәйес көрсетіледі. </w:t>
+        <w:t>
+      22. 1-кестенің 4-жолының көрсеткіштері жаңа қарыз шарты шеңберінде берілген қаражат есебінен қайта қаржыландырылған қарыз шартын сәйкестендіруге арналған және қайта қаржыландырылған қарыз бойынша міндеттемелері орындалған алдыңғы қарыз алушының және алдыңғы кредитордың сәйкестендіргіштерін көрсетуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төлем карточкаларын, кредиттік желіні, овердрафтты ұстаушыларға берілген қарыздар үшін қарыз (шартты міндеттеме) сомасы ретінде таңдап алынған валютада шарт бойынша кредиттік лимит көрсетіледі.</w:t>
+      Кредитор 1-кестенің 4-жолы бойынша берілген мәліметтердің қайта қаржыландыру операциялары жүзеге асырылғанға дейін берілген қайта қаржыландыру объектісі болып табылатын қарыз туралы сәйкестендіру мәліметтерімен сәйкес келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z197" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шарт валютасындағы қарыз (шартты міндеттеме) сомасы немесе шарт бойынша валюта түрі өзгерген жағдайда, тиісті ақпарат жаңартылуға жатады.</w:t>
+      Бір қарыз шартына 4-жол бойынша бірнеше жаңартылған мәндердің сәйкес келуіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z198" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шарт валютасындағы қарыз сомасы төлем карточкасын шығару шартында белгіленген тұрақты кредиттік лимиті бар төлем карточкаларын ұстаушыларға берілген қарыздарды қоспағанда, шарт валютасындағы негізгі борыш қалдығының сомасынан аз болуға рұқсат етілмейді.</w:t>
+      1-кестенің 4.1 және 4.2-жолдары басқа қарызды қайта қаржыландыру мақсаты үшін берілген барлық қарыздар үшін толтыруға міндетті болып табылады. 1-кестенің 4.3 және 4.4-жолдары кредитор ішкі қайта қаржыландыру мақсаты үшін берген қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. 1-кестенің 2.11-жолындағы көрсеткіштерде өзгермелі мөлшерлеменің белгіленген спрэдына және өзгермелі индекске бөле отырып, мөлшерлемені көрсету 2019 жылғы 1 шілдеден кейін жасалған немесе өзгерістер енгізілетін, сыйақының өзгермелі мөлшерлемесі белгіленген барлық қарыз шарттары үшін міндетті болып табылады.</w:t>
+      23. 1-кестенің 5-жолының көрсеткіштері шарт бойынша талап ету құқықтарын беруді (сатуды) қоспағанда, қарыз (шартты міндеттеме) шарты бойынша тараптардың міндеттемелері толық тоқтатылуын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзгермелі индекстер анықтамалығын кредиторлар жүргізеді, кредиторлар анықтамалықтағы тиісті ақпаратты дербес жаңартады.</w:t>
+      1-кестенің 5.3-жолында шарт бойынша міндеттеме тоқтатылған күн көрсетіледі. Міндеттемені нақты тоқтату күні шарт күнінен ерте және есепті күннен кеш көрсетуге рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. 1-кестенің 2.13-жолында қарыз (шартты міндеттеме) бойынша қамтамасыз ету болмаған кезде "1" мәні көрсетіледі, бар болса "0" көрсетіледі немесе көрсеткіш берілмейді.</w:t>
+      Кредитордың борышты кешіруіне байланысты міндеттеме толығымен тоқтатылған барлық қарыздар үшін "кредитордың шешім қабылдаған уәкілетті органы" көрсеткіші міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсеткіш қамтамасыз етуі жоқ барлық қарыздар (шартты міндеттемелер) үшін толтыруға міндетті болып табылады.</w:t>
+      1-кестенің 5.1 және 5.3-жолдарындағы көрсеткіштер міндеттеме толығымен тоқтатылған барлық қарыздар (шартты міндеттемелер) бойынша толтыру үшін міндетті болып табылады және талап ету құқығы кері сатып алу талабымен берілген (сатылған) қарыздар үшін көрсетілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. 1-кестенің 2.14-жолы қарыздың нысаналы мақсатын көрсетуге және қарыз сомасын кредиттеу мақсаты бойынша бөлуге арналған. "Кредиттеу мақсаты", "кредиттеу объектісі" және "қарыз сомасынан үлесі" көрсеткіштері қосымша келісімдер ескеріле отырып, шартқа сәйкес көрсетіледі және жаңартылады.</w:t>
+      24. 1-кестенің 6-жолында және 2-кестенің 5-жолында қарыз (шартты міндеттеме) шарты туралы және қарызды өтеу кестесі туралы тиісті мәліметтер ескерілген жағдай бойынша күндер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыздың нысаналы мақсаты "кредиттеу мақсаты" және "кредиттеу объектісі" көрсеткіштерінің мәндерін аралас қолдану арқылы айқындалады.</w:t>
+      25. 2-кестенің көрсеткіштері тиісті төлемдері бар қосымша келісімдерді ескере отырып, шартта белгіленген қарызды өтеу кестесі бойынша мәліметтерді беруге арналған және тиісті шарттарда өтеу кестесі белгіленген барлық қарыздарға толтыру үшін міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыз сомасын мақсаттар бойынша бөлуді көрсететін бір қарыз бойынша үлестердің жиынтық сомасы 100 (бір жүз пайызға) тең болады.</w:t>
+      Өтеу мерзімділігі өзгеруіне немесе өтеу кестесі бойынша басқа да өзгерістерге әкеп соғатын шарттың талаптары өзгерген кезде жаңа талаптар ескеріле отырып, жаңа өтеу кестесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 2.14-жолының көрсеткіштері кері репо операциялары мен кредиттік желілер болып табылмайтын шартты міндеттемелер үшін берілмейді.</w:t>
+      Жасалған күні бірдей белгілі бір шарт бойынша бірнеше өтеу кестесін көрсетуге рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. 1-кестенің 2.15-жолы қарыз қаржыландырылатын немесе қарыз бойынша талап ету құқықтарын иеленген қаражат көздерін көрсетуге және қарыз сомасын қаржыландыру көздері бойынша бөлуге арналған.</w:t>
+      26. 2-кестенің 1-жолы өтеу кестесі берілетін қарыз шартын сәйкестендіруге арналған. "Шарттың нөмірі" және "шарттың күні" көрсеткіштері өтеу кестесінің ол бөлігі болып табылатын қарыз шартымен байланысын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыз сомасын қаржыландыру көздері бойынша бөлуді көрсететін бір шарт бойынша үлестердің жиынтық сомасы 100 (бір жүз пайызға) тең болады.</w:t>
+      27. 2-кестенің 2-жолында шарт бойынша өтеу кестесін жасау күні көрсетіледі, өтеу кестесі өзгертілген кезде жаңа кестенің жасалған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z209" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсеткіштер барлық қарыздар бойынша толтыруға міндетті болып табылады.</w:t>
+      28. 2-кестенің 4-жолында төлем күндері бойынша жасау күніне өтеу кестесі бойынша алдағы барлық төлемдер көрсетіледі. Бір өтеу кестесі бойынша бірнеше төлемдерді көрсетуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. 1-кестенің 2.16-жолында кредиттік тарих субъектісінде валюталық түсім және (немесе) хеджирлеу құралдары болған жағдайда "1" мәні көрсетіледі, болмаған жағдайда "0" көрсетіледі.</w:t>
+      2-кестенің 4.2.1 және 4.2.2-жолдарында кесте бойынша төлем сомасын құрайтын негізгі борыш пен сыйақы сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z211" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсеткіш шарт валютасы теңге болып табылатын қарыздар (шартты міндеттемелер) үшін және кері репо операциялары үшін берілмейді.</w:t>
+      2-кестенің 4.3-жолында негізгі борыш бойынша кезекті төлем сомасын шегергенде негізгі борыш бойынша берешек қалдықтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z212" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. 1-кестенің 3-жолының көрсеткіштері талап ету құқықтары үшінші тұлғаға берілген (сатылған) немесе үшінші тұлғадан қабылданған (сатып алынған) қарыздарды сәйкестендіруге арналған.</w:t>
+      Төлемдер сомасы, негізгі борыш бойынша берешек қалдықтары қосымша келісімдер ескеріле отырып, шарт валютасында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...379 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19120,471 +19137,812 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Екінші деңгейдегі банктердің,</w:t>
-[...146 lines deleted...]
-            </w:r>
+              <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-банктері филиалдарының, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Қазақстанның Даму Банкі" акционерлік қоғамының және </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">банк операцияларының жекелеген түрлерін жүзеге асыратын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдардың қарыздар мен шартты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндеттемелер жөніндегі есептілікті ұсыну қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> нысан</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z234" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z235" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік нысанның атауы: қамтамасыз ету туралы есеп</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z236" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR P1</w:t>
+      Әкімшілік нысанның атауы: қамтамасыз ету туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z237" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: қамтамасыз ету туралы деректердің өзгеруіне немесе алынуына қарай</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_P1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z238" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезең: 20__жылғы "___" "_______________" жағдай бойынша</w:t>
+      Кезеңділігі: қамтамасыз ету туралы деректердің өзгеруіне немесе алынуына қарай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z239" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
+      Есепті кезеңі: 20__жылғы "___" "_______________" жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z240" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кредиттік тарих субъектісі туралы деректер өзгерген немесе алынған күннен бастап 10 (он) жұмыс күні ішінде</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z241" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН: _______________________</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: қамтамасыз ету туралы деректер өзгерген немесе алынған күннен бастап 10 (он) жұмыс күні ішінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z242" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жинау әдісі: электрондық түрде</w:t>
+      БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z243" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1-кесте. Қамтамасыз ету туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19597,173 +19955,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20781,51 +21089,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-атауы (тегі, аты, әкесінің аты (ол бар болса)</w:t>
+атауы (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22236,70 +22544,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Қамтамасыз етілген қарыздар мен шартты міндеттемелерді сәйкестендіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22312,173 +22618,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23643,270 +23899,212 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы _________________________________________________________</w:t>
+      Атауы ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z246" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы ____________________________________________________</w:t>
+      Мекенжайы ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z247" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________________</w:t>
+      Телефоны _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z248" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта мекенжайы ___________________________________</w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z249" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы __________________________________     ________________</w:t>
+      Орындаушы __________________________________ ________________  тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z250" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
+      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z251" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
+      ______________________________________________ _______________  тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z252" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________    _______________</w:t>
+      Күні 20__ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z253" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
+      Ескертпе: нысан "Қамтамасыз ету туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23940,1060 +24138,985 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қамтамасыз ету туралы есеп"</w:t>
-[...42 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Қамтамасыз ету туралы есеп" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әкімшілік деректерді өтеусіз негізде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысанына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қамтамасыз ету туралы есеп" (индексі – CR_P1, кезеңділігі – қамтамасыз ету туралы деректердің  өзгеруіне немесе алынуына қарай)</w:t>
+        <w:t xml:space="preserve"> "Қамтамасыз ету туралы есеп" (индексі – CR_P1, кезеңділігі – қамтамасыз ету туралы  деректердің өзгеруіне немесе алынуына қарай) әкімшілік деректерді өтеусіз негізде жинауға арналған  нысанын толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z258" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Қамтамасыз ету туралы есеп" әкімшілік деректерді өтеусіз негізде жинау нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер көрсеткіштің атауы басқа валютада құнын көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды толтыру кезінде кодтар деректерді өңдеу үшін пайдаланылатын цифрлық ресурсқа (бұдан әрі – Деректердің жүйелік тізбесі) сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын жағдайларды қоспағанда, Нысан көрсеткіштері толтыру үшін міндетті болып табылады. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірмеде "Қамтамасыз ету туралы есеп" әкімшілік деректерді өтеусіз негізде жинау нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      6. Нысанда кепіл, кепілдік және кепілгерлік туралы шарт, сақтандыру шарты негізінде қарыздар (шартты міндеттемелер) бойынша кредитор қабылдаған қамтамасыз ету немесе болашақта түсетін ақша түріндегі қамтамасыз етуді қосқанда, басқа да қамтамасыз ету туралы мәліметтер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z261" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      Егер қарыз (шартты міндеттеме) кепілмен, кепілдікпен немесе кепілгерлікпен және Деректердің жүйелік тізбесінде көзделген қамтамасыз етудің өзге түрлерімен қамтамасыз етілмесе, онда Нысан бойынша мәліметтер берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z262" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер көрсеткіштің атауы басқа валютада құнын көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      Егер қарыз бойынша кепіл туралы жеке шарт жасалмаған, бірақ қарыз шартында кредиттік тарих субъектісі (борышкер болып табылатын) міндеттемелерді орындамаған кезде кепіл мүлкін өндіріп алу құқығы көзделген болса, кепіл туралы шарт ретінде тиісті қарыз шарты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z263" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанды толтыру кезінде кодтар Қазақстан Республикасы Ұлттық Банкінің Нысан ұсынылатын қарыздар мен шартты міндеттемелер жөніндегі есептілікті жинауға арналған ақпараттық жүйесінде орналастырылған анықтамалықтардың (бұдан әрі - анықтамалықтар) кодтарына сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" - күні, "АА" - айы, "ЖЖЖЖ" - жылы форматында көрсетіледі.</w:t>
+      Қаржы лизингі бойынша қамтамасыз ету ретінде лизинг мәні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z264" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын жағдайларды қоспағанда, Нысан көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      Кепіл туралы шарт тиісті кепіл мүлкі (кепілдік немесе кепілгерлік немесе басқа да мүлік) қамтамасыз ету болатын барлық қарыз (шартты міндеттеме) шарттарымен сәйкестендіргіштер арқылы байланысады. Әрбір кепіл туралы шарттың қарыз (шартты міндеттеме) шартымен байланысы жеке-жеке көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанды толтыру кезінде мынадай анықтамалықтар пайдаланылады:</w:t>
+      Егер кепіл туралы шарт тоқтатылса, онда тиісті есепке алу күні ол қамтамасыз еткен қарыздар (шартты міндеттемелер) бойынша 2-кестеде бөлінген үлестің нөлденуі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z267" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепілді тоқтату негіздері;</w:t>
+      Егер қарыз (шартты міндеттеме) шарты тоқтатылса, онда тиісті есепке алу күніне 2-кестеде көрсетілген қарыз (шартты міндеттеме) бойынша бөлінген үлестің нөлденуі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z268" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәйкестендіргіш түрлері;</w:t>
+      2-кестеде бір қарыз (шартты міндеттеме) шартына кепіл туралы бірнеше шарттың сәйкес келуіне рұқсат етіледі, бір кепіл туралы шартқа бірнеше қарыз (шартты міндеттеме) шартының сәйкес келуіне рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z269" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қамтамасыз ету түрлері;</w:t>
+      Белгілі бір көрсеткіш бойынша деректер өзгерген кезде, тиісті ақпарат өзгеріс болған есепті күнгі жағдай бойынша жаңартылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z270" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шот нөмірлері.</w:t>
+      7. 1-кестенің 1.1 және 1.2-жолдарында кепіл, кепілдік және кепілгерлік туралы шарттың немесе басқа да қамтамасыз ету шартының нөмірі және күні көрсетіледі, оның негізінде кредитордың (кепіл ұстаушының) кредиттік тарих субъектісі (борышкер болып табылатын) қарыз (шартты міндеттеме) бойынша кепілмен қамтамасыз етілген міндеттемені орындамаған кезде кепіл мүлкінің құнынан қанағаттандыру алуға, шартқа сәйкес кепілдік берушіге немесе кепілгерге немесе басқа да тұлғаға орындалмаған міндеттеме бойынша талап қоюға құқығы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z271" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанда кепіл, кепілдік және кепілгерлік туралы шарт, сақтандыру шарты негізінде қарыздар (шартты міндеттемелер) бойынша кредитор қабылдаған қамтамасыз ету немесе болашақта түсетін ақша түріндегі қамтамасыз етуді қосқанда, басқа да қамтамасыз ету туралы мәліметтер беріледі.</w:t>
+      "Шарттың нөмірі", "шарттың күні" көрсеткіштері Қазақстан Республикасы Ұлттық Банкінің қарыздар мен шартты міндеттемелер бойынша есептілікті жинауға арналған цифрлық жүйесіндегі кепіл немесе басқа да қамтамасыз ету шартының сәйкестендіргіштері болады және шарт туралы мәліметті ұсынған кредитор үшін бірегей болады және шарттың қолданылу кезеңі ішінде өзгермейді. Кредитор өзі жасасқан кепіл немесе басқа да қамтамасыз ету шартының нөмірімен және күнімен бірдей көрсеткіштердің көрсетілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z272" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер қарыз (шартты міндеттеме) кепілмен, кепілдікпен немесе кепілгерлікпен және "Қамтамасыз ету түрлері" анықтамалығында көзделген қамтамасыз етудің өзге түрлерімен қамтамасыз етілмесе, онда Нысан бойынша мәліметтер берілмейді.</w:t>
+      Егер бір кепіл туралы шарт шеңберінде қамтамасыз етудің бірнеше түрі көзделген болса, осы қамтамасыз ету түрлерінің әрқайсысы осы шарттың нөмірімен және күнімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z273" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер қарыз бойынша кепіл туралы жеке шарт жасалмаған, бірақ қарыз шартында кредиттік тарих субъектісі (борышкер болып табылатын) міндеттемелерді орындамаған кезде кепіл мүлкін өндіріп алу құқығы көзделген болса, кепіл туралы шарт ретінде тиісті қарыз шарты көрсетіледі.</w:t>
+      Бірегейлікті қамтамасыз ету мақсатында егер кредитордың iшкi құжаттарында кепіл туралы шартқа автоматтандырылған жүйелерде басқа сәйкестендіру нөмірін беру көзделген болса, онда кепіл туралы шарттың нөмірі ретінде шарттың қолданылу кезеңі ішінде өзгермейтін осы сәйкестендіру нөмірін беруге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z274" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қаржы лизингі бойынша қамтамасыз ету ретінде лизинг мәні көрсетіледі.</w:t>
+      8. 1-кестенің 2-жолында кепіл туралы шарттың қолданылу мерзімінің нақты аяқталу күні және кепілді тоқтату негізі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z275" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепіл туралы шарт тиісті кепіл мүлкі (кепілдік немесе кепілгерлік немесе басқа да мүлік) қамтамасыз ету болатын барлық қарыз (шартты міндеттеме) шарттарымен сәйкестендіргіштер арқылы байланысады. Әрбір кепіл туралы шарттың қарыз (шартты міндеттеме) шартымен байланысы жеке-жеке көрсетіледі.</w:t>
+      Кепіл туралы шартты нақты тоқтату күні кепіл туралы шарт күнінен ерте және есепті күннен кешіктіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z276" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер кепіл туралы шарт тоқтатылса, онда тиісті есепке алу күні ол қамтамасыз еткен қарыздар (шартты міндеттемелер) бойынша 2-кестеде бөлінген үлестің нөлденуі көрсетіледі.</w:t>
+      9. 1-кестенің 4.1-жолы шартта көзделген қамтамасыз етуді Деректердің жүйелік тізбесіне сәйкес түрлері бойынша жіктеуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z277" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер қарыз (шартты міндеттеме) шарты тоқтатылса, онда тиісті есепке алу күніне 2-кестеде көрсетілген қарыз (шартты міндеттеме) бойынша бөлінген үлестің нөлденуі көрсетіледі.</w:t>
+      10. 1-кестенің 4.2-жолы шарт бойынша валюта түрін көрсетуге арналған және ол "Валюталар мен қорларды ұсынуға арналған кодтар" ҚР ҰЖ 07 ISO 4217 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z278" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кестеде бір қарыз (шартты міндеттеме) шартына кепіл туралы бірнеше шарттың сәйкес келуіне рұқсат етіледі, бір кепіл туралы шартқа бірнеше қарыз (шартты міндеттеме) шартының сәйкес келуіне рұқсат етіледі.</w:t>
+      11. 1-кестенің 4.3-жолы кредитордың кепіл саясатына сәйкес есептелген қамтамасыз ету құнын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z279" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Белгілі бір көрсеткіш бойынша деректер өзгерген кезде, тиісті ақпарат өзгеріс болған есепті күнгі жағдай бойынша жаңартылуы тиіс.</w:t>
+      1-кестенің 4.4-жолы есепті күнгі соңғы бағалауға (қайта бағалауға) қарай өзге түзетулердің дисконттарын қолданғанға дейін қамтамасыз етудің нарықтық құнын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z280" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 1-кестенің 2.2, 3.3.1, 4.1, 4.5 және 4.6-жолдарында мәндер анықтамалықтардан таңдап алынады.</w:t>
+      1-кестенің 4.5-жолы қамтамасыз ету құны ескерілетін шоттың нөмірін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z281" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 1-кестенің 1.1 және 1.2-жолдарында кепіл, кепілдік және кепілгерлік туралы шарттың немесе басқа да қамтамасыз ету шартының нөмірі және күні көрсетіледі, оның негізінде кредитордың (кепіл ұстаушының) кредиттік тарих субъектісі (борышкер болып табылатын) қарыз (шартты міндеттеме) бойынша кепілмен қамтамасыз етілген міндеттемені орындамаған кезде кепіл мүлкінің құнынан қанағаттандыру алуға, шартқа сәйкес кепілдік берушіге немесе кепілгерге немесе басқа да тұлғаға орындалмаған міндеттеме бойынша талап қоюға құқығы болады.</w:t>
+      Кепіл және нарықтық құны кепіл туралы шарт шеңберінде әрбір қамтамасыз ету бойынша жеке көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z282" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Шарттың нөмірі", "шарттың күні" көрсеткіштері Қазақстан Республикасы Ұлттық Банкінің қарыздар мен шартты міндеттемелер бойынша есептілікті жинауға арналған ақпараттық жүйесіндегі кепіл немесе басқа да қамтамасыз ету шартының сәйкестендіргіштері болады және шарт туралы мәліметті ұсынған кредитор үшін бірегей болады және шарттың қолданылу кезеңі ішінде өзгермейді. Кредитор өзі жасасқан кепіл немесе басқа да қамтамасыз ету шартының нөмірімен және күнімен бірдей көрсеткіштердің көрсетілуін қамтамасыз етеді.</w:t>
+      12. 1-кестенің 4.6-жолы кепіл туралы шартқа сәйкес қамтамасыз етуге қабылданған жылжымалы мүліктің тіркелген жерін және жылжымайтын мүліктің орналасқан жерін көрсетуге арналған және жылжымалы және жылжымайтын мүлік болып табылатын қамтамасыз етудің барлық түрлері үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z283" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер бір кепіл туралы шарт шеңберінде қамтамасыз етудің бірнеше түрі көзделген болса, осы қамтамасыз ету түрлерінің әрқайсысы осы шарттың нөмірімен және күнімен көрсетіледі.</w:t>
+      13. 1-кестенің 4.7-жолында жылжымайтын мүлік объектісі үшін кадастрлық нөмір, көлік құралдары үшін – көлік құралының бірегей коды (бар болса), жеке негізде бағаланатын кепіл мүлкінің басқа объектілері үшін – объектіні нақты сәйкестендіретін бірегей нөмір көрсетіледі, қамтамасыз етудің өзге түрлері үшін көрсеткіш берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z284" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірегейлікті қамтамасыз ету мақсатында егер кредитордың iшкi құжаттарында кепіл туралы шартқа автоматтандырылған жүйелерде басқа сәйкестендіру нөмірін беру көзделген болса, онда кепіл туралы шарттың нөмірі ретінде шарттың қолданылу кезеңі ішінде өзгермейтін осы сәйкестендіру нөмірін беруге рұқсат етіледі.</w:t>
+      14. 1-кестенің 5-жолы және 2-кестенің 4-жолы қамтамасыз ету туралы мәліметтер ескерілген күнді көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z285" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. 1-кестенің 2-жолында кепіл туралы шарттың қолданылу мерзімінің нақты аяқталу күні және кепілді тоқтату негізі көрсетіледі.</w:t>
+      15. 2-кестенің 1-жолында тиісті кепіл туралы шарт қамтамасыз ету болатын қарыз (шартты міндеттеме) шартының нөмірі мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z286" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепіл туралы шартты нақты тоқтату күні кепіл туралы шарт күнінен ерте және есепті күннен кешіктіруге жол берілмейді.</w:t>
+      2-кестенің 2-жолында тиісті қарыз (шартты міндеттеме) шарты бойынша қамтамасыз ету болатын кепіл туралы шарттың нөмірі мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z287" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. 1-кестенің 4.1-жолы шартта көзделген қамтамасыз етуді "Қамтамасыз ету түрі" анықтамалығына сәйкес түрлері бойынша сыныптауға арналған.</w:t>
+      Кредитор Нысандағы қарыз (шартты міндеттеме) шартының нөмірі мен күнінің Қағидаларға 2-қосымшаға сәйкес Қарыз (шартты міндеттеме) шарты туралы есепте көрсетілген шарттың нөмірі мен күніне сәйкес келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z288" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      12. 1-кестенің 4.2-жолы шарт бойынша валюта түрін көрсетуге арналған және ол "Валюталар мен қорларды ұсынуға арналған кодтар" ҚР ҰЖ 07 ISO 4217 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес көрсетіледі. </w:t>
+        <w:t>
+      16. 2-кестенің 3.1-жолы тиісті қарызды (шартты міндеттемені) қамтамасыз етуге келетін тиісті кепілдің бір бөлігі құнының осы қарыз бойынша берешекке (шартты міндеттеменің қалдығына) қатынасы ретінде айқындалған қарызды (шартты міндеттемені) кепілмен өтеу үлесін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z289" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. 1-кестенің 4.3-жолы кредитордың кепіл саясатына сәйкес есептелген қамтамасыз ету құнын көрсетуге арналған.</w:t>
+      2-кестенің 3.2-жолы тиісті қарызды (шартты міндеттемені) қамтамасыз етуге келетін тиісті кепіл құнының бір бөлігінің осы кепілдің жиынтық құнына қатынасы ретінде айқындалған қарызды (шартты міндеттемені) өтеуге келетін кепіл үлесін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z290" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 4.4-жолы (қайта бағалаудың) есепті күнгі соңғы бағалауға (қайта бағалауға) қарай өзге түзетулердің дисконттарын қолданғанға дейін қамтамасыз етудің нарықтық құнын көрсетуге арналған.</w:t>
+      Кепіл құны ретінде Қағидаларға 5-қосымшаға сәйкес Провизиялар және тәуекелдерді бағалау туралы есепте көрсетілетін резервтерді (провизияларды) есептеу кезінде қосылатын қамтамасыз ету құны пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z291" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-кестенің 4.5-жолы қамтамасыз ету құны ескерілетін шоттың нөмірін көрсетуге арналған.</w:t>
+      Қарыз бойынша берешек ретінде оған қарсы қалыптастырылған резервтер (провизиялар) шегерілгенге дейін қарыздың баланстық құны пайдаланылады, шартты міндеттемелер бойынша баланстан тыс шоттарда есепке алынатын шартты міндеттеменің қалдығы пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z292" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепіл және нарықтық құны кепіл туралы шарт шеңберінде әрбір қамтамасыз ету бойынша жеке көрсетіледі.</w:t>
+      Қарызды (шартты міндеттемені) кепілмен өтеудің бөлінген үлесін және қарызды (шартты міндеттемені) өтеуге келетін кепілдің бөлінген үлесін есептеу резервтерді (провизияларды) есептеу кезінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z293" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. 1-кестенің 4.6-жолы кепіл туралы шартқа сәйкес қамтамасыз етуге қабылданған жылжымалы мүліктің тіркелген жерін және жылжымайтын мүліктің орналасқан жерін көрсетуге арналған және жылжымалы және жылжымайтын мүлік болып табылатын қамтамасыз етудің барлық түрлері үшін толтыруға міндетті болып табылады.</w:t>
+      2-кестенің 3.1 және 3.2-жолдарындағы көрсеткіштер кредиторда тиісті ақпарат болған кезде толтыру үшін міндетті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-[...219 lines deleted...]
-    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25027,451 +25150,469 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Екінші деңгейдегі банктердің,</w:t>
-[...146 lines deleted...]
-            </w:r>
+              <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасы бейрезидент-банктері филиалдарының, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілікті ұсыну қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> нысан</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Қайда ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z307" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      Қайда ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z308" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік нысанның атауы: қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z309" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_CS1</w:t>
+      Әкімшілік нысанның атауы: қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z310" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: ай сайын</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_CS1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z311" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
+      Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z312" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
+      Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z313" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 10 (оныншы) жұмыс күнінен кешіктірмей, ай сайын</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z314" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН: __________________</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 10 (оныншы) жұмыс күнінен кешіктірмей, ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z315" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      БСН: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25484,173 +25625,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29502,51 +29593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дисконт (сыйлықақы) (теңгемен, шарт валютасымен))</w:t>
+Дисконт (сыйлықақы) (теңгемен, шарт валютасымен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31393,270 +31484,212 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы _________________________________________________________</w:t>
+      Атауы ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z317" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы ____________________________________________________</w:t>
+      Мекенжайы ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z318" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________________</w:t>
+      Телефоны _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z319" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта мекенжайы ___________________________________</w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z320" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы __________________________________     ________________</w:t>
+      Орындаушы __________________________________ ________________  тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z321" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
+      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z322" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
+      ______________________________________________ _______________  тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z323" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________    _______________</w:t>
+      Күні 20__ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z324" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
+      Ескертпе: нысан "Қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="313"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31690,1231 +31723,1232 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қарызға (шартты міндеттемеге)</w:t>
-[...55 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Қарызға (шартты міндеттемеге) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету туралы есеп" әкімшілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деректерді өтеусіз негізде жинауға </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысанына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z328" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп" </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> толтыру бойынша түсіндірме</w:t>
+        <w:t xml:space="preserve"> "Қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп" (индексі – CR_CS1, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z329" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер көрсеткіштің атауында құнын басқа валютада көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициенттер мен пайыздар үтірден кейін көп дегенде төрт таңбаны көрсете отырып, сан форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы қарыздар (шартты міндеттемелер) бойынша беру, есептеу сомасы, есепті күндегі берешек қалдығы шетел валютасымен және теңгемен баламада көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды толтыру кезінде кодтар деректерді өңдеу үшін пайдаланылатын цифрлық ресурсқа (бұдан әрі – Деректердің жүйелік тізбесі) сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі. Күнді уақытсыз көрсету көзделген жағдайларда уақыт көрсетілген күннің 0 сағаты 00 минуты 00 секунды ретінде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын Түсіндірмеде көрсетілген жағдайларды қоспағанда, Нысанның көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z330" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірмеде "Қарызға (шартты міндеттемеге) қызмет көрсету туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      6. Нысанда есепті кезеңдегі қаражат қозғалысы туралы, қарыз шарттары бойынша міндеттемелер мен шартты міндеттемелердің өзгерістері және ағымдағы жай-күйі туралы мәліметтер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z331" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      Қазақстан Республикасы бейрезидент-банкінің филиалы үшін бухгалтерлік баланс деп активтер мен міндеттемелер туралы есеп түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z332" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер көрсеткіштің атауында құнын басқа валютада көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      Нысанның көрсеткіштері бойынша мәліметтер тиісті қарыз (шартты міндеттеме) шарттарына байланысты болады және есепті күні жаңартылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z333" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Коэффициенттер мен пайыздар үтірден кейін көп дегенде төрт таңбаны көрсете отырып, сан форматында көрсетіледі.</w:t>
+      Кредитор Нысандағы қарыз (шартты міндеттеме) шартының нөмірі мен күнінің Қағидаларға 2-қосымшаға сәйкес Қарыз (шартты міндеттеме) шарты туралы есепте көрсетілген шарттың нөмірі мен күніне сәйкес келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z334" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетел валютасындағы қарыздар (шартты міндеттемелер) бойынша беру, есептеу сомасы, есепті күндегі берешек қалдығы шетел валютасымен және теңгемен баламада көрсетіледі.</w:t>
+      7. 2.2 және 2.3-жолдар есепті кезеңде берілген қарыздың немесе шартты міндеттеме бойынша пайдаланылған лимиттің сомасын және оны беру (пайдалану) күнін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z335" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанды толтыру кезінде кодтар Нысан ұсынылатын қарыздар мен шартты міндеттемелер жөніндегі есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің ақпараттық жүйесінде орналастырылған анықтамалықтардың (бұдан әрі – анықтамалықтар) кодтарына сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі. Күнді уақытсыз көрсету көзделген жағдайларда уақыт көрсетілген күннің 0 сағаты 00 минуты 00 секунды ретінде қабылданады.</w:t>
+      Егер есепті кезеңде қарыз бөліп-бөліп берілген болса, қарыз бөліктері сомасының және қарыздың тиісті бөлігін нақты беру күнінің массиві көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z336" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын Түсіндірмеде көрсетілген жағдайларды қоспағанда, Нысанның көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      Нақты беру күні есепті кезеңнің басталу күнінен ертерек және міндеттеме тоқтатылуының нақты күнінен немесе есепті кезеңнің аяқталу күнінен кеш болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанды толтыру кезінде "Шоттар нөмірлері" анықтамалығы пайдаланылады.</w:t>
+      Қарыз беру кредитордың бөлімшесіне бармай жүзеге асырылатын, берілген кредиттік лимиті бар төлем карточкалары және овердрафт бойынша 2.2-жолда берілген қарыз сомасы бөліктерге бөлінбей бір сомамен көрсетіледі, 2.3-жол толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z339" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанда есепті кезеңдегі қаражат қозғалысы туралы, қарыз шарттары бойынша міндеттемелер мен шартты міндеттемелердің өзгерістері және ағымдағы жай-күйі туралы мәліметтер беріледі.</w:t>
+      8. 2.4-жолда қарыз алушының осы қарыз бойынша негізгі борыш, сыйақы, айыппұлдар мен өсімпұлдар, қарыз бойынша комиссиялар кіретін барлық міндеттемелерін өтеу есебіне қарыз алушы есепті кезең ішінде нақты енгізген ақшалай қаражатының сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z340" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы бейрезидент-банкінің филиалы үшін бухгалтерлік баланс деп активтер мен міндеттемелер туралы есеп түсініледі.</w:t>
+      Берілген кредиттік лимиті бар төлем карточкалары және овердрафт бойынша есепті кезеңдегі түсімдердің жалпы сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z341" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысанның көрсеткіштері бойынша мәліметтер тиісті қарыз (шартты міндеттеме) шарттарына байланысты болады және есепті күні жаңартылуы тиіс.</w:t>
+      9. 2.5 және 2.6-жолдар қарыз бойынша мерзімі өтпеген, мерзімі өткен негізгі борыш қалдықтарының сомаcын және сома есепке алынатын шот нөмірін, есепті күнгі жағдай бойынша қарыз бойынша негізгі борыштың есептен шығарылған немесе кешірілген қалдықтарының сомаcын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z342" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредитор қарыз (шартты міндеттеме) шартының нөмірі мен күнінің № 313 қаулыға 2-қосымшаға сәйкес Қарыз (шартты міндеттеме) шарты туралы есепте көрсетілген шарттың нөмірі мен күніне сәйкес келуін қамтамасыз етеді.</w:t>
+      Кешірілген берешек шарттың бүкіл қолданылу кезеңі үшін негізгі борыш бойынша кредитордың қарыз бойынша берешекті кешіруінің жинақталған сомасын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z343" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 2.6, 2.8, 2.10, 2.13 және 2.15-жолдарда мәндер "Шоттар нөмірлері" анықтамалығынан таңдалады.</w:t>
+      Берілген кредиттік лимиті бар төлем карточкалары үшін лимиттің игерілген бөлігі осы көрсеткіш бойынша көрсетіледі, төлем карточкасы бойынша қаражаттың артық жұмсалуын көрсету үшін қосымша жол көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z344" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 2.2 және 2.3-жолдар есепті кезеңде берілген қарыздың немесе шартты міндеттеме бойынша пайдаланылған лимиттің сомасын және оны беру (пайдалану) күнін көрсетуге арналған.</w:t>
+      "Негізгі борыш қалдығы (теңгемен, шарт валютасымен)" көрсеткіші бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z345" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер есепті кезеңде қарыз бөліп-бөліп берілген болса, қарыз бөліктері сомасының және қарыздың тиісті бөлігін нақты беру күнінің массиві көрсетіледі.</w:t>
+      Көрсеткіштер барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z346" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нақты беру күні есепті кезеңнің басталу күнінен ертерек және міндеттеме тоқтатылуының нақты күнінен немесе есепті кезеңнің аяқталу күнінен кеш болуына жол берілмейді.</w:t>
+      10. 2.7 және 2.8-жолдар қарыз бойынша есептелген сыйақының өтелмеген, мерзімі өткен қалдықтарының сомасын, есепті күнгі жағдай бойынша қарыз бойынша есептелген сыйақының есептен шығарылған немесе кешірілген қалдықтарының сомасын және сома есепке алынатын шот нөмірін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z347" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыз беру кредитордың бөлімшесіне бармай жүзеге асырылатын, берілген кредиттік лимиті бар төлем карточкалары және овердрафт бойынша 2.2-жолда берілген қарыз сомасы бөліктерге бөлінбей бір сомамен көрсетіледі, 2.3-жол толтырылмайды.</w:t>
+      Кешірілген берешек шарттың бүкіл қолданылу кезеңі үшін есептелген сыйақы бойынша кредитордың қарыз бойынша берешекті кешіруінің жинақталған сомасын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z348" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. 2.4-жолда қарыз алушының осы қарыз бойынша негізгі борыш, сыйақы, айыппұлдар мен өсімпұлдар, қарыз бойынша комиссиялар кіретін барлық міндеттемелерін өтеу есебіне қарыз алушы есепті кезең ішінде нақты енгізген ақшалай қаражатының сомасы көрсетіледі.</w:t>
+      Есептелген сыйақының қалдығы бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z349" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Берілген кредиттік лимиті бар төлем карточкалары және овердрафт бойынша есепті кезеңдегі түсімдердің жалпы сомасы көрсетіледі.</w:t>
+      Көрсеткіштер барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z350" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. 2.5 және 2.6-жолдар қарыз бойынша мерзімі өтпеген, мерзімі өткен негізгі борыш қалдықтарының сомаcын және сома есепке алынатын шот нөмірін, есепті күнгі жағдай бойынша қарыз бойынша негізгі борыштың есептен шығарылған немесе кешірілген қалдықтарының сомаcын көрсетуге арналған.</w:t>
+      11. 2.9 және 2.10-жолдар есепті күнгі жағдай бойынша шартты міндеттеме сомасын және сома есепке алынатын шот нөмірін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z351" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кешірілген берешек шарттың бүкіл қолданылу кезеңі үшін негізгі борыш бойынша кредитордың қарыз бойынша берешекті кешіруінің жинақталған сомасын білдіреді.</w:t>
+      Екі шотта қалдық болған жағдайда, екінші қалдық тиісті шот нөмірімен қосымша жолдарда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z352" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Берілген кредиттік лимиті бар төлем карточкалары үшін лимиттің игерілген бөлігі осы көрсеткіш бойынша көрсетіледі, төлем карточкасы бойынша қаражаттың артық жұмсалуын көрсету үшін қосымша жол көзделген.</w:t>
+      Шартты міндеттеме қалдығы бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z353" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Негізгі борыш қалдығы (теңгемен, шарт валютасымен)" көрсеткіші бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
+      Көрсеткіштер барлық шартты міндеттемелер үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z354" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсеткіштер барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
+      12. 2.11-жол өтелмеген қалдық сомасын, есепті күнгі жағдай бойынша қарыз бойынша есептелген тұрақсыздық айыбының (айыппұл, өсімпұл) есептен шығарылған немесе кешірілген қалдықтарының сомасын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z355" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. 2.7 және 2.8-жолдар қарыз бойынша есептелген сыйақының өтелмеген, мерзімі өткен қалдықтарының сомасын, есепті күнгі жағдай бойынша қарыз бойынша есептелген сыйақының есептен шығарылған немесе кешірілген қалдықтарының сомасын және сома есепке алынатын шот нөмірін көрсетуге арналған.</w:t>
+      Кешірілген берешек шарттың бүкіл қолданылу кезеңі үшін есептелген тұрақсыздық айыбы бойынша кредитордың қарыз бойынша берешекті кешіруінің жинақталған сомасын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z356" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кешірілген берешек шарттың бүкіл қолданылу кезеңі үшін есептелген сыйақы бойынша кредитордың қарыз бойынша берешекті кешіруінің жинақталған сомасын білдіреді.</w:t>
+      "Есептелген тұрақсыздық айыбының (айыппұлдың, өсімпұлдың) қалдығы" көрсеткіші бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z357" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есептелген сыйақының қалдығы бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
+      Көрсеткіштер барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z358" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсеткіштер барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      13. 2.12, 2.13, 2.14 және 2.15-жолдар оң (теріс) түзету, есепті күнгі жағдай бойынша қарыз (шартты міндеттеме) бойынша дисконт (сыйлықақы) сомасын және сома есепке алынатын шот нөмірін көрсетуге арналған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z359" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. 2.9 және 2.10-жолдар есепті күнгі жағдай бойынша шартты міндеттеме сомасын және сома есепке алынатын шот нөмірін көрсетуге арналған.</w:t>
+      Екі әртүрлі шот нөмірлерінде бір қарыз (шартты міндеттеме) бойынша дисконт (сыйлықақы) сомасы болған жағдайда, екінші қалдық шотының тиісті нөмірімен қосымша жолдарда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z360" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екі шотта қалдық болған жағдайда, екінші қалдық тиісті шот нөмірімен қосымша жолдарда көрсетіледі.</w:t>
+      14. 2.16-жолда негізгі борыш және сыйақы бойынша мерзімі өткен берешекті шотқа шығару күндері "Мерзімі өткен берешекті шотқа шығару күні: негізгі қарыз бойынша" және "Мерзімі өткен берешекті шотқа шығару күні: сыйақы бойынша" деген жолдарда бөлек көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z361" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шартты міндеттеме қалдығы бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
+      Мерзімі өткен берешекті шотқа шығару күні ретінде шартта белгіленген негізгі қарыз және (немесе) сыйақы бойынша кезекті өтелмеген төлемді өтеу мерзімі бұзылған күн көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z362" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсеткіштер барлық шартты міндеттемелер үшін толтыруға міндетті болып табылады.</w:t>
+      Негізгі борыш және (немесе) сыйақы бойынша баланста есепте тұрған немесе баланстан есептен шығарылған мерзімі өткен берешек қалдығы болмаған жағдайда, негізгі борыш және (немесе) сыйақы бойынша мерзімі өткен берешекті шотқа шығару күні көрсетілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z363" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. 2.11-жол өтелмеген қалдық сомасын, есепті күнгі жағдай бойынша қарыз бойынша есептелген тұрақсыздық айыбының (айыппұл, өсімпұл) есептен шығарылған немесе кешірілген қалдықтарының сомасын көрсетуге арналған.</w:t>
+      Көрсеткіш есепті күнге негізгі борыш және (немесе) сыйақы бойынша баланста есепте тұрған немесе баланстан есептен шығарылған мерзімі өткен берешектің қалдығы бар барлық қарыздар үшін толтыру міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z364" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кешірілген берешек шарттың бүкіл қолданылу кезеңі үшін есептелген тұрақсыздық айыбы бойынша кредитордың қарыз бойынша берешекті кешіруінің жинақталған сомасын білдіреді.</w:t>
+      15. 2.17-жолда негізгі борыш және (немесе) сыйақы бойынша есепті кезең ішінде жүргізілген мерзімі өткен берешекті толығымен немесе ішінара өтеу күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z365" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Есептелген тұрақсыздық айыбының (айыппұлдың, өсімпұлдың) қалдығы" көрсеткіші бойынша теріс мәнді көрсетуге жол берілмейді.</w:t>
+      16. 2.19-жолда есепті кезең ішінде жүргізілген негізгі борыш және (немесе) сыйақы бойынша берешекті толығымен немесе ішінара кешіру күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z366" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсеткіштер барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
+      17. 3-жол жүргізілген күнін көрсете отырып, есепті кезеңде қайта құрылымдау жүргізілген қарыздарды сәйкестендіруге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z367" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. 2.12, 2.13, 2.14 және 2.15-жолдар оң (теріс) түзету, есепті күнгі жағдай бойынша қарыз (шартты міндеттеме) бойынша дисконт (сыйлықақы) сомасын және сома есепке алынатын шот нөмірін көрсетуге арналған.</w:t>
+      Қайта құрылымдау "Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 29 қыркүйектегі № 61 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36994 болып тіркелген) сәйкес анықталады. Осы абзац "Қазақстанның Даму Банкі" акционерлік қоғамына қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z368" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екі әр түрлі шот нөмірлерінде бір қарыз (шартты міндеттеме) бойынша дисконт (сыйлықақы) сомасы болған жағдайда, екінші қалдық шотының тиісті нөмірімен қосымша жолдарда көрсетіледі.</w:t>
+      Егер қарыз жаңа қарыз шартын жасау арқылы қайта құрылымдалған болса, қайта құрылымдау туралы мәліметтер жаңа шартта көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z369" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. 2.16-жолда негізгі борыш және сыйақы бойынша мерзімі өткен берешекті шотқа шығару күндері "Мерзімі өткен берешекті шотқа шығару күні: негізгі қарыз бойынша" және "Мерзімі өткен берешекті шотқа шығару күні: сыйақы бойынша" деген жолдарда бөлек көрсетіледі.</w:t>
+      Егер есепті кезеңде қайта құрылымдау жүргізілген болса, онда 3.1-жолда "1" мәні көрсетіледі, жүргізілмеген жағдайда "0" көрсетіледі немесе көрсеткіш берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z370" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мерзімі өткен берешекті шотқа шығару күні ретінде шартта белгіленген негізгі қарыз және (немесе) сыйақы бойынша кезекті өтелмеген төлемді өтеу мерзімі бұзылған күн көрсетіледі.</w:t>
+      Көрсеткіш есепті кезеңде қайта құрылымдау жүргізілген барлық қарыздар үшін толтыруға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z371" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Негізгі борыш және (немесе) сыйақы бойынша баланста есепте тұрған немесе баланстан есептен шығарылған мерзімі өткен берешек қалдығы болмаған жағдайда, негізгі борыш және (немесе) сыйақы бойынша мерзімі өткен берешекті шотқа шығару күні көрсетілмейді.</w:t>
+      18. 4-жол қарызға (шартты міндеттемеге) қызмет көрсету туралы мәліметтер ескерілген күнді көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32948,471 +32982,747 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Екінші деңгейдегі банктердің,</w:t>
-[...146 lines deleted...]
-            </w:r>
+              <w:t>Екінші деңгейдегі банктердің, Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-банктері филиалдарының, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдардың қарыздар мен шартты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндеттемелер жөніндегі есептілікті ұсыну қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> нысан</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z382" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Қайда ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z383" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      Қайда ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z384" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік нысанның атауы: провизиялар және тәуекелдерді бағалау туралы есеп</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z385" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_PRA1</w:t>
+      Әкімшілік нысанның атауы: провизиялар және тәуекелдерді бағалау туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z386" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кезеңділігі: ай сайын</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: CR_PRA1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z387" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезеңі: 20__жылғы "___"________ жағдай бойынша</w:t>
+      Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z388" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
+      Есепті кезеңі: 20__жылғы "___" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z389" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 10 (оныншы) жұмыс күнінен кешіктірмей, ай сайын </w:t>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары, "Қазақстанның Даму Банкі" акционерлік қоғамы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – кредитор)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z390" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН: __________________</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 10 (оныншы) жұмыс күнінен кешіктірмей, ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z391" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жинау әдісі: электрондық түрде</w:t>
+      БСН: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z392" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1-кесте. Қарыздар мен шартты міндеттемелер бойынша провизиялар және тәуекелдерді бағалау туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33425,173 +33735,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37045,70 +37305,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z393" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Қамтамасыз ету бойынша тәуекелдерді бағалау туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37121,173 +37379,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...121 lines deleted...]
-              <w:t>Мәні</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39068,51 +39276,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-атауы (тегі, аты және әкесінің аты (ол бар болса))</w:t>
+атауы (тегі, аты және әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39542,270 +39750,212 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z395" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z396" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z397" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z398" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы __________________________________     ________________</w:t>
+      Орындаушы __________________________________ ________________  тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z399" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) телефоны</w:t>
+      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z400" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
+      ______________________________________________ _______________  тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z401" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________    _______________</w:t>
+      Күні 20__ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z402" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
+      Ескертпе: нысан "Провизиялар және тәуекелдерді бағалау туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="389"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39841,1136 +39991,946 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Провизиялар және тәуекелдерді</w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-              <w:t>қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау туралы есеп" әкімшілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Провизиялар және тәуекелдерді бағалау туралы есеп"</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> нысанын толтыру бойынша түсіндірме</w:t>
+        <w:t xml:space="preserve"> "Провизиялар және тәуекелдерді бағалау туралы есеп"  (индексі – CR_PRA1, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға  арналған нысанын толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z407" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Провизиялар және тәуекелдерді бағалау туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер көрсеткіштің атауы басқа валютада құнын көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициенттер мен пайыздар үтірден кейін төрт таңбадан аспайтын сан форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы қарыздар (шартты міндеттемелер) бойынша есепті күнге берілген, есептелген берешек сомасы шетел валютасында және теңгемен баламада көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды толтыру кезінде кодтар деректерді өңдеу үшін пайдаланылатын цифрлық ресурсқа (Деректердің жүйелік тізбесі) сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын жағдайларды қоспағанда, Нысан көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z408" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірмеде "Провизиялар және тәуекелдерді бағалау туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      6. Нысанда кредитор жеке, біртекті немесе құнсыздану белгілері жоқ жеке активтер ретінде жіктеген қарыздар (шартты міндеттемелер) шарттары бойынша бөле отырып, халықаралық қаржылық есептілік стандарттарының талаптары бойынша қалыптастырылған резервтер (провизиялар) туралы, қарыздар мен шартты міндеттемелер бойынша тәуекелдерді бағалау үшін, қамтамасыз ету бойынша тәуекелдерді бағалау үшін қажетті өлшемдер мен сипаттамалар туралы мәліметтер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z409" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды. </w:t>
+        <w:t>
+      1 және 2-кестелердің көрсеткіштері бойынша мәліметтер тиісті қарыз (шартты міндеттеме) шарттарына және кепіл туралы шарттарға байланысты болады және есепті күні жаңартуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z410" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер көрсеткіштің атауы басқа валютада құнын көрсетуді көздемесе, Нысандағы құндық көрсеткіштер үтірден кейін екі таңбалы сан форматында, теңгемен (теңгемен баламада) көрсетіледі.</w:t>
+      Кредитор 1-кестедегі қарыз (шартты міндеттеме) шартының нөмірі мен күні Қағидаларға 2-қосымшаға сәйкес Қарыз (шартты міндеттеме) шарты туралы есепте көрсетілген шарттың нөмірі мен күніне сәйкес келуін, 2-кестедегі кепіл туралы шарттың нөмірі мен күнінің, қамтамасыз ету түрінің және кепіл мүлкі объектісінің сәйкестендіру нөмірінің Қағидаларға 3-қосымшаға сәйкес Қамтамасыз ету туралы есепте көрсетілген кепіл туралы шарттың нөмірі мен күніне, қамтамасыз ету түрі мен кепіл мүлкі объектісінің сәйкестендіру нөміріне сәйкес келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z411" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Коэффициенттер мен пайыздар үтірден кейін төрт таңбадан аспайтын сан форматында көрсетіледі.</w:t>
+      7. 1-кестенің 2.1 және 2.2-жолдары есепті күнгі жағдай бойынша халықаралық қаржылық есептілік стандарттарының талаптары бойынша қалыптастырылған қарыз (шартты міндеттеме) бойынша резервтер (провизиялар) сомасын және сомасы ескерілетін шот нөмірін көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z412" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанды толтыру кезінде кодтар Нысан ұсынылатын қарыздар мен шартты міндеттемелер жөніндегі есептілікті жинауға арналған Қазақстан Республикасы Ұлттық Банкінің ақпараттық жүйесінде орналастырылған анықтамалықтардың (бұдан әрі – анықтамалықтар) кодтарына сәйкес көрсетіледі. Нысандағы күндер "КК.АА.ЖЖЖЖ", мұнда "КК" – күні, "АА" – айы, "ЖЖЖЖ" – жылы форматында көрсетіледі.</w:t>
+      Төлем карточкасын шығару шартында белгіленген тұрақты кредиттік лимиті бар төлем карточкалары бойынша кредиттік лимиттің игерілген және игерілмеген бөліктері бойынша резервтердің (провизиялардың) сомаларын көрсету үшін жеке жолдар көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z413" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Түсіндірмеде көрсетілген, көрсеткіш ұсынылмайтын немесе толтыру үшін міндетті болып табылмайтын жағдайларды қоспағанда, Нысан көрсеткіштері толтыру үшін міндетті болып табылады.</w:t>
+      8. 1-кестенің 2.3-жолында резервтеу мөлшерлемесінің мәні оң болып табылады және 100 (жүз) пайыздан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанды толтыру кезінде мынадай анықтамалықтар пайдаланылады:</w:t>
+      9. 1-кестенің 2.4-жолы портфельдік активтерге жатқызылған қарыздар (шартты міндеттемелер) шарттары үшін толтырылады. 1-кестенің 2.4.1-жолы шартты біртекті активтер портфеліне жатқызған кезде, 1-кестенің 2.4.2-жолы шартты құнсыздану белгілері жоқ жеке активтерге жатқызған кезде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z416" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шот нөмірлері;</w:t>
+      Портфельдер анықтамалығын кредиторлар жүргізеді, анықтамалықтағы тиісті ақпаратты кредиторлар дербес жаңартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z417" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Портфельдер;</w:t>
+      10. 1-кестенің 2.5-жолы барлық сценарийлерді ескере отырып, қаржы активі бойынша бастапқы тиімді пайыздық мөлшерлемесін пайдалана отырып дисконтталған болашақ ақша ағынының келтірілген құнын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z418" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Құнсыздану белгілері;</w:t>
+        <w:t xml:space="preserve">
+      Көрсеткіш құнсыздану белгілері анықталған жеке ретінде жіктелген барлық қарыздар үшін толтыруға міндетті болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z419" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Кредиттік тәуекелдің ұлғаю белгілері;</w:t>
+        <w:t xml:space="preserve">
+      11. 1-кестенің 2.6, 2.7, 2.8, 2.9, 2.10, 2.11 және 2.12-жолдарында және 2-кестенің 2.1, 2.2 және 2.3-жолдарында мәндер "Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 29 қыркүйектегі № 61 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36994 болып тіркелген) сәйкес айқындалады. Осы абзацтың күші "Қазақстанның Даму Банкі" акционерлік қоғамына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z420" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредиттік тәуекелдер кезеңдері;</w:t>
+      1-кестенің 2.6 және 2.7-жолдарында бірнеше мән көрсетуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z421" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарыз алушының ішкі рейтингтері;</w:t>
+      1-кестенің 2.9 және 2.10-жоларында мәндер оң болып табылады және 100 (жүз) пайыздан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z422" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредиттік тәуекел дәрежесі бойынша сараланған қарыздың (шартты міндеттеменің) санаттары;</w:t>
+      Құнсыздану белгілері, кредиттік тәуекелдің ұлғаю белгілері, қарыз алушының ішкі рейтингтері анықтамалықтарын кредиторлар жүргізеді, анықтамалықтардағы тиісті ақпаратты кредиторлар дербес жаңартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z423" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Орнықты даму жобасының белгісі;</w:t>
+        <w:t xml:space="preserve">
+      12. 1-кестенің 2.13-жолында мән "Әмбебап банк лицензиясы бар банкі, базалық банк лицензиясы бар банкі, ислам банкі сақтауға міндетті пруденциялық нормативтер мен лимиттерді, олардың шекті мәндерін және есеп айырысу әдістемелерін бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 85 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38587 болып тіркелген) сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z424" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қамтамасыз ету түрлері;</w:t>
+        <w:t xml:space="preserve">
+      13. 1-кестенің 2.14, 2.15 және 2.17-жолдарында мәндер "Макропруденциялық нормативтер мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 25 тамыздағы № 52 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36722 болып тіркелген) сәйкес айқындалады. Осы абзац "Қазақстанның Даму Банкі" акционерлік қоғамына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z425" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалаушылар;</w:t>
+      14. 1-кестенің 3-жолы және 2-кестенің 3-жолы провизиялар және тәуекелдерді бағалау туралы мәліметтер ескерілген жағдай бойынша күндерді көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z426" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәйкестендіргіштер түрлері.</w:t>
+      15. 1-кестенің 2.19-жолы орнықты даму жобаларына жатқызылған қарыздарды сәйкестендіруді қамтамасыз етуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z427" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанда кредитор жеке, біртекті немесе құнсыздану белгілері жоқ жеке активтер ретінде сыныптаған қарыздар (шартты міндеттемелер) шарттары бойынша бөле отырып, халықаралық қаржылық есептілік стандарттарының талаптары бойынша қалыптастырылған резервтер (провизиялар) туралы, қарыздар мен шартты міндеттемелер бойынша тәуекелдерді бағалау үшін, қамтамасыз ету бойынша тәуекелдерді бағалау үшін қажетті өлшемдер мен сипаттамалар туралы мәліметтер беріледі.</w:t>
+      Егер қарыз орнықты дамудың бірнеше жобаларына бір мезгілде сәйкес келсе, көрсеткіш бойынша барлық тиісті мәндер көрсетіледі, бірде-бір жобаға сәйкес келмеген жағдайда көрсеткіш берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z428" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 және 2-кестелердің көрсеткіштері бойынша мәліметтер тиісті қарыз (шартты міндеттеме) шарттарына және кепіл туралы шарттарға байланысты болады және есепті күні жаңартуға жатады.</w:t>
+      16. 2-кестенің 2.3-жолы дисконттар мен басқа түзетулерді қолданғанға дейін резервтер (провизиялар) есебіне енгізілетін қамтамасыз ету құнын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z429" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қамтамасыз ету туралы есепте көрсетілген кепіл туралы шарттың нөмірі мен күніне, қамтамасыз ету түрі мен кепіл мүлкі объектісінің сәйкестендіру нөміріне сәйкес келуін қамтамасыз етеді.</w:t>
+        <w:t>
+      2-кестенің 2.4.1 және 2.5.1-жолдары бағалауды (қайта бағалауды) есепке алу күніне соңғысын негізге ала отырып, дисконттарды және өзге де түзетулерді қолданғанға дейін қамтамасыз етудің нарықтық құнын көрсетуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z430" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. 1-кестенің 2.2, 2.4, 2.6, 2.7, 2.8, 2.12, 2.13 және 2.17-жолдарындағы және 2-кестенің 1.3, 2.4.3 және 2.4.3.1-жолдарындағы мәндер анықтамалықтардан таңдалады.</w:t>
+        <w:t xml:space="preserve">
+      Бағалаушылар анықтамалығын кредиторлар жүргізеді, анықтамалықтағы тиісті ақпаратты кредиторлар дербес жаңартады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z431" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 1-кестенің 2.1 және 2.2-жолдары есепті күнгі жағдай бойынша халықаралық қаржылық есептілік стандарттарының талаптары бойынша қалыптастырылған қарыз (шартты міндеттеме) бойынша резервтер (провизиялар) сомасын және сомасы ескерілетін шот нөмірін көрсетуге арналған.</w:t>
+      1-кестенің 2.6, 2.7, 2.9, 2.10, 2.11, 2.12, 2.13 және 2.14-жолдарындағы және 2-кестенің 2.1 және 2.2-жолдарындағы көрсеткіштердің мәндері кредиторда тиісті ақпарат болған кезде толтыру үшін міндетті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-[...439 lines deleted...]
-    <w:bookmarkEnd w:id="434"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41062,322 +41022,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 103 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z452" w:id="435"/>
+    <w:bookmarkStart w:name="z452" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған Қазақстан Республикасы Ұлттық Банкі Басқармасының кейбір қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z453" w:id="436"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z453" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Екінші деңгейдегі банктердің, Қазақстан Республикасы бейрезидент-банктері филиалдарының, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілігінің тізбесін, нысандарын, табыс ету мерзімдерін және оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 313 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18220 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z454" w:id="437"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z454" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Екінші деңгейдегі банктердің, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілігінің тізбесін, нысандарын және табыс ету мерзімдерін және оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 313 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 13 желтоқсандағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19781 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z455" w:id="438"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z455" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Екiншi деңгейдегi банктердің, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілігінің тізбесін, нысандарын және табыс ету мерзімдерін және оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 313 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2021 жылғы 20 қыркүйектегі № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24507 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z456" w:id="439"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z456" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Екінші деңгейдегі банктердің, Қазақстан Республикасы бейрезидент-банктері филиалдарының, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілігінің тізбесін, нысандарын, табыс ету мерзімдерін және оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 313 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2022 жылғы 20 қазандағы № 91 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30340 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z457" w:id="440"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z457" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        5. "Екінші деңгейдегі банктердің, Қазақстан Республикасы бейрезидент-банктері филиалдарының, "Қазақстанның Даму Банкі" акционерлік қоғамының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың қарыздар мен шартты міндеттемелер жөніндегі есептілігінің тізбесін, нысандарын, табыс ету мерзімдерін және оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 313 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2023 жылғы 25 желтоқсандағы № 100 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33863 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41703,31 +41663,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>