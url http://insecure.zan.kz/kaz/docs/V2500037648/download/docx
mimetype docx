--- v0 (2026-01-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f1eb03" w14:textId="7f1eb03">
+    <w:p w14:paraId="cb7cada" w14:textId="cb7cada">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ойын бизнесі мен лотереяларды ұйымдастырушылар үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Туризм және спорт министрінің м.а. 2025 жылғы 19 желтоқсандағы № 250 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 22 желтоқсанда № 37648 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Туризм және спорт министрінің м.а. 2025 жылғы 19 желтоқсандағы № 250 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 22 желтоқсанда № 37648 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -829,2087 +829,2265 @@
         <w:t xml:space="preserve">
       3. Талаптарда пайдаланылатын ұғымдар КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда және Қазақстан Республикасының "Ойын бизнесі туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мағыналарда қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Талаптардың мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аппараттық-бағдарламалық кешен – ақпараттық процестерді қамтамасыз ететін бағдарламалық және техникалық құралдардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      1) аппараттық-бағдарламалық кешен – ақпараттық процестерді қамтамасыз ететін бағдарламалық және техникалық құралдардың жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірыңғай есепке алу жүйесі (бұдан әрі – БЕЖ) – телекоммуникация желілері арқылы букмекерлік кеңсенің және (немесе) тотализатордың аппараттық-бағдарламалық кешеніне қосылған және қолма-қол ақшамен және қолма-қол ақшасыз төлемдерді, оның ішінде электрондық ақшаны пайдалана отырып қабылдауды (жүзеге асыруды), ұтыстарды төлеуді қамтамасыз ететін, сондай-ақ бәс тігуге әрбір қатысушы, бәс тігуге әрбір қатысушы бойынша бәс тігуге қабылданған мөлшерлемелер (оның ішінде электрондық), бәс тігу нәтижесінің нұсқаларына коэффициенттер, олар бойынша ұтыстар мен төлемдер туралы ақпаратты дербестендірілген жинауды, өңдеу мен сақтауды және осы Қазақстан Республикасының "Ойын бизнесі туралы" Заңда көзделген өзге де функцияларды жүзеге асыратын бағдарламалық қамтылым мен техникалық құралдар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      2) бірыңғай есепке алу жүйесі (бұдан әрі – БЕЖ) – телекоммуникация желілері арқылы букмекерлік кеңсенің және (немесе) тотализатордың аппараттық-бағдарламалық кешеніне қосылған және қолма-қол ақшамен және қолма-қол ақшасыз төлемдерді, оның ішінде электрондық ақшаны пайдалана отырып қабылдауды (жүзеге асыруды), ұтыстарды төлеуді қамтамасыз ететін, сондай-ақ бәс тігуге әрбір қатысушы, бәс тігуге әрбір қатысушы бойынша бәс тігуге қабылданған мөлшерлемелер (оның ішінде электрондық), бәс тігу нәтижесінің нұсқаларына коэффициенттер, олар бойынша ұтыстар мен төлемдер туралы ақпаратты дербестендірілген жинауды, өңдеу мен сақтауды және осы Қазақстан Республикасының "Ойын бизнесі туралы" Заңда көзделген өзге де функцияларды жүзеге асыратын бағдарламалық қамтылым мен техникалық құралдар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке кабинет – пайдаланушының (қаржы мониторингі субъектісінің) уәкілетті органның Интернет ақпараттық-телекоммуникациялық желісінде бөлінген байланыс арналарындағы, оның пайдаланушыларының (қаржы мониторингі субъектілерінің) уәкілетті органмен электрондық өзара іс-қимылын қамтамасыз ететін профилі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ҚМ-1 нысаны – КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмдi қаржыландыруға, жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы iс-қимыл (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ) саласындағы қаржылық мониторинг жөніндегі уәкілетті орган бекітетін Қаржы мониторингі субъектілерінің ақпарат беру қағидаларымен қарастырылған қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпараттың нысаны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚ) тәуекелдері – Субъектілерді КЖ/ТҚ/ЖҚҚТҚ заңдастыру немесе өзге де қылмыстық әрекет процестеріне әдейі немесе абайсызда тарту мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      5) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚ) тәуекелдері – Субъектілерді КЖ/ТҚ/ЖҚҚТҚ заңдастыру немесе өзге де қылмыстық әрекет процестеріне әдейі немесе абайсызда тарту мүмкіндігі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру тәуекелдерін басқару – Субъектілердің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін мониторингтеу, анықтау, сондай-ақ оларды азайту (клиенттердің қызметтеріне қатысты) бойынша қабылдайтын шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      6) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді және жаппай қырып-жою қаруын таратуды қаржыландыру тәуекелдерін басқару – Субъектілердің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін мониторингтеу, анықтау, сондай-ақ оларды азайту (клиенттердің қызметтеріне қатысты) бойынша қабылдайтын шаралар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мінсіз іскерлік бедел – адамның қаржы ұйымын мәжбүрлеп таратуға алып келген төлем қабілетсіздігіне не банкті төлемге қабілетсіз банктер санатына жатқызуға алып келген құқыққа қайшы әрекеттер (әрекетсіздік) жасауы фактілерінің болмауын, алынбаған немесе жойылмаған сотталғандығының болмауын, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы заңды күшіне енген сот актісінің болмауын, сондай-ақ уәкілетті органның мәліметтері негізінде әрекеттері қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға ықпал еткен үшінші тұлғалармен қарым-қатынасының (үшінші тұлғалардың бақылауы мен ықпалының) болмауын қоса алғанда, кәсіпқойлықты, адалдықты растайтын фактілердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      7) мінсіз іскерлік бедел – адамның қаржы ұйымын мәжбүрлеп таратуға алып келген төлем қабілетсіздігіне не банкті төлемге қабілетсіз банктер санатына жатқызуға алып келген құқыққа қайшы әрекеттер (әрекетсіздік) жасауы фактілерінің болмауын, алынбаған немесе жойылмаған сотталғандығының болмауын, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы заңды күшіне енген сот актісінің болмауын, сондай-ақ уәкілетті органның мәліметтері негізінде әрекеттері қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға ықпал еткен үшінші тұлғалармен қарым-қатынасының (үшінші тұлғалардың бақылауы мен ықпалының) болмауын қоса алғанда, кәсіпқойлықты, адалдықты растайтын фактілердің болуы;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уәкілетті орган – КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес қаржы мониторингiн жүзеге асыратын және КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі өзге де шараларды қабылдайтын мемлекеттiк орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      8) уәкілетті орган – КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес қаржы мониторингiн жүзеге асыратын және КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі өзге де шараларды қабылдайтын мемлекеттiк орган.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ішкі бақылау Субъектілермен мынадай мақсаттарда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      5. Ішкі бақылау Субъектілермен мынадай мақсаттарда жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Субъектілердің КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның талаптарын орындауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      1) Субъектілердің КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның талаптарын орындауын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару үшін жеткілікті деңгейде ішкі бақылау жүйесінің тиімділігін қолдау болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      2) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару үшін жеткілікті деңгейде ішкі бақылау жүйесінің тиімділігін қолдау болып табылады;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін барынша азайту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-1-тармағына сәйкес Субъектілермен мынадай қамтамасыз етіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылау тиімділігін бағалауды ұйымның ішкі аудит қызметімен не ішкі аудит жүргізуге уәкілетті өзге органмен жүргізуін қамтитын ішкі бақылау қағидаларын Талаптарға сәйкес басқару органмен немесе атқарушы органмен әзірлеуі және қабылдауы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      1) тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылау тиімділігін бағалауды ұйымның ішкі аудит қызметімен не ішкі аудит жүргізуге уәкілетті өзге органмен жүргізуін қамтитын ішкі бақылау қағидаларын Талаптарға сәйкес басқару органмен немесе атқарушы органмен әзірлеуі және қабылдауы;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті органмен электрондық өзара іс-қимылын қамтамасыз ететін жеке кабинеттің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      2) уәкілетті органмен электрондық өзара іс-қимылын қамтамасыз ететін жеке кабинеттің болуы.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ішкі бақылау қағидалары (бұдан әрі – ІБҚ) КЖ/ТҚ/ЖҚҚТҚҚ-ға бағытталған жұмыстың ұйымдастырушылық негіздерін реттейтін және КЖ/ТҚ/ЖҚҚТҚҚ мақсатында Субъектілердің іс-қимыл тәртібін белгілейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. ІБҚ КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында көзделген бағдарламаларды қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ІБҚ Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындауды, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне қойылатын өзге де талаптарды, оның ішінде мінсіз іскерлік беделінің болуын көздейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9. ІБҚ Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындауды, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне қойылатын өзге де талаптарды, оның ішінде мінсіз іскерлік беделінің болуын көздейді.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. КЖ/ТҚ/ЖҚҚТҚҚ туралы Қазақстан Республикасының заңнамасына өзгерістер және (немесе) толықтырулар енгізілген жағдайда, Субъектілер қолданысқа енген сәттен бастап күнтізбелік 30 (отыз) күн ішінде ІБҚ-ға тиісті өзгерістер және (немесе) толықтырулар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10. КЖ/ТҚ/ЖҚҚТҚҚ туралы Қазақстан Республикасының заңнамасына өзгерістер және (немесе) толықтырулар енгізілген жағдайда, Субъектілер қолданысқа енген сәттен бастап күнтізбелік 30 (отыз) күн ішінде ІБҚ-ға тиісті өзгерістер және (немесе) толықтырулар енгізеді.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындау туралы талапты, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне, оның ішінде мінсіз іскерлік беделінің болуы туралы қойылатын өзге де талаптарды қоса алғанда КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Субъектілердің басшы қызметкерлерінің немесе Субъектілердің тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес өзге де басшыларының арасынан, ІБҚ-ның іске асырылуына және сақталуына жауапты адамды тағайындау туралы талапты, сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлеріне, оның ішінде мінсіз іскерлік беделінің болуы туралы қойылатын өзге де талаптарды қоса алғанда КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы мынадай рәсімдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиенттің қаржы мониторингіне жататын күдікті қызметі туралы мәліметтер мен ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      11. КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы мынадай рәсімдерді қамтиды:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды жүзеге асыру үшін Субъект пайдаланатын автоматтандырылған ақпараттық жүйесі мен бағдарламалық қамтамасыз етулерді қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      1) клиенттің қаржы мониторингіне жататын күдікті қызметі туралы мәліметтер мен ақпарат беру;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиенттерге іскерлік қатынастар орнатудан бас тартқан және іскерлік қатынастарды тоқтатқан, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тартқан және ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату жөнінде шаралар қолданған жағдайларда тоқтатылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      2) КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды жүзеге асыру үшін Субъект пайдаланатын автоматтандырылған ақпараттық жүйесі мен бағдарламалық қамтамасыз етулерді қолдану;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субъекті зерделеуге жататын күрделі, ерекше ірі және басқа да ерекше операцияны күдікті операция ретінде танығанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      3) клиенттерге іскерлік қатынастар орнатудан бас тартқан және іскерлік қатынастарды тоқтатқан, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тартқан және ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату жөнінде шаралар қолданған жағдайларда тоқтатылады;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органға мәліметтерді, ақпаратты және құжаттарды беру үшін пайдаланылатын автоматтандырылған ақпараттық жүйелердегі және бағдарламалық қамтамасыз етудегі жұмыстың нұсқаулары мен регламенттерін қоса алғанда, жеке тұлғаға іскерлік қатынастар орнатудан бас тарту, клиентпен іскерлік қатынастарды тоқтату, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту фактілер туралы, қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпаратты, уәкілетті органға беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      4) субъекті зерделеуге жататын күрделі, ерекше ірі және басқа да ерекше операцияны күдікті операция ретінде танығанда;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаржы мониторингіне жататын және уәкілетті органға жіберілетін операцияларды құжаттамалық тіркеу Субъект белгілеген тәртіппен жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      5) уәкілетті органға мәліметтерді, ақпаратты және құжаттарды беру үшін пайдаланылатын автоматтандырылған ақпараттық жүйелердегі және бағдарламалық қамтамасыз етудегі жұмыстың нұсқаулары мен регламенттерін қоса алғанда, жеке тұлғаға іскерлік қатынастар орнатудан бас тарту, клиентпен іскерлік қатынастарды тоқтату, ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту фактілер туралы, қаржы мониторингіне жататын операциялар туралы мәліметтер мен ақпаратты, уәкілетті органға беру;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Субъект қызметкерлерінің өздеріне белгілі болған, Субъект қызметкерлері жол берген Қазақстан Республикасының КЖ/ТҚ/ЖҚҚТҚҚ, ІБҚ туралы заңнамасын бұзу фактілері туралы басшыға хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      6) қаржы мониторингіне жататын және уәкілетті органға жіберілетін операцияларды құжаттамалық тіркеу Субъект белгілеген тәртіппен жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды жүзеге асыру кезінде ІБҚ-ды іске асыруға және сақтауға жауапты тұлғаның Субъект ұйымның басқа бөлімшелерімен, персоналымен, филиалдарымен, уәкілетті органдармен және олардың лауазымды тұлғаларымен өзара іс-қимылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      7) Субъект қызметкерлерінің өздеріне белгілі болған, Субъект қызметкерлері жол берген Қазақстан Республикасының КЖ/ТҚ/ЖҚҚТҚҚ, ІБҚ туралы заңнамасын бұзу фактілері туралы басшыға хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ұйымды бақылауға ие заңды тұлға белгілеген КЖ/ТҚ/ЖҚҚТҚҚ (бар болса) бойынша талаптарды орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      8) КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды жүзеге асыру кезінде ІБҚ-ды іске асыруға және сақтауға жауапты тұлғаның Субъект ұйымның басқа бөлімшелерімен, персоналымен, филиалдарымен, уәкілетті органдармен және олардың лауазымды тұлғаларымен өзара іс-қимылы;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ұйымды бақылауға ие заңды тұлғамен тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, ұйымның ішкі аудит қызметімен не ішкі аудитті жүргізуге уәкілетті өзге органмен КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылау тиімділігін бағалауды жүргізудің нәтижелері бойынша басқарушылық есептілікті уәкілетті органға және реттеуші органға дайындау және ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      9) ұйымды бақылауға ие заңды тұлға белгілеген КЖ/ТҚ/ЖҚҚТҚҚ (бар болса) бойынша талаптарды орындау;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру, оның ішінде клиентті (оның өкілін) және бенефициарлық меншік иесін, бейрезидент заңды тұлғаны, заңды тұлға құрмай өзге де шетелдік құрылымын тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      10) ұйымды бақылауға ие заңды тұлғамен тәуелсіз аудит жүргізуге шешімі болған жағдайда тәуелсіз аудитті, ұйымның ішкі аудит қызметімен не ішкі аудитті жүргізуге уәкілетті өзге органмен КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылау тиімділігін бағалауды жүргізудің нәтижелері бойынша басқарушылық есептілікті уәкілетті органға және реттеуші органға дайындау және ұсыну;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар клиент операциясын күдікті ретінде тану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      11) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру, оның ішінде клиентті (оның өкілін) және бенефициарлық меншік иесін, бейрезидент заңды тұлғаны, заңды тұлға құрмай өзге де шетелдік құрылымын тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау нәтижелерін бағалау, айқындау, құжаттамалық тіркеу және жаңарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      12) КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар клиент операциясын күдікті ретінде тану;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бақылау шараларын, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін төмендету жөніндегі рәсімдерді әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      13) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау нәтижелерін бағалау, айқындау, құжаттамалық тіркеу және жаңарту;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің дәрежесін ескере отырып, өз клиенттерін сыныптау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      14) бақылау шараларын, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін төмендету жөніндегі рәсімдерді әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) барлық құжаттар мен мәліметтерді, оның ішінде біржолғы операциялар бойынша, сондай-ақ клиенттің (оның өкілінің) және бенефициарлық меншік иесінің дерекнамасын және онымен хат алмасуды қоса алғанда, клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру нәтижелері бойынша алынған мәліметтерді клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап немесе біржолғы мәміле жасалған күннен кейін кемінде бес жыл, оларды сотта дәлелдеме ретінде пайдалану мүмкіндігін ескере отырып, олар уәкілетті органға, сондай-ақ өздерінің құзыретіне сәйкес өзге де мемлекеттік органдарға уақтылы қолжетімді болуы үшін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      15) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің дәрежесін ескере отырып, өз клиенттерін сыныптау;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) аппараттық-бағдарламалық кешен букмекерлік кеңселердің және (немесе) тотализаторлардың кассаларымен өзара іс-қимылды қамтамасыз етуге және ойын бизнесі саласындағы уәкілетті органға КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнамасының сақталуын бақылауды жүзеге асыруға мүмкіндік беретін ақпаратты жинауды және ұсынуды жүзеге асыруға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      16) барлық құжаттар мен мәліметтерді, оның ішінде біржолғы операциялар бойынша, сондай-ақ клиенттің (оның өкілінің) және бенефициарлық меншік иесінің дерекнамасын және онымен хат алмасуды қоса алғанда, клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру нәтижелері бойынша алынған мәліметтерді клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап немесе біржолғы мәміле жасалған күннен кейін кемінде бес жыл, оларды сотта дәлелдеме ретінде пайдалану мүмкіндігін ескере отырып, олар уәкілетті органға, сондай-ақ өздерінің құзыретіне сәйкес өзге де мемлекеттік органдарға уақтылы қолжетімді болуы үшін сақтау;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) букмекерлік кеңселердің және (немесе) тотализаторлардың автоматтандырылған ақпараттық жүйелерін БЕЖ-бен интеграциялауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      17) аппараттық-бағдарламалық кешен букмекерлік кеңселердің және (немесе) тотализаторлардың кассаларымен өзара іс-қимылды қамтамасыз етуге және ойын бизнесі саласындағы уәкілетті органға КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнамасының сақталуын бақылауды жүзеге асыруға мүмкіндік беретін ақпаратты жинауды және ұсынуды жүзеге асыруға тиіс;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) БЕЖ-ге берілген бәс тігуге қатысушының бірегей идентификаторының Субъектісін автоматтандырылған жүйелерде тіркеу және оны сәйкестендіру кезінде алынған клиенттің деректерімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      18) букмекерлік кеңселердің және (немесе) тотализаторлардың автоматтандырылған ақпараттық жүйелерін БЕЖ-бен интеграциялауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Қазақстан Республикасының заңнамасында белгіленген жағдайларда ұтыстардың мөлшерлемелері мен төлемдерді бойынша есеп айырысуды жүзеге асыру үшін БЕЖ-дің электрондық әмияндарын пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      19) БЕЖ-ге берілген бәс тігуге қатысушының бірегей идентификаторының Субъектісін автоматтандырылған жүйелерде тіркеу және оны сәйкестендіру кезінде алынған клиенттің деректерімен;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілердің КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылауды ұйымдастыру жөніндегі қосымша шараларды бағдарламаға енгізуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      20) Қазақстан Республикасының заңнамасында белгіленген жағдайларда ұтыстардың мөлшерлемелері мен төлемдерді бойынша есеп айырысуды жүзеге асыру үшін БЕЖ-дің электрондық әмияндарын пайдалану.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер Субъектілердің басшы қызметкерлерінің немесе тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес Субъектілердің өзге де басшыларының арасынан ІБҚ-ның іске асырылуына және сақталуына жауапты адамды (бұдан әрі – жауапты қызметкер), сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлерін (бұдан әрі – КЖ/ТҚҚ/ЖҚҚТҚҚ жөніндегі бөлімшенің қызметкері) тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      Субъектілердің КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылауды ұйымдастыру жөніндегі қосымша шараларды бағдарламаға енгізуіне жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты қызметкер лауазымына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      Субъектілер Субъектілердің басшы қызметкерлерінің немесе тиісті құрылымдық бөлімше басшысының деңгейінен төмен емес Субъектілердің өзге де басшыларының арасынан ІБҚ-ның іске асырылуына және сақталуына жауапты адамды (бұдан әрі – жауапты қызметкер), сондай-ақ Субъектілердің ІБҚ-ның іске асырылуына және сақталуына жауапты қызметкерлерін (бұдан әрі – КЖ/ТҚҚ/ЖҚҚТҚҚ жөніндегі бөлімшенің қызметкері) тағайындайды.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары білімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      Жауапты қызметкер лауазымына:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ойын бизнесі саласында кемінде екі жыл жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінсіз іскерлік беделі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚҚ заңнаманы білуге тестілеуден өткен туралы сертификаты бар тұлға тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚҚ бойынша құрылымдық бөлімше қызметкерінің лауазымына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары білімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ойын бизнесі саласында кемінде бір жыл жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінсіз іскерлік беделі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖ/ТҚ/ЖҚҚТҚҚ заңнаманы білуге тестілеуден өткен туралы сертификаты бар тұлға тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      мінсіз іскерлік беделі бар;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасына сәйкес жауапты тұлғаның не құрылымдық бөлімшенің функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      КЖ/ТҚ/ЖҚҚТҚҚ заңнаманы білуге тестілеуден өткен туралы сертификаты бар тұлға тағайындалады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ІБҚ әзірлеу және келісу, оларға субъект басшысымен өзгерістер және (немесе) толықтырулар енгізу, сондай-ақ ІБҚ іске асыру және сақтау мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) КЖ/ТҚ/ЖҚҚТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органға қаржы мониторингіне жататын операциялар және қызметі туралы мәліметтер мен ақпарат беруді ұйымдастыру және бақылау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиенттердің операцияларын және (немесе) қызметін күдікті деп тану туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттердің операцияларын КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияларға күрделі, ерекше ірі және басқа да ерекше операцияларға жатқызу туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      3) клиенттердің операцияларын және (немесе) қызметін күдікті деп тану туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиенттер операцияларын тоқтата тұру не жүргізуден бас тарту туралы және операциялар туралы ақпаратты уәкілетті органға жіберу қажеттігі туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      4) клиенттердің операцияларын КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияларға күрделі, ерекше ірі және басқа да ерекше операцияларға жатқызу туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      5) клиенттер операцияларын тоқтата тұру не жүргізуден бас тарту туралы және операциялар туралы ақпаратты уәкілетті органға жіберу қажеттігі туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) субъектінің басшысына клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау үшін сұрау салулар жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      6) клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің операциясына қатысты қабылданған шешімдерді Құжаттамалық тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      7) субъектінің басшысына клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешімдер қабылдау үшін сұрау салулар жіберу;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ІБҚ іске асыру нәтижесінде алынған деректер негізінде клиент дерекнамасын қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      8) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің операциясына қатысты қабылданған шешімдерді Құжаттамалық тіркеу;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) анықталған ІБҚ бұзушылықтары туралы субъект басшысын хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      9) ІБҚ іске асыру нәтижесінде алынған деректер негізінде клиент дерекнамасын қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тәуекелдерді басқару және ішкі бақылау жүйесін жақсарту жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      10) анықталған ІБҚ бұзушылықтары туралы субъект басшысын хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өз функцияларын жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      11) тәуекелдерді басқару және ішкі бақылау жүйесін жақсарту жөнінде шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнаманың орындалуын бақылауды жүзеге асыру үшін уәкілетті органға ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      12) өз функцияларын жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) уәкілетті органға оның сұрау салуы бойынша ақпарат, мәліметтер мен құжаттар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      13) КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнаманың орындалуын бақылауды жүзеге асыру үшін уәкілетті органға ақпарат ұсыну;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ІБҚ іске асыру нәтижелері және субъект басшысына есептер қалыптастыру үшін КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚҚ ішкі бақылау жүйесін жақсарту бойынша ұсынылатын шаралар туралы ақпарат дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      14) уәкілетті органға оның сұрау салуы бойынша ақпарат, мәліметтер мен құжаттар беру;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) барлық құжаттар мен мәліметтерді сақтау жөніндегі шараларды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      15) ІБҚ іске асыру нәтижелері және субъект басшысына есептер қалыптастыру үшін КЖ/ТҚ/ЖҚҚТҚҚ заңдастыру тәуекелдерін басқару және КЖ/ТҚ/ЖҚҚТҚҚ ішкі бақылау жүйесін жақсарту бойынша ұсынылатын шаралар туралы ақпарат дайындау;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жүктелген функцияларға сәйкес Субъектілер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      16) барлық құжаттар мен мәліметтерді сақтау жөніндегі шараларды қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өкілеттіктерді жүзеге асыру кезінде алынған мәліметтердің құпиялылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      13. Жүктелген функцияларға сәйкес Субъектілер:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ойын бизнесі, лотерея және лотерея қызметі саласындағы уәкілетті органға Қазақстан Республикасының КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнамасының орындалуын бақылауды жүзеге асыру үшін қажетті ақпаратты ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-1-тармағына сәйкес уәкілетті органға оның сұрау салуы бойынша қажетті ақпаратты, мәліметтер мен құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектілерге жауапты қызметкердің немесе КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі бөлімше қызметкерлерінің қосымша функциялары мен өкілеттіктерін енгізуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес клиенттерге ақшамен және (немесе) өзге де мүлікпен жасалатын операцияларды тоқтатып қою жөніндегі қолданылған шаралар туралы, іскерлік қатынастарды орнатудан бас тарту туралы, сондай-ақ ақшамен және (немесе) өзге де мүлікпен жасалатын операцияларды жүргізуден бас тарту туралы хабарлауды қоспағанда, клиенттерге және өзге де тұлғаларға осындай клиенттер мен өзге де тұлғаларға қатысты қабылдайтын, КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі шаралар туралы хабарлауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы мониторингі және олардың қызметкерлері уәкілетті органнан ақшамен және (немесе) өзге мүлікпен күдікті операциялар жасайтын ұйымдар мен тұлғалардың тізбесін алғаны туралы клиенттерге және өзге де тұлғаларға хабарлауға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Филиалдарда, өкілдіктерде және өзге де оқшауланған құрылымдық бөлімшелерде осы Талаптардың 12, 13-тармақтарында көзделген функциялар мен өкілеттіктер толық немесе ішінара жүктелген қызметкерлер болған кезде мұндай қызметкерлердің КЖ/ТҚ/ЖҚҚТҚҚ мәселелері бойынша қызметін үйлестіруді жауапты қызметкер жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      Қаржы мониторингі және олардың қызметкерлері уәкілетті органнан ақшамен және (немесе) өзге мүлікпен күдікті операциялар жасайтын ұйымдар мен тұлғалардың тізбесін алғаны туралы клиенттерге және өзге де тұлғаларға хабарлауға құқылы емес.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Субъект бас ұйым болып табылған жағдайда жауапты қызметкер ІБҚ-ға шоғырландырылған негізде өзгерістер және (немесе) толықтырулар әзірлеуді, енгізуді жүзеге асырады, сондай-ақ оларды құрылымдық бөлімшелердің (филиалдардың, еншілес ұйымдардың, өкілдіктердің) орындауын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жауапты қызметкерге, сондай-ақ КЖ/ТҚҚ/ЖҚҚТҚҚ жөніндегі бөлімше қызметкерлеріне жүктелген функциялар ішкі аудит қызметінің не ішкі аудит жүргізуге уәкілетті өзге де функцияларымен, сондай-ақ ұйымның операциялық (ағымдағы) қызметін жүзеге асыратын бөлімшелердің функцияларымен үйлеспейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілген қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін (тәуекелдің төмен, жоғары деңгейлері) басқару бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру мақсатында Субъектілер клиенттердің тәуекелдерін, географиялық тәуекелдерін және технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілген қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін (тәуекелдің төмен, жоғары деңгейлері) басқару бағдарламасы</w:t>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасы мыналарды қамтиды, бірақ онымен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      17. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқаруды ұйымдастыру мақсатында Субъектілер клиенттердің тәуекелдерін, географиялық тәуекелдерін және технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Субъектінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқаруды ұйымдастыру тәртібі, оның ішінде оның құрылымдық бөлімшелері (бар болса) бөлінісінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасы мыналарды қамтиды, бірақ онымен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиенттің тәуекел деңгейіне, сондай-ақ Субъектінің қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесіне қатысты тәуекелдердің негізгі санаттарын (клиенттің түрі, елдік тәуекел және көрсетілетін қызметтердің/өнімдердің тәуекелі және (немесе) оны ұсыну тәсілі бойынша) ескере отырып, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау әдістемесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      1) Субъектінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқаруды ұйымдастыру тәртібі, оның ішінде оның құрылымдық бөлімшелері (бар болса) бөлінісінде;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алдын алу іс-шараларының тізбесін, оларды жүргізу тәртібі мен мерзімдерін, қабылданған шараларға сәйкес нәтижелерді бақылауды көздейтін клиенттердің тәуекелдеріне және Субъект өнімдерінің (көрсетілетін қызметтерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесіне тұрақты мониторингті, талдауды және бақылауды жүзеге асыру тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      2) клиенттің тәуекел деңгейіне, сондай-ақ Субъектінің қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесіне қатысты тәуекелдердің негізгі санаттарын (клиенттің түрі, елдік тәуекел және көрсетілетін қызметтердің/өнімдердің тәуекелі және (немесе) оны ұсыну тәсілі бойынша) ескере отырып, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау әдістемесін;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттердің тәуекелдер деңгейлерін қайта қарау үшін беру тәртібін, мерзімдері мен негіздерін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      3) алдын алу іс-шараларының тізбесін, оларды жүргізу тәртібі мен мерзімдерін, қабылданған шараларға сәйкес нәтижелерді бақылауды көздейтін клиенттердің тәуекелдеріне және Субъект өнімдерінің (көрсетілетін қызметтерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесіне тұрақты мониторингті, талдауды және бақылауды жүзеге асыру тәртібі;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер жыл сайынғы негізде Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдерінің есебіндегі ақпаратты және тәуекелдердің мынадай ерекше санаттарын ескере отырып, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырағыштық дәрежесін бағалауды жүзеге асырады: клиенттердің типі бойынша тәуекел, елдік (географиялық) тәуекел, қызмет көрсету тәуекелі және (немесе) оны ұсыну тәсілі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      4) клиенттердің тәуекелдер деңгейлерін қайта қарау үшін беру тәртібін, мерзімдері мен негіздерін қамтиды.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін бағалау клиенттердің операцияларын сәйкестендіру және мониторингілеу рәсімдерін өзгертуді, қызметтерді (өнімдерді) ұсыну шарттарын өзгертуді, қызметтерді (өнімдерді) ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен сүйемелденеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      Субъектілер жыл сайынғы негізде Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдерінің есебіндегі ақпаратты және тәуекелдердің мынадай ерекше санаттарын ескере отырып, КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырағыштық дәрежесін бағалауды жүзеге асырады: клиенттердің типі бойынша тәуекел, елдік (географиялық) тәуекел, қызмет көрсету тәуекелі және (немесе) оны ұсыну тәсілі.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау нәтижелері Субъектілер мүшелері болып табылатын тиісті мемлекеттік органдардың және коммерциялық емес ұйымдардың талап етуі бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      Субъектілер қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін бағалау клиенттердің операцияларын сәйкестендіру және мониторингілеу рәсімдерін өзгертуді, қызметтерді (өнімдерді) ұсыну шарттарын өзгертуді, қызметтерді (өнімдерді) ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен сүйемелденеді.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын клиенттердің түрлеріне келесі факторлар жатады, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      Тәуекелдерді бағалау нәтижелері Субъектілер мүшелері болып табылатын тиісті мемлекеттік органдардың және коммерциялық емес ұйымдардың талап етуі бойынша ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жария лауазымды адамдар, олардың жұбайлары мен жақын туыстары, сондай-ақ аталған адамдар бенефициарлық иеленушілері болып табылатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      18. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын клиенттердің түрлеріне келесі факторлар жатады, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтығы жоқ адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      1) жария лауазымды адамдар, олардың жұбайлары мен жақын туыстары, сондай-ақ аталған адамдар бенефициарлық иеленушілері болып табылатын заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасында тіркелген немесе болатын мекенжайы жоқ Қазақстан Республикасының азаматтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2924,1490 +3102,1490 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген террористік қызметке қатысы бар адамдардың тізіміне (бұдан әрі – Тізім) және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне, сондай-ақ жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне (бұдан әрі – Тізбелер) енгізілген ұйымдар мен адамдар, сондай-ақ аталған адамдардың бенефициарлық меншік иелері. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізім және тізбелер уәкілетті органның ресми интернет-ресурсында орналастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қорлардың, діни бірлестіктердің ұйымдық-құқықтық нысанындағы коммерциялық емес ұйымдар болып табылады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оған қатысты алынған деректердің дұрыстығына күмән келтіруге негіз бар клиент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиент операцияның не пайдаланылуы Субъектілердің әдеттегі практикасынан ерекшеленетін стандартты емес немесе ерекше күрделі есептеу схемаларының асығыс жүргізілуін талап етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
-[...15 lines deleted...]
-      7) оған қатысты алынған деректердің дұрыстығына күмән келтіруге негіз бар клиент;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес операцияны және (немесе) қызметті күдікті деп тану туралы бұрын жіберілген хабарламалардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
-[...15 lines deleted...]
-      8) клиент операцияның не пайдаланылуы Субъектілердің әдеттегі практикасынан ерекшеленетін стандартты емес немесе ерекше күрделі есептеу схемаларының асығыс жүргізілуін талап етеді;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиент (оның өкілі) және бенефициарлық меншік иесі КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда көзделген клиентті тиісінше тексеру рәсімдерінен жалтаруға бағытталған іс-әрекеттерді жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
-[...15 lines deleted...]
-      9) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес операцияны және (немесе) қызметті күдікті деп тану туралы бұрын жіберілген хабарламалардың болуы;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін клиенттердің түрлері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
-[...15 lines deleted...]
-      10) клиент (оның өкілі) және бенефициарлық меншік иесі КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда көзделген клиентті тиісінше тексеру рәсімдерінен жалтаруға бағытталған іс-әрекеттерді жасайды.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ оларға бақылауды мемлекеттік органдар жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
-[...15 lines deleted...]
-      19. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін клиенттердің түрлері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акциялары Қазақстан Республикасы қор биржасының және (немесе) шет мемлекеттің қор биржасының ресми тізіміне енгізілген ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ оларға бақылауды мемлекеттік органдар жүзеге асыратын заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының аумағында орналасқан не Қазақстан Республикасы қатысушысы болып табылатын халықаралық ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Субъектілер осы тармақта көрсетілген шет мемлекеттерде қызмет жүргізуге, осындай шет мемлекеттердің клиенттеріне қызметтер (өнімдер) ұсынуға және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын шет мемлекеттер келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
-[...15 lines deleted...]
-      20. Субъектілер осы тармақта көрсетілген шет мемлекеттерде қызмет жүргізуге, осындай шет мемлекеттердің клиенттеріне қызметтер (өнімдер) ұсынуға және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті орган жасайтын ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) ұсынымдарын орындамайтын не жеткіліксіз орындайтын мемлекеттердің (аумақтардың) тізбесіне енгізілген шет мемлекеттер (аумақтар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
-[...15 lines deleted...]
-      Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын шет мемлекеттер келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымы Қауіпсіздік Кеңесінің қарарларымен қабылданған халықаралық санкциялар (эмбарго) қолданылатын шет мемлекеттер (аумақтар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 24 ақпандағы "Банктік және сақтандыру қызметінің, бағалы қағаздар рыногының кәсіби қатысушылары қызметінің және бағалы қағаздар рыногында лицензияланатын басқа да қызмет түрлерінің, акционерлік инвестициялық қорлар және микроқаржылық қызметті жүзеге асыратын ұйымдар қызметінің мақсаттары үшін офшорлық аймақтардың тізбесін белгілеу туралы" № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20095 тіркелген) сәйкес офшорлық аймақтар тізбесіне енгізілген шет мемлекеттер (аумақтар);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа факторлар (сыбайлас жемқорлық деңгейі, есірткінің заңсыз өндірісі, айналымы және (немесе) транзиті туралы мәліметтер, халықаралық терроризмді қолдау туралы мәліметтер және басқалар) негізінде КЖ/ТҚ/ЖҚҚТҚ жоғары тәуекелін білдіретін Субъектілер ретінде айқындалған шет мемлекеттер (аумақтар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымының және халықаралық ұйымдардың деректері бойынша осындай мемлекеттердің (аумақтардың) тізбелеріне сілтемелер уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
-[...15 lines deleted...]
-      басқа факторлар (сыбайлас жемқорлық деңгейі, есірткінің заңсыз өндірісі, айналымы және (немесе) транзиті туралы мәліметтер, халықаралық терроризмді қолдау туралы мәліметтер және басқалар) негізінде КЖ/ТҚ/ЖҚҚТҚ жоғары тәуекелін білдіретін Субъектілер ретінде айқындалған шет мемлекеттер (аумақтар).</w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін шетел мемлекеттері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
-[...15 lines deleted...]
-      Біріккен Ұлттар Ұйымының және халықаралық ұйымдардың деректері бойынша осындай мемлекеттердің (аумақтардың) тізбелеріне сілтемелер уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық стандарттарды орындайтын және ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) мәліметтеріне сәйкес КЖ/ТҚ/ЖҚҚТҚ тиімді жүйесі бар шет мемлекеттер (аумақтар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      21. Операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін шетел мемлекеттері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын субъектілердің қызметтеріне (өнімдеріне) келесі факторлар кіреді, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      халықаралық стандарттарды орындайтын және ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) мәліметтеріне сәйкес КЖ/ТҚ/ЖҚҚТҚ тиімді жүйесі бар шет мемлекеттер (аумақтар).</w:t>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шекті мәннен асатын ақшамен және (немесе) өзге мүлікпен операция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      22. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын субъектілердің қызметтеріне (өнімдеріне) келесі факторлар кіреді, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиентпен іскерлік қатынастар ерекше жағдайларда жүзеге асырылады (мысалы, клиенттің немесе оның өкілінің жеке қатысуынсыз, онда клиент тиісті тексеруден жалтаруға бағытталған әрекеттерді жасайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      шекті мәннен асатын ақшамен және (немесе) өзге мүлікпен операция;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгісіз немесе байланысты емес үшінші тұлғалардың атынан немесе пайдасына операция жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      клиентпен іскерлік қатынастар ерекше жағдайларда жүзеге асырылады (мысалы, клиенттің немесе оның өкілінің жеке қатысуынсыз, онда клиент тиісті тексеруден жалтаруға бағытталған әрекеттерді жасайды);</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолма-қол есеп айырысуды қоса алғанда, анонимдік банк шоттарына немесе анонимдік, ойдан шығарылған есімдерді пайдалануға байланысты операциялар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      белгісіз немесе байланысты емес үшінші тұлғалардың атынан немесе пайдасына операция жасау;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экономикалық мағынасы немесе құқықтық мақсаты жоқ операцияларды жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      қолма-қол есеп айырысуды қоса алғанда, анонимдік банк шоттарына немесе анонимдік, ойдан шығарылған есімдерді пайдалануға байланысты операциялар жасау;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің өзіне тән емес жиілікпен немесе осы клиент үшін ерекше ірі сомаға операциялар жасауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      экономикалық мағынасы немесе құқықтық мақсаты жоқ операцияларды жасау;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...15 lines deleted...]
-      клиенттің өзіне тән емес жиілікпен немесе осы клиент үшін ерекше ірі сомаға операциялар жасауы.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің (оның өкіліне) жеке қатысуынсыз операцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
-[...15 lines deleted...]
-      23. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін арттыратын өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиентке (оның өкіліне) және бенефициарлық меншік иесіне қатысты клиентті тиісті тексеру шараларын қолдану үшін үшінші тараптардың қызметтерін пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...15 lines deleted...]
-      клиенттің (оның өкіліне) жеке қатысуынсыз операцияны жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      клиентке (оның өкіліне) және бенефициарлық меншік иесіне қатысты клиентті тиісті тексеру шараларын қолдану үшін үшінші тараптардың қызметтерін пайдалану.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің жеке қатысуымен операцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...15 lines deleted...]
-      24. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелін төмендететін өнімді (қызметті) ұсыну тәсілдері келесі факторларды қамтиды, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінсіз іскерлік беделі бар болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      клиенттің жеке қатысуымен операцияны жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілермен қосымша тәуекел факторларын енгізуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      мінсіз іскерлік беделі бар болуы;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын іске асыру шеңберінде субъектілер осы Талаптардың 18-24 тармақтарында көрсетілген санаттар мен тәуекел факторларын, сондай-ақ субъектілер белгілейтін тәуекелдердің өзге де санаттарын ескере отырып, клиенттерді сыныптау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      Субъектілермен қосымша тәуекел факторларын енгізуіне жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттің (клиенттер тобының) тәуекел деңгейін субъектілер субъектілерде бар клиент (клиенттер) туралы мәліметтерді талдау нәтижелері бойынша белгілейді және төмен және жоғары деген екі деңгейден кем емес тәуекел деңгейін айқындау шәкілі бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      25. КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін басқару бағдарламасын іске асыру шеңберінде субъектілер осы Талаптардың 18-24 тармақтарында көрсетілген санаттар мен тәуекел факторларын, сондай-ақ субъектілер белгілейтін тәуекелдердің өзге де санаттарын ескере отырып, клиенттерді сыныптау бойынша шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Талаптардың 18-24 тармақтарында көрсетілген тәуекелдер санаттары мен факторларын пайдалана отырып тәуекелдерді бағалау операциялар (Іскерлік қатынастар) мониторингінің нәтижелері негізінде клиенттерге (клиенттер тобына) қатысты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      Клиенттің (клиенттер тобының) тәуекел деңгейін субъектілер субъектілерде бар клиент (клиенттер) туралы мәліметтерді талдау нәтижелері бойынша белгілейді және төмен және жоғары деген екі деңгейден кем емес тәуекел деңгейін айқындау шәкілі бойынша бағаланады.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиент (клиенттер тобы) тәуекелінің деңгейін қайта қарауды субъектілер клиент (клиенттер тобы) туралы мәліметтердің жаңартылуына және операциялар (Іскерлік қатынастар) мониторингінің нәтижелеріне қарай жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      Осы Талаптардың 18-24 тармақтарында көрсетілген тәуекелдер санаттары мен факторларын пайдалана отырып тәуекелдерді бағалау операциялар (Іскерлік қатынастар) мониторингінің нәтижелері негізінде клиенттерге (клиенттер тобына) қатысты жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін анықтайды және бағалайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      Клиент (клиенттер тобы) тәуекелінің деңгейін қайта қарауды субъектілер клиент (клиенттер тобы) туралы мәліметтердің жаңартылуына және операциялар (Іскерлік қатынастар) мониторингінің нәтижелеріне қарай жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер мен жаңа іскерлік тәжірибені әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      26. Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін анықтайды және бағалайды:</w:t>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңа және бұрыннан бар өнімдер үшін жаңа немесе дамып келе жатқан технологияларды пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер мен жаңа іскерлік тәжірибені әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау жаңа өнімдерді, іскерлік практиканы іске қосқанға немесе жаңа немесе дамушы технологияларды пайдаланғанға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      2) жаңа және бұрыннан бар өнімдер үшін жаңа немесе дамып келе жатқан технологияларды пайдалану.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа немесе дамып келе жатқан технологияларды пайдаланған кезде Субъектінің автоматтандырылған жүйелерін БЕЖ-бен интеграциялау кезінде туындайтын тәуекелдерді, оның ішінде деректерді берудің сәтсіздігі және ақпаратты бұрмалау тәуекелдерін ескереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдерін бағалау жаңа өнімдерді, іскерлік практиканы іске қосқанға немесе жаңа немесе дамушы технологияларды пайдаланғанға дейін жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Клиенттерді сәйкестендіру бағдарламасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      Жаңа немесе дамып келе жатқан технологияларды пайдаланған кезде Субъектінің автоматтандырылған жүйелерін БЕЖ-бен интеграциялау кезінде туындайтын тәуекелдерді, оның ішінде деректерді берудің сәтсіздігі және ақпаратты бұрмалау тәуекелдерін ескереді.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Клиентті және бенефициарлық меншік иесін сәйкестендіру бағдарламасы Субъектілердің клиент (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, клиент (оның өкілі) туралы бұрын алынған мәліметтерді жаңарту, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеу, сондай-ақ клиент және олардың өкілдері туралы КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шараларды жүргізуінен тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Клиенттерді сәйкестендіру бағдарламасы</w:t>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іскерлік қатынастарды орнатудан және (немесе) операцияны жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату рәсімі мен негіздерін қоса алғанда, клиенттерді қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      27. Клиентті және бенефициарлық меншік иесін сәйкестендіру бағдарламасы Субъектілердің клиент (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, клиент (оның өкілі) туралы бұрын алынған мәліметтерді жаңарту, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеу, сондай-ақ клиент және олардың өкілдері туралы КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шараларды жүргізуінен тұрады:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру тәртібі, оның ішінде клиентті (оның өкілін) бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері, Субъектінің жеке тұлғаны клиенттің бенефициарлық меншік иесі деп тану туралы шешім қабылдау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      1) іскерлік қатынастарды орнатудан және (немесе) операцияны жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату рәсімі мен негіздерін қоса алғанда, клиенттерді қабылдау тәртібі;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Субъектінің қызмет көрсетудегі немесе қызмет көрсетуге қабылданатын жеке тұлғалардың, сондай-ақ аталған тұлғалар бенефициарлық меншік иелері болып табылатын клиенттердің заңды тұлғалары арасынан жария лауазымды тұлғаларын, олардың жұбайларын (зайыптарын) және жақын туыстарын анықтауға және осындай клиенттерді қызмет көрсетуге қабылдауға (ұйымның басшы қызметкерінің жазбаша рұқсатын ала отырып) бағытталған шаралардың сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      2) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру тәртібі, оның ішінде клиентті (оның өкілін) бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері, Субъектінің жеке тұлғаны клиенттің бенефициарлық меншік иесі деп тану туралы шешім қабылдау тәртібі;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің Тізімде және Тізбелерде болуын тексеру тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      3) Субъектінің қызмет көрсетудегі немесе қызмет көрсетуге қабылданатын жеке тұлғалардың, сондай-ақ аталған тұлғалар бенефициарлық меншік иелері болып табылатын клиенттердің заңды тұлғалары арасынан жария лауазымды тұлғаларын, олардың жұбайларын (зайыптарын) және жақын туыстарын анықтауға және осындай клиенттерді қызмет көрсетуге қабылдауға (ұйымның басшы қызметкерінің жазбаша рұқсатын ала отырып) бағытталған шаралардың сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іскерлік қатынастарды қашықтықтан белгілеу кезінде сәйкестендіру ерекшеліктері (клиенттің немесе оның өкілінің жеке қатысуынсыз);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
-[...15 lines deleted...]
-      4) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің Тізімде және Тізбелерде болуын тексеру тәртібі;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Талаптарды орындау шеңберінде клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде алынған мәліметтер алмасу ерекшеліктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
-[...15 lines deleted...]
-      5) іскерлік қатынастарды қашықтықтан белгілеу кезінде сәйкестендіру ерекшеліктері (клиенттің немесе оның өкілінің жеке қатысуынсыз);</w:t>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа ұйымдардан мәліметтер алу, оның ішінде өздерінің (олардың өкілдерінің) және бенефициарлық меншік иесінің пайдасына немесе атынан (операциялар жасалатын) жеке және заңды тұлғаларды сәйкестендіру арқылы клиенттерді сәйкестендіру ерекшеліктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
-[...15 lines deleted...]
-      6) Талаптарды орындау шеңберінде клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде алынған мәліметтер алмасу ерекшеліктері;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру мақсатында қосымша ақпарат көздерінің, оның ішінде мемлекеттік органдар ұсынатын ақпарат көздерінің сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
-[...15 lines deleted...]
-      7) басқа ұйымдардан мәліметтер алу, оның ішінде өздерінің (олардың өкілдерінің) және бенефициарлық меншік иесінің пайдасына немесе атынан (операциялар жасалатын) жеке және заңды тұлғаларды сәйкестендіру арқылы клиенттерді сәйкестендіру ерекшеліктері;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтердің анықтығын тексеру тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      8) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру мақсатында қосымша ақпарат көздерінің, оның ішінде мемлекеттік органдар ұсынатын ақпарат көздерінің сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мәліметтерді жаңарту кезеңділігін көрсете отырып, дерекнамада қамтылған мәліметтерді (жылына кемінде 1 рет) жаңарту, клиенттің дерекнамасын жүргізу нысанына, мазмұнына және тәртібіне қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
-[...15 lines deleted...]
-      9) клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтердің анықтығын тексеру тәртібі;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сәйкестендіру жүргізу кезінде алынған ақпаратқа субъект қызметкерлерінің қол жеткізуін қамтамасыз ету рәсімін қамтиды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
-[...15 lines deleted...]
-      10) мәліметтерді жаңарту кезеңділігін көрсете отырып, дерекнамада қамтылған мәліметтерді (жылына кемінде 1 рет) жаңарту, клиенттің дерекнамасын жүргізу нысанына, мазмұнына және тәртібіне қойылатын талаптар;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) клиенттің тәуекел деңгейін бағалау тәртібі, осындай тәуекелді бағалау негіздері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Субъект КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес шарт негізінде өзге тұлғаға, не шетелдік қаржы ұйымына Субъектінің клиенттеріне қатысты КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 2-1), 2-2) және 4) тармақшаларында көзделген шараларды қолдануды тапсырса, Субъект мынадай тұлғалармен өзара іс-қимыл жасау қағидаларын әзірлейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілердің сәйкестендіруді жүргізу тапсырылған тұлғалармен шарттар жасасу рәсімін, сондай-ақ осындай шарттар жасасуға уәкілетті ұйымның лауазымды тұлғалардың тізбесін бекіту туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым мен сәйкестендіруді жүргізу тапсырылған тұлғалар арасындағы шарттарға сәйкес клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру рәсімі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...15 lines deleted...]
-      Субъектілердің сәйкестендіруді жүргізу тапсырылған тұлғалармен шарттар жасасу рәсімін, сондай-ақ осындай шарттар жасасуға уәкілетті ұйымның лауазымды тұлғалардың тізбесін бекіту туралы;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіруді жүргізу тапсырылған тұлғалар сәйкестендіруді жүргізу кезінде алынған мәліметтерді Субъектіге беру рәсімі мен мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      ұйым мен сәйкестендіруді жүргізу тапсырылған тұлғалар арасындағы шарттарға сәйкес клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру рәсімі;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру жүргізу тапсырылған тұлғалардың Субъектіден алынған мәліметтерді беру рәсімін, мерзімдері мен толықтығын қоса алғанда, сәйкестендіру жөніндегі талаптарды сақтауын бақылауды Субъектінің жүзеге асыру рәсімі, сондай-ақ анықталған бұзушылықтарды жою жөнінде Субъект қабылдайтын шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...15 lines deleted...]
-      сәйкестендіруді жүргізу тапсырылған тұлғалар сәйкестендіруді жүргізу кезінде алынған мәліметтерді Субъектіге беру рәсімі мен мерзімдері;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру жөніндегі талаптарды, оның ішінде рәсімдерді, ұйымға алынған мәліметтерді беру мерзімдері мен толықтығын сақтамаған жағдайда, Субъектінің сәйкестендіру жүргізу тапсырылған адамдармен шартты орындаудан біржақты бас тарту туралы шешім қабылдау негіздері, рәсімі және мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...15 lines deleted...]
-      сәйкестендіру жүргізу тапсырылған тұлғалардың Субъектіден алынған мәліметтерді беру рәсімін, мерзімдері мен толықтығын қоса алғанда, сәйкестендіру жөніндегі талаптарды сақтауын бақылауды Субъектінің жүзеге асыру рәсімі, сондай-ақ анықталған бұзушылықтарды жою жөнінде Субъект қабылдайтын шаралар;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру жүргізу тапсырылған тұлғалармен шартты орындаудан біржақты бас тарту туралы шешім қабылдауға уәкілетті ұйымның лауазымды тұлғалардың тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      сәйкестендіру жөніндегі талаптарды, оның ішінде рәсімдерді, ұйымға алынған мәліметтерді беру мерзімдері мен толықтығын сақтамаған жағдайда, Субъектінің сәйкестендіру жүргізу тапсырылған адамдармен шартты орындаудан біржақты бас тарту туралы шешім қабылдау негіздері, рәсімі және мерзімдері;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект сәйкестендіру жүргізуді тапсырған тұлғалардың сәйкестендіру жөніндегі талаптарды сақтамағаны үшін, ұйымға алынған мәліметтерді беру рәсімін, мерзімдері мен толықтығын қоса алғанда, олардың жауапкершілігі туралы ережелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...15 lines deleted...]
-      сәйкестендіру жүргізу тапсырылған тұлғалармен шартты орындаудан біржақты бас тарту туралы шешім қабылдауға уәкілетті ұйымның лауазымды тұлғалардың тізбесі;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның сәйкестендіру жөніндегі талаптарды орындау мақсатында оларға әдіснамалық көмек көрсету мәселелері бойынша сәйкестендіруді жүргізу тапсырылған адамдармен өзара іс-қимыл жасау рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      Субъект сәйкестендіру жүргізуді тапсырған тұлғалардың сәйкестендіру жөніндегі талаптарды сақтамағаны үшін, ұйымға алынған мәліметтерді беру рәсімін, мерзімдері мен толықтығын қоса алғанда, олардың жауапкершілігі туралы ережелер;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚҚ/ЖҚҚТҚ ықтимал тәуекелдерін анықтау рәсімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 5-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4462,1547 +4640,1547 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-әрекеттерді жасауға рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру кезінде ақпараттың қосымша көзі ретінде БЕЖ-дің деректерін пайдалану, оның ішінде клиенттен алынған деректерді БЕЖ-гі деректермен салыстырудың дұрыстығын тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеруді жүргізу кезінде оларды мынадай міндеттемелер бойынша сәйкестендіреді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
-[...15 lines deleted...]
-      13) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру кезінде ақпараттың қосымша көзі ретінде БЕЖ-дің деректерін пайдалану, оның ішінде клиенттен алынған деректерді БЕЖ-гі деректермен салыстырудың дұрыстығын тексеру.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сенімді, тәуелсіз бастапқы құжаттарды, деректерді немесе ақпаратты қолдана отырып, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру және клиенттің (оның өкілінің) және бенефициарлық меншік иесінің жеке басын растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
-[...15 lines deleted...]
-      28. Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісті тексеруді жүргізу кезінде оларды мынадай міндеттемелер бойынша сәйкестендіреді:</w:t>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бенефициарлық меншік иесін анықтау және бенефициарлық меншік иесінің жеке басын тексеру үшін ақылға қонымды шаралар қабылдау, оның ішінде скорингтік модульде тексеру қорытындыларының нәтижелері, бұл Субъектіге бенефициарлық меншік иесінің кім екенін білетініне сенуге мүмкіндік береді. Заңды тұлғалар мен заңды тұлға құрмаған шетелдік ұйымдар үшін бұл Субъектінің басқару құрылымы мен клиенттің меншігі туралы ақпарат алуын қамту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      1) сенімді, тәуелсіз бастапқы құжаттарды, деректерді немесе ақпаратты қолдана отырып, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру және клиенттің (оның өкілінің) және бенефициарлық меншік иесінің жеке басын растау;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) іскерлік қатынастардың мақсаттары мен болжамды сипаты туралы ақпаратты түсіну және қажет болған кезде алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...15 lines deleted...]
-      2) бенефициарлық меншік иесін анықтау және бенефициарлық меншік иесінің жеке басын тексеру үшін ақылға қонымды шаралар қабылдау, оның ішінде скорингтік модульде тексеру қорытындыларының нәтижелері, бұл Субъектіге бенефициарлық меншік иесінің кім екенін білетініне сенуге мүмкіндік береді. Заңды тұлғалар мен заңды тұлға құрмаған шетелдік ұйымдар үшін бұл Субъектінің басқару құрылымы мен клиенттің меншігі туралы ақпарат алуын қамту;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жасалатын мәмілелердің Субъектілердің клиент (оның өкілі) және бенефициарлық меншік иесі, оның шаруашылық қызметі және тәуекелдердің сипаты туралы, оның ішінде қажет болған жағдайда қаражат көзі туралы мәліметтерге сәйкестігі туралы көз жеткізу үшін тұрақты негізде іскерлік қатынастарға тиісті тексеру жүргізу және осындай қатынастар шеңберінде жасалған мәмілелерге толық талдау жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
-[...15 lines deleted...]
-      3) іскерлік қатынастардың мақсаттары мен болжамды сипаты туралы ақпаратты түсіну және қажет болған кезде алу;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) баламалы немесе ұқсас лауазымдарды атқаратын заңды тұлға құрмаған шетелдік ұйымдарға, жеке деректерге қатысты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
-[...15 lines deleted...]
-      4) жасалатын мәмілелердің Субъектілердің клиент (оның өкілі) және бенефициарлық меншік иесі, оның шаруашылық қызметі және тәуекелдердің сипаты туралы, оның ішінде қажет болған жағдайда қаражат көзі туралы мәліметтерге сәйкестігі туралы көз жеткізу үшін тұрақты негізде іскерлік қатынастарға тиісті тексеру жүргізу және осындай қатынастар шеңберінде жасалған мәмілелерге толық талдау жасау;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру үшін Субъектілерге қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
-[...15 lines deleted...]
-      5) баламалы немесе ұқсас лауазымдарды атқаратын заңды тұлға құрмаған шетелдік ұйымдарға, жеке деректерге қатысты.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның құжаттарына қол қоюға уәкілетті лауазымды тұлғаның (тұлғалардың) жеке басын куәландыратын құжат (құжаттар), сондай-ақ клиенттің атынан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
-[...15 lines deleted...]
-      29. Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру үшін Субъектілерге қажетті құжаттар тізбесі:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиент өкілінің клиенттің атынан ақшамен және (немесе) өзге мүлікпен операциялар жасауға, оның ішінде клиенттің құжаттарына қол қоюға өкілеттіктерін растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
-[...15 lines deleted...]
-      заңды тұлғаның құжаттарына қол қоюға уәкілетті лауазымды тұлғаның (тұлғалардың) жеке басын куәландыратын құжат (құжаттар), сондай-ақ клиенттің атынан;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, бейрезидент жеке тұлғаның Қазақстан Республикасының аумағына келу, кету және болу құқығына Қазақстан Республикасы халқының көші-қон мәселелері жөніндегі уәкілетті органдарында тіркелгенін куәландыратын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
-[...15 lines deleted...]
-      клиент өкілінің клиенттің атынан ақшамен және (немесе) өзге мүлікпен операциялар жасауға, оның ішінде клиенттің құжаттарына қол қоюға өкілеттіктерін растайтын құжаттар;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру жүргізген кезде клиент туралы мәліметтерді клиенттің (оның өкілінің) таңдауы бойынша ұсынылатын түпнұсқалардың не құжаттардың нотариат куәландырған көшірмелерінің не апостиль қоя отырып, құжаттардың көшірмелерінің негізінде немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарда белгіленген заңдастырылған тәртіппен құжаттық түрде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, Субъектілер іскерлік қатынастар орнатылғанға дейін клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z201" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының талаптарын ескере отырып, Субъектілер клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді, жасалатын операцияларды қаржыландыру көзі туралы мәліметтерді қажет болған кезде алуды және тіркеуді қоса алғанда, іскерлік қатынастарды тексеруді және операцияларды зерделеуді жүргізеді, сондай-ақ клиенттің тәуекел деңгейін ескере отырып, клиент туралы алынған мәліметтердің анықтығына тексеру жүргізеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиент шекті операция (мәміле) жасаған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиент күдікті операция (мәміле) жасаған (жасауға әрекет жасаған) жағдайларда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
-[...15 lines deleted...]
-      1) клиент шекті операция (мәміле) жасаған кезде;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиент ерекше операция (мәміле) жасаған жағдайларда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
-[...15 lines deleted...]
-      2) клиент күдікті операция (мәміле) жасаған (жасауға әрекет жасаған) жағдайларда;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиент қылмыстық кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияны (мәмілені) жасаған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
-[...15 lines deleted...]
-      3) клиент ерекше операция (мәміле) жасаған жағдайларда;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиент белгіленген іскерлік қатынастар шеңберінде операция (мәміле) жасаған кезде, егер ол осы тармақтың бірінші бөлігінің 2), 3) және 4) тармақшаларында көзделген жағдайларды, сондай-ақ клиенттің тәуекел деңгейі мен бұрын алынған не қосымша мәліметтер алу қажеттілігін қоспағанда, осындай іскерлік қатынастар орнатылған кезде жүргізілсе, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру жүргізілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
-[...15 lines deleted...]
-      4) клиент қылмыстық кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыру типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операцияны (мәмілені) жасаған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиенттің күдікті қызмет жасауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkStart w:name="z208" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру шеңберінде осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес алынған құжаттар мен мәліметтерді Субъектілер құжаттамалық тіркейді және клиенттің дерекнамасына енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z209" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшамен және (немесе) өзге мүлікпен жасалатын операциялар, оның ішінде қаржы мониторингіне жататын операциялар туралы құжаттар мен мәліметтер және күдікті операцияларды, сондай-ақ барлық күрделі, ерекше ірі және басқа да ерекше операцияларды Субъект клиентпен іскерлік қатынастардың бүкіл кезеңі ішінде және клиентпен іскерлік қатынастар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақтауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z210" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектінің БЕЖ-бен өзара іс-қимыл шеңберінде алған құжаттары мен мәліметтері осы Талаптарда белгіленген мерзімдер ішінде клиенттің басқа құжаттарымен тең сақталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkStart w:name="z211" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъектілер КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тармағының 1) тармақшасын қолданған кезде олар клиенттің дерекнамаға енгізу (қосу) үшін басқа Субъектілерінен клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді дереу алады, сондай-ақ сұрау салу бойынша оларға, оның ішінде клиентке (оның өкіліне) және бенефициарлық меншік иесіне тиісті тексеру шараларына Субъектілер сүйенетін ақпарат, ақпараттық жүйелерден немесе басқа Субъектілердің дерекқорларынан үзінді көшірмелер жататын растайтын құжаттардың көшірмелерін кідіріссіз алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z212" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъектілер клиенттің дерекнамасын олар ІБҚ-ға сәйкес берген тәуекелінің деңгейіне қарай ол туралы мәліметтерді тіркеу арқылы қалыптастырады. Клиентке төмен деңгей берілген жағдайда оған қатысты тиісті тексерудің жеңілдетілген шаралары жүргізіледі және КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 2-1), 2-2) және 4) тармақшаларында көзделген мәліметтер тізбесі тіркеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z213" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентке тәуекелдің жоғары деңгейі берілген жағдайда КЖ/ТҚҚ туралы Заңның 5-бабының 5-тармағында көзделген қосымша мәліметтер (салықтық резиденттігі, қызмет түрі және жасалатын операцияларды қаржыландыру көзі туралы мәліметтер) талап етіледі, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда қарастырылған шаралар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z214" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің күшейтілген шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің жоғары деңгейі кезінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
-[...15 lines deleted...]
-      Клиентке тәуекелдің жоғары деңгейі берілген жағдайда КЖ/ТҚҚ туралы Заңның 5-бабының 5-тармағында көзделген қосымша мәліметтер (салықтық резиденттігі, қызмет түрі және жасалатын операцияларды қаржыландыру көзі туралы мәліметтер) талап етіледі, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңда қарастырылған шаралар.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің төмен деңгейі кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
-[...15 lines deleted...]
-      Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің күшейтілген шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің жоғары деңгейі кезінде қолданылады.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде субъектілер тізімде және тізбелерде осындай клиенттің (бенефициарлық меншік иесінің) болуына тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
-[...15 lines deleted...]
-      Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексерудің оңайлатылған шаралары КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің төмен деңгейі кезінде қолданылады.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттің (бенефициарлық меншік иесінің) тізімде және тізбелерде болуын тексеру (тізімге және тізбелерге енгізу) клиенттің тәуекел деңгейіне байланысты емес және оларға өзгерістердің (жаңартулардың) енгізілуіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
-[...15 lines deleted...]
-      33. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде субъектілер тізімде және тізбелерде осындай клиенттің (бенефициарлық меншік иесінің) болуына тексеру жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде Субъектілер осындай клиенттің жария лауазымды адамдарға, олардың жұбайлары мен жақын туыстарына тиесілігін анықтауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
-[...15 lines deleted...]
-      Клиенттің (бенефициарлық меншік иесінің) тізімде және тізбелерде болуын тексеру (тізімге және тізбелерге енгізу) клиенттің тәуекел деңгейіне байланысты емес және оларға өзгерістердің (жаңартулардың) енгізілуіне қарай жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелінің жоғары деңгейі бар клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді жаңарту жарты жылда кемінде 1 (бір) рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Клиентке іскерлік қатынастарды орнатудан және ақшамен және (немесе) өзге мүлікпен операция жасаудан бас тартылған жағдайда, КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 2-2), 4) және 6) тармақшаларында көзделген шараларды, сондай-ақ ақшамен және (немесе) өзге мүлікпен операцияларды тоқтатып қою шараларын қабылдау мүмкін болмаған жағдайда Субъектілер уәкілетті органдарға ҚМ-1 нысаны бойынша осындай факті туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасында көзделген шараларды қолдану мүмкін болмаған жағдайда, сондай-ақ клиент жасайтын операцияларды зерделеу процесінде клиент іскерлік қатынастарды КЖ/ТҚ/ЖҚҚТҚ мақсатында пайдаланады деген күдік туындаған жағдайда, Субъектілер клиентпен іскерлік қатынастарды тоқтатуға құқылы. Егер іскерлік қатынастар жоғарыда көрсетілген негіздер бойынша тоқтатылса, Субъектілер уәкілетті органға ҚМ-1 нысаны бойынша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Клиенттердің күрделі, ерекше ірі операцияларын зерделеуді қоса алғанда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру жөніндегі, сондай-ақ қаржы мониторингіне жататын операциялар туралы хабарламаларды анықтау және уәкілетті органға жіберу жөніндегі талаптарын іске асыру мақсатында Субъектілер клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Клиенттердің күрделі, ерекше ірі операцияларын зерделеуді қоса алғанда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы</w:t>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін, сондай-ақ Субъектілер дербес әзірлеген күдікті операцияларды айқындау белгілері негізінде жасалған ерекше және күдікті операциялар белгілерінің тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекіткен КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларына, схемалары мен тәсілдеріне сәйкес сипаттамалары бар клиенттің операцияларын анықтау рәсімін қамтиды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиент жүйелі түрде және (немесе) елеулі көлемде әдеттен тыс және (немесе) күдікті операцияларды жүзеге асырған жағдайда, клиент пен оның операцияларына қатысты Субъектілер қабылдайтын шараларды қолдану тәртібі және сипаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жария лауазымды тұлғалар, олардың жұбайы (зайыбы) және жақын туыстарын болып табылатын, сондай-ақ, олардың жүзеге асырылу нысанына және ақша қаражатының және (немесе) осындай клиенттердің басқа меншігінің шығу көзін анықтауды қоса алғанда, олар жасалған не жасалуы мүмкін сомасына қарамастан көрсетілген тұлғалар бенефициарлық меншік иелері болып табылатын клиенттерге қызмет көрсетуге қабылданған қаржылық операциялардың тұрақты күшейтілген мониторингін жүзеге асыру тәртібі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
-[...15 lines deleted...]
-      3) клиент жүйелі түрде және (немесе) елеулі көлемде әдеттен тыс және (немесе) күдікті операцияларды жүзеге асырған жағдайда, клиент пен оның операцияларына қатысты Субъектілер қабылдайтын шараларды қолдану тәртібі және сипаттау;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект жауапты қызметкерді не КЖ/ТҚ/ЖҚҚТҚҚ бойынша бөлімше қызметкерлерін тағайындаған жағдайда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы қосымша қамтиды, бірақ онымен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
-[...15 lines deleted...]
-      4) жария лауазымды тұлғалар, олардың жұбайы (зайыбы) және жақын туыстарын болып табылатын, сондай-ақ, олардың жүзеге асырылу нысанына және ақша қаражатының және (немесе) осындай клиенттердің басқа меншігінің шығу көзін анықтауды қоса алғанда, олар жасалған не жасалуы мүмкін сомасына қарамастан көрсетілген тұлғалар бенефициарлық меншік иелері болып табылатын клиенттерге қызмет көрсетуге қабылданған қаржылық операциялардың тұрақты күшейтілген мониторингін жүзеге асыру тәртібі.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Талаптарда көзделген жағдайларда клиент (оның өкілі) және бенефициарлық меншік иесі туралы бұрын алынған және (немесе) қосымша мәліметтерді жаңарту бойынша Субъектінің бөлімшелері (қызметкерлері) арасында міндеттерді бөлу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
-[...15 lines deleted...]
-      Субъект жауапты қызметкерді не КЖ/ТҚ/ЖҚҚТҚҚ бойынша бөлімше қызметкерлерін тағайындаған жағдайда, клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасы қосымша қамтиды, бірақ онымен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шектік, ерекше және күдікті операциялар туралы мәліметтерді анықтау және бөлімшелер (қызметкерлер) арасында беру бойынша Субъектінің бөлімшелері (қызметкерлері) арасындағы міндеттерді бөлу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
-[...15 lines deleted...]
-      1) осы Талаптарда көзделген жағдайларда клиент (оның өкілі) және бенефициарлық меншік иесі туралы бұрын алынған және (немесе) қосымша мәліметтерді жаңарту бойынша Субъектінің бөлімшелері (қызметкерлері) арасында міндеттерді бөлу;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шекті, ерекше және күдікті операциялар анықталған кезде Субъект бөлімшелерінің өзара іс-қимыл тетігінің сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
-[...15 lines deleted...]
-      2) шектік, ерекше және күдікті операциялар туралы мәліметтерді анықтау және бөлімшелер (қызметкерлер) арасында беру бойынша Субъектінің бөлімшелері (қызметкерлері) арасындағы міндеттерді бөлу;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жауапты қызметкердің клиент операциясының біліктілігі туралы шешім қабылдау тәртібі, негіздері және мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
-[...15 lines deleted...]
-      3) шекті, ерекше және күдікті операциялар анықталған кезде Субъект бөлімшелерінің өзара іс-қимыл тетігінің сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиенттің операциясын жүргізуден бас тарту туралы (клиенттің, бенефициарлық меншік иесінің Тізбеде болуына байланысты бас тартуды қоспағанда), сондай-ақ клиентпен іскерлік қатынастарды тоқтату туралы шешім қабылдау бойынша бөлімшелердің (қызметкерлердің) өзара іс-қимыл жасау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
-[...15 lines deleted...]
-      4) жауапты қызметкердің клиент операциясының біліктілігі туралы шешім қабылдау тәртібі, негіздері және мерзімі;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тізімде және тізбелерде тұрған клиенттерді және бенефициарлық меншік иелерін анықтау бойынша, сондай-ақ осындай клиенттерді ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту, осындай клиенттерге қызмет көрсету не онымен іскерлік қатынастарды тоқтату бойынша Субъект бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
-[...15 lines deleted...]
-      5) клиенттің операциясын жүргізуден бас тарту туралы (клиенттің, бенефициарлық меншік иесінің Тізбеде болуына байланысты бас тартуды қоспағанда), сондай-ақ клиентпен іскерлік қатынастарды тоқтату туралы шешім қабылдау бойынша бөлімшелердің (қызметкерлердің) өзара іс-қимыл жасау тәртібі;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Субъектінің лауазымды тұлғаларына шекті және күдікті операцияның, тізімнен және тізбелерден клиенттерді анықтау туралы ақпарат беру тәртібі (қажет болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
-[...15 lines deleted...]
-      6) тізімде және тізбелерде тұрған клиенттерді және бенефициарлық меншік иелерін анықтау бойынша, сондай-ақ осындай клиенттерді ақшамен және (немесе) өзге мүлікпен операциялар жүргізуден бас тарту, осындай клиенттерге қызмет көрсету не онымен іскерлік қатынастарды тоқтату бойынша Субъект бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау тәртібі;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Субъект тіркеген мөлшерлемелер, төлемдер және клиенттер туралы ақпаратты БЕЖ-ге берілген деректермен салыстыру және берілетін мәліметтердің дұрыстығы мен толықтығына ішкі бақылауды келтіру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
-[...15 lines deleted...]
-      7) Субъектінің лауазымды тұлғаларына шекті және күдікті операцияның, тізімнен және тізбелерден клиенттерді анықтау туралы ақпарат беру тәртібі (қажет болған кезде);</w:t>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасының шеңберінде Субъектілер КЖ/ТҚ/ЖҚҚТҚ заңдастырудың типологияларына, схемаларына және тәсілдеріне сәйкес келетін сипаттамалары бар барлық шекті, ерекше, күдікті операциялар мен операциялардың мақсаттары мен негіздерін белгілеуге бағытталған іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkStart w:name="z239" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Клиенттердің операцияларын мониторингтеу және зерделеу нәтижелері Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ заңдастыру тәуекелдеріне ұшырау дәрежесін жыл сайын бағалау үшін, сондай-ақ клиенттердің тәуекелдер деңгейлерін қайта қарау үшін пайдаланылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z240" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің операцияларын мониторингтеу және зерделеу бағдарламасын іске асыру шеңберінде алынған мәліметтер клиенттің дерекнамасына енгізіледі және (немесе) Субъектіде клиентпен іскерлік қатынастардың барлық кезеңі ішінде және операция жасалғаннан кейін кемінде 5 (бес) жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z241" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Клиент операцияларын зерделеу жиілігін Субъектілер клиенттің тәуекел деңгейін және (немесе) клиент пайдаланатын Субъектілер қызметтерінің КЖ/ТҚ/ЖҚҚТҚ жария ету тәуекелдеріне ұшырау дәрежесін, клиенттің операцияларды (операцияларды) жасауын (жасауға әрекет жасауын) ескере отырып, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін КЖ/ТҚ/ЖҚҚТҚ заңдастыру типологияларын, схемалары мен тәсілдерін ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Клиентке тәуекелдің жоғары деңгейі берілген жағдайда, сондай-ақ клиент күдікті операция жасаған жағдайда Субъектілер клиент жүргізетін (жүргізген) операцияларды Субъект айқындайтын операцияны жүргізгенге дейінгі кезеңде, бірақ бір айдан аспайтын мерзімде зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z243" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Егер осы Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген операцияларды зерделеу нәтижелері бойынша Субъектілерде клиенттің операциялары КЖ/ТҚ/ЖҚҚТҚ заңдастыруға байланысты деп пайымдауға негіз болған жағдайда клиенттің операциялары күдікті деп танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер клиент операциясын күдікті операция ретінде тану (танымау) туралы шешімді клиенттің (оның өкілінің) және операцияны жүзеге асыратын бенефициарлық меншік иесінің мәртебесі мен қызметін сипаттайтын өзінің иелігіндегі мәліметтер мен құжаттардың, сондай-ақ клиенттің қаржы-шаруашылық қызметі, қаржылық жағдайы және іскерлік беделі туралы ақпараттың негізінде дербес қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z245" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Операцияны жасау уақыты мен осындай операцияны күдікті деп тану уақыты арасындағы айырма Субъектілердің ішкі бақылау қағидаларына сәйкес, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес белгіленген мерзімдерде клиенттің операциясын зерделеу жиілігін айқындайтын уақыт аралығынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
-[...15 lines deleted...]
-      Субъектілер клиент операциясын күдікті операция ретінде тану (танымау) туралы шешімді клиенттің (оның өкілінің) және операцияны жүзеге асыратын бенефициарлық меншік иесінің мәртебесі мен қызметін сипаттайтын өзінің иелігіндегі мәліметтер мен құжаттардың, сондай-ақ клиенттің қаржы-шаруашылық қызметі, қаржылық жағдайы және іскерлік беделі туралы ақпараттың негізінде дербес қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер уәкілетті органға бөлінген байланыс арналары арқылы электрондық тәсілмен тиісті шешім қабылдаған (іс-әрекет жасаған) күннен кейінгі жұмыс күнінен кешіктірмей ақшамен және (немесе) өзге мүлікпен күдікті операция жасалғаны туралы хабарламалар ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
-[...15 lines deleted...]
-      Операцияны жасау уақыты мен осындай операцияны күдікті деп тану уақыты арасындағы айырма Субъектілердің ішкі бақылау қағидаларына сәйкес, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңға сәйкес белгіленген мерзімдерде клиенттің операциясын зерделеу жиілігін айқындайтын уақыт аралығынан аспауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектілер ақшамен және (немесе) өзге мүлікпен жасалған, олар жүргізілгенге дейін күдікті деп танылмаған операциялар туралы хабарларды операция күдікті деп танылғаннан кейін жиырма төрт сағаттан кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
-[...15 lines deleted...]
-      Субъектілер уәкілетті органға бөлінген байланыс арналары арқылы электрондық тәсілмен тиісті шешім қабылдаған (іс-әрекет жасаған) күннен кейінгі жұмыс күнінен кешіктірмей ақшамен және (немесе) өзге мүлікпен күдікті операция жасалғаны туралы хабарламалар ұсынады.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. КЖ/ТҚ/ЖҚҚТҚҚ саласында Субъектілерді даярлау және оқыту бағдарламасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тармағына сәйкес КЖ/ТҚ/ЖҚҚТҚҚ саласында Субъектілерді даярлау, оқыту және тестілеу бағдарламасы (бұдан әрі – Оқыту бағдарламасы) уәкілетті орган қаржы мониторингі субъектілерінің КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнамасын сақтауына мемлекеттік бақылауды өз құзыреті шегінде жүзеге асыратын мемлекеттік органдармен келісу бойынша бекітілген қаржы мониторингі субъектілеріне КЖ/ТҚ/ЖҚҚТҚҚ саласында даярлау және оқыту бойынша қойылатын талаптарға сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқыту бағдарламасының мақсаты Субъектілер жұмыскерлерінің КЖ/ТҚ/ЖҚҚТҚҚ туралы заңнаманың, сондай-ақ ІБҚ-ның талаптарын және КЖ/ТҚ/ЖҚҚТҚҚ саласындағы Субъектінің өзге де ішкі құжаттарын орындауы үшін қажетті білімдерін растауы және дағдыларын қалыптастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>