--- v0 (2025-12-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee0ef06" w14:textId="ee0ef06">
+    <w:p w14:paraId="84e7875" w14:textId="84e7875">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын қоспағанда, білім беру ұйымдарының білім беру қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 24 қарашадағы № 473 бұйрығына өзгеріс пен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2025 жылғы 27 қарашадағы № 268 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 қарашада № 37500 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2025 жылғы 27 қарашадағы № 268 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 қарашада № 37500 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -321,142 +325,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2488"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Мектепке дейінгі тәрбие мен оқытудың оқу бағдарламаларын іске асыратын білім беру ұйымдарының қызметі үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -488,2023 +493,2364 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағдарламаларына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес әзірленген жұмыс оқу жоспарларының болуы және сәйкестігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3588" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім беру ұйымының басшысы бекіткен әр жас ерекшелігіне арналған перспективалық жоспарлардың, тәрбиелеу-білім беру процесінің циклограммасының, баланың жеке даму картасының көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2488" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z11" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Еңбек өтіліне талаптар қойылмай, жоғары және (немесе) жоғары оқу орнынан кейінгі немесе техникалық және кәсіптік педагогикалық білімі немесе "Мектепке дейінгі тәрбие және оқыту" бағыты бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі және (немесе) техникалық және кәсіптік педагогикалық білімі немесе педагогикалық қайта даярлауды өткендігін растайтын құжаты бар педагогтердің болуы. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын педагогтердің үлесі кемінде 75%.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Екі топтан аз мектепке дейінгі білім беру ұйымдарын қоспағанда, педагогтердің жалпы санынан негізгі жұмыс орны лицензиат болып табылатын "педагог-модератор", "педагог-сарапшы", "педагог-зерттеуші", "педагог-шебер" біліктілік санаты бар педагогтердің үлесі кемінде 20 %.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім беру ұйымы басшысы мен және педагогтері білімнің жұмыс өтілінің № 338 бұйрықтың біліктілік талаптарына сәйкестігі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3588" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z14" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы біліктілік талаптарына </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1-қосымшаға сәйкес нысан бойынша педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2488" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы ретте педагогтердің жалпы санынан штаттық педагогтердің үлесі кемінде 75%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z15" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № 216 бұйрықпен бекітілген нормаларға сәйкес мектепке дейінгі ұйымдар үшін оқу-әдістемелік кешендердің болуы. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № 70 бұйрықпен бекітілген нормаларға сәйкес оқу және ойын материалының болуы. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3588" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z16" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы біліктілік талаптарына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-қосымшаға сәйкес нысан бойынша оқу, көркем және ғылыми әдебиет қорының болуы туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z17" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ғимараттардың жабдықталған медициналық орналастыру орындарымен/ пункттермен қамтамасыз етілуі. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Қазақстан Республикасында педиатриялық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 15 наурыздағы № ҚР ДСМ-25 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27182 болып тіркелген) сәйкес балаларға медициналық қызмет көрсету құқығымен медициналық қызметке (кіші түрлері - Ересектерге және (немесе) балаларға мамандықтар бойынша амбулаториялық емханалық көмек: алғашқы медициналық-санитариялық көмек:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дәрігерге дейінгі) лицензияның болуы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3588" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы біліктілік талаптарына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшаға сәйкес нысан бойынша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәрбиеленушілерге</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 медициналық қызмет көрсетуге денсаулық сақтау ұйымымен жасалған шарттың көшірмесі. Ғимараттардың (оқу корпустарының) медициналық пункттермен қамтамасыз етілуі және білім беру немесе денсаулық сақтау ұйымының медициналық қызметке лицензиясының болуы туралы мәліметтер </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2488" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үш топқа дейін қоса алғанда мектепке дейінгі ұйымдарды қоспағанда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z22" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Мектепке дейінгі ұйымдарға және сәбилер үйлеріне қойылатын санитариялық -эпидемиологиялық талаптар" санитариялық қағидаларын бекіту туралы" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 9 шілдедегі № ҚР ДСМ-59 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23469 болып тіркелген)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 және № ҚР ДСМ-16 бұйрығымен бекітілген халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органның санитариялық-эпидемиологиялық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қорытындысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бар тамақтандыру объектісінің болуы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3588" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы біліктілік талаптарына </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4-қосымшаға сәйкес нысан бойынша санитариялық қағидаларға сәйкес келетін тамақтандыру объектісінің және тамақтану объектісіне санитариялық-эпидемиологиялық қорытындының болуы туралы мәліметтер. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ҚР ДСМ-76-бұйрығымен бекітілген санитариялық қағидаларға, № 55 бұйрықтың өрт қауіпсіздігі талаптарына сәйкес келетін меншік не шаруашылық жүргізу немесе жедел басқару не сенімгерлік басқару құқығында тиесілі материалдық активтердің немесе білім беру қызметтерінің сапасын қамтамасыз ететін топтық және оқу үй-жайларының кемінде 5 жыл қолданылу мерзімімен материалдық активтерді жалға алудың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3588" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер. Меншік немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығын растайтын құжаттардың немесе ғимаратты жалға алу шартының көшірмелері, оның ішінде объектіні пайдалануға қабылдау актісінің көшірмесі. Әрбір ғимаратқа, санитариялық -эпидемиологиялық қорытындының көшірмесі. Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес өрт қауіпсіздігі саласындағы бақылау және қадағалау субъектісіне (объектісіне) барып тексеру немесе профилактикалық бақылау нәтижелері туралы актінің көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңадан ашылатын ұйымдар үшін – объектіні пайдалануға беру актісі, өрт қауіпсіздігін қамтамасыз ететін адамдарды тағайындау туралы бұйрықтың, өртке қарсы қауіпсіздік шаралары туралы нұсқаулықтың көшірмелері, эвакуациялау жоспары, бастапқы өрт сөндіру құралдарының қажетті ең аз көлемі, өрт автоматикасы жүйелері мен қондырғыларын пайдалануға қабылдау актісінің көшірмесі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2488" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрт қауіпсіздігі талаптарының бұзушылықтарын анықтау кезінде оларды жою Қазақстан Республикасының Кәсіпкерлік кодексінің 152-бабында белгіленген тәртіппен жүзеге асырылған жағдайда, бұған дейін профилактикалық бақылауды нысанға (объектке) бару арқылы жүргізген бақылау органы және (немесе) бұрын анықталған бұзушылықтарды жоюды растау үшін тексеру жүргізген орган Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жүгіну арқылы жауап беруге жол беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...70 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-            </w:r>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...249 lines deleted...]
-Жаңадан ашылған білім беру ұйымдарында балалар киіміне арналған жабдықталған шкафтардың, бір кісілік/екі қабатты кереуеттердің саны болжамды жиын бойынша, жұмыс істеп тұрған білім беру ұйымдарында тәрбиеленушілер контингент бойынша айқындалады.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...70 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 70 бұйрықпен бекітілген нормаларға сәйкес жабдықтармен және жиһазбен жарақтандыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>37-бабының</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t>№ 385 бұйрыққа сәйкес жас топтарының болуы және толықтығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>18-бабының</w:t>
-[...105 lines deleted...]
-            </w:r>
+              <w:t>edu.kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 70 бұйрықпен бекітілген балалар киіміне арналған жабдықталған шкафтардың болуы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">балалардың толық емес күні бар мектепке дейінгі шағын орталықты, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мектепке дейінгі ұйымның мектепалды тобын,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мектептердің мектепалды тобын, мектептердің мектепалды сыныбын қоспағанда, бір кісілік/екі қабатты кереуеттердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ғимаратта № ҚР ДСМ-76-бұйрығына сәйкес келетін санитариялық тораптардың (унитаздар, қол жуатын раковиналар) болуы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 117 бұйрыққа сәйкес объектінің терроризмге қарсы қорғалуына жабдықтардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға сәйкес нысан бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылған білім беру ұйымдарында балалар киіміне арналған жабдықталған шкафтардың, бір кісілік/екі қабатты кереуеттердің саны болжамды жиын бойынша, жұмыс істеп тұрған білім беру ұйымдарында тәрбиеленушілер контингент бойынша айқындалады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Білім туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағына және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағына сәйкес білім беру ұйымдары педагогтерін кемінде 36 сағат көлемімен 3 жылда 1 реттен сиретпей біліктілігін арттыруды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда 1 реттен сиретпей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Осы біліктілік талаптарына </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8-қосымшаға сәйкес нысан бойынша педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес соңғы 5 жылда біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">81-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 570 бұйрықпен бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар ҰБДҚ ақпараттық жүйесінде және ҰБДҚ-ның әкімшілік деректеріне сәйкес келетін білім беруді басқарудың ақпараттық жүйесінде мәліметтердің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2516,137 +2862,134 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36047 болып тіркелген) сәйкес ғимараттарда ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар құру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3588" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы біліктілік талаптарына </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-қосымшаға сәйкес нысан бойынша пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z41" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z42" w:id="20"/>
@@ -2819,137 +3162,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2027 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3667,76 +4029,77 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер ________________________________________________________ (білім беру ұйымының атауы) (____________ жағдай бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="778"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3765,51 +4128,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1092" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3838,123 +4201,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары және/немесе техникалық және кәсіптік және/немесе орта білімнен кейінгі білімі туралы, педагогикалық қайта даярлау туралы мәліметтер, диплом бойынша мамандығы, біліктілігі, білім беру ұйымы, бітірген жылы, өндірістік оқыту шеберлері үшін–тағылымдамадан өткені туралы мәліметтер (ұйымның, өндірістің атауы, Оқу, тағылымдама кезеңі), маман сертификаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі жұмыс орны (ұйым ның мекен жайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқытылатын пәндер бейіні бойынша практикалық жұмыс туралы мәлімет, жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4025,51 +4388,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық тексеруден өткені туралы мәлімет (жеке медициналық кітапшаның болуы) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4098,51 +4461,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1092" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4171,123 +4534,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4358,401 +4721,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4792,51 +5092,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Философия докторы (РhD)" немесе "бейіні бойынша доктор" академиялық дәрежесі туралы мәлімет, мамандығы, берілген жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4865,51 +5165,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ғылым кандидаты" немесе "ғылым докторы" немесе "философия докторы (РhD)" немесе "бейіні бойынша доктор" ғылыми дәрежесі туралы мәлімет, мамандығы,берілген жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4938,103 +5238,107 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының мемлекеттік марапаттарымен және құрметті атақтары, "Еңбек сiңiрген жаттықтырушы" спорттық атақтары немесе жоғары мен бірінші дәрігерлік санаты туралы мәлімет, берілген жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім туралы құжатты тану туралы куәлік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 болуы туралы мәлімет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
-[...3 lines deleted...]
-            <w:tcW w:w="374" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5105,51 +5409,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5178,51 +5482,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5251,87 +5555,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5346,344 +5650,288 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>