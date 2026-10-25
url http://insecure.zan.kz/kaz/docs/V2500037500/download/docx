--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84e7875" w14:textId="84e7875">
+    <w:p w14:paraId="6d2b1eb" w14:textId="6d2b1eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1691,1129 +1691,815 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрт қауіпсіздігі талаптарының бұзушылықтарын анықтау кезінде оларды жою Қазақстан Республикасының Кәсіпкерлік кодексінің 152-бабында белгіленген тәртіппен жүзеге асырылған жағдайда, бұған дейін профилактикалық бақылауды нысанға (объектке) бару арқылы жүргізген бақылау органы және (немесе) бұрын анықталған бұзушылықтарды жоюды растау үшін тексеру жүргізген орган Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жүгіну арқылы жауап беруге жол беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 70 бұйрықпен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген нормаларға сәйкес жабдықтармен және жиһазбен жарақтандыру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="ff0000"/>
-[...52 lines deleted...]
-              <w:t>) бұйрығымен.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 385 бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жас топтарының болуы және толықтығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+edu.kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 70 бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген балалар киіміне арналған жабдықталған шкафтардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың толық емес күні бар мектепке дейінгі шағын орталықты, мектепке дейінгі ұйымның мектепалды тобын, мектептердің мектепалды тобын, мектептердің мектепалды сыныбын қоспағанда, бір кісілік/екі қабатты кереуеттердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимаратта № ҚР ДСМ-76-бұйрығына сәйкес келетін санитариялық тораптардың (унитаздар, қол жуатын раковиналар) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 117 бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес объектінің терроризмге қарсы қорғалуына жабдықтардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 5-қосымшаға сәйкес нысан бойынша пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың цифрлық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан ашылған білім беру ұйымдарында балалар киіміне арналған жабдықталған шкафтардың, бір кісілік/екі қабатты кереуеттердің саны болжамды жиын бойынша, жұмыс істеп тұрған білім беру ұйымдарында тәрбиеленушілер контингент бойынша айқындалады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="14"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkStart w:name="z36" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Білім туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 385 бұйрыққа сәйкес жас топтарының болуы және толықтығы;</w:t>
+              <w:t>37-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағына және "Педагог мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>edu.kz аймағында үшінші деңгейдегі домендік атаудың болуы;</w:t>
-[...157 lines deleted...]
-№ 117 бұйрыққа сәйкес объектінің терроризмге қарсы қорғалуына жабдықтардың болуы.</w:t>
+              <w:t>18-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағына сәйкес білім беру ұйымдары педагогтерін кемінде 36 сағат көлемімен 3 жылда 1 реттен сиретпей біліктілігін арттыруды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда 1 реттен сиретпей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="15"/>
-[...62 lines deleted...]
-пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер Білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың ақпараттық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша.</w:t>
+          <w:bookmarkStart w:name="z39" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Осы біліктілік талаптарына </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8-қосымшаға сәйкес нысан бойынша педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес соңғы 5 жылда біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
+81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="16"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>37-бабының</w:t>
-[...65 lines deleted...]
-Білім беру ұйымдарының басшылары үшін тиісті бейіні және білім беру саласында менеджмент бойынша біліктілікті арттыру 3 жылда 1 реттен сиретпей.</w:t>
+              <w:t>№ 570 бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген білім беру мониторингі шеңберінде әкімшілік деректер нысандарына сәйкес өзекті дерекқорлары бар ҰБДҚ цифрлық жүйесінде және ҰБДҚ-ның әкімшілік деректеріне сәйкес келетін білім беруді басқарудың цифрлық жүйесінде мәліметтердің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="17"/>
-[...34 lines deleted...]
-8-қосымшаға сәйкес нысан бойынша педагогтер мен басшы кадрлардың пәннің бейініне, білім беру бағдарламаларына сәйкес соңғы 5 жылда біліктілігін арттырудан және қайта даярлаудан өткені туралы мәліметтер. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 6-қосымшаға сәйкес нысан бойынша білім беру процесін материалдық-техникалық қамтамасыз ету туралы, оның ішінде компьютерлік сыныптардың, компьютерлердің, оқу зертханаларының, оқу пәндері кабинеттерінің, техникалық оқу құралдарының, білім беруді басқарудың цифрлық жүйесінің, ҰБДҚ-нің, білім беру ұйымдарының үй-жайларында және аумағында бейнекамералардың болуы туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...273 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2877,70 +2563,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36047 болып тіркелген) сәйкес ғимараттарда ерекше білім беруді қажет ететін адамдар (балалар) үшін жағдайлар құру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="18"/>
+          <w:bookmarkStart w:name="z40" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы біліктілік талаптарына </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-қосымшаға сәйкес нысан бойынша пайдалы оқу алаңы, материалдық-техникалық базасының болуы, ерекше білім беруді қажет ететін адамдар (балалар) үшін жасалған жағдайлар туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2950,71 +2636,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Білім беру қызметіне қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттардың тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3029,171 +2715,233 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Оқу-ағарту министрлігінің Білім саласында сапаны қамтамасыз ету комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Оқу-ағарту министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық мемлекеттік тіркеуден өткеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Оқу-ағарту министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Оқу-ағарту вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z48" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2027 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3319,490 +3067,490 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Сулейменова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z55" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаныс министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәдениет және ақпарат министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төтенше жағдайлар министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасанды интеллект және цифрлық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       даму министрлігі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3998,68 +3746,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Педагог, оқытушы және басшы кадрлармен жасақталуы туралы мәліметтер ________________________________________________________ (білім беру ұйымының атауы) (____________ жағдай бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
@@ -5253,70 +5001,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының мемлекеттік марапаттарымен және құрметті атақтары, "Еңбек сiңiрген жаттықтырушы" спорттық атақтары немесе жоғары мен бірінші дәрігерлік санаты туралы мәлімет, берілген жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="50"/>
+          <w:bookmarkStart w:name="z75" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім туралы құжатты тану туралы куәлік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 болуы туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5962,55 +5710,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6336,31 +6084,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>