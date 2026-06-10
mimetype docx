--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,143 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1201fa2" w14:textId="1201fa2">
+    <w:p w14:paraId="2fbdc88" w14:textId="2fbdc88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Психологиялық қолдау орталықтары қызметінің қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2025 жылғы 24 қарашадағы № 264 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 қарашада № 37482 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2025 жылғы 24 қарашадағы № 264 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 қарашада № 37482 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -308,137 +273,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрінің міндетін атқарушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1326,251 +1310,365 @@
         <w:t>
       4) мемлекеттік органдардың хабарламалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәмелетке толмағандардың өмірі мен денсаулығына төнген қауіп туралы бұқаралық ақпарат құралдарындағы ақпарат психологиялық көмек көрсету үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Барлық сұраулар есепке алу журналдарында және (немесе) Орталықтардың ақпараттық жүйелерінде тіркеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Орталықтар заңнамаға сәйкес дербес деректер мен қолжетімділігі шектеулі ақпараттың құпиялылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. 16 жасқа дейінгі кәмелетке толмағандарға психологиялық қызметтер баланың өмірі мен денсаулығына тікелей қатер төнген жағдайларды қоспағанда, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ата-аналарының немесе өзге де заңды өкілдерінің жазбаша немесе ақпараттандырылған келісімі болған жағдайда ата-аналары мен құзыретті органдарды бір мезгілде хабардар ете отырып, дереу көмек беретін кезде көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сұрау 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде, ал кәмелетке толмағанның өмірі мен денсаулығына тікелей қатер төнген жағдайда хабарлама келіп түскен күні дереу қаралады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      16. Сұрау 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде, ал кәмелетке толмағанның өмірі мен денсаулығына тікелей қатер төнген жағдайда хабарлама келіп түскен күні дереу қаралады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сұрау түскен кезде Орталықтар өз мамандарының арасынан мобильді әрекет ету топтарын құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мобильді әрекет ету топтары "Білім беру ұйымдарында мектепішілік есепке алуды жүргізу жөніндегі әдістемелік ұсынымдарды бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 3 наурыздағы № 61 бұйрығына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көмектің түрлерін, нысандары мен мерзімдерін айқындай отырып, проблеманы талдау және психологиялық-педагогикалық қолдау көрсету іс-қимылдарының алгоритмін әзірлеу үшін білім беру ұйымдарына кедергісіз барады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда құзыреті шегінде бірлескен іс-қимыл жасау үшін мүдделі мемлекеттік органдар мен өзге де ұйымдардың мамандары тартылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      Қажет болған жағдайда құзыреті шегінде бірлескен іс-қимыл жасау үшін мүдделі мемлекеттік органдар мен өзге де ұйымдардың мамандары тартылады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кәмелетке толмағанның өмірі мен денсаулығына тікелей қатер төнуі туралы сұрау келіп түскен кезде Орталықтардың басшылығы балалардың құқықтарын қорғау мәселелері бойынша жергілікті атқарушы органдардың үйлестіруімен өз құзыреті шегінде денсаулық сақтау, ішкі істер органдарына және басқа да уәкілетті органдарға одан әрі бірлесіп жұмыс істеу үшін дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мобильді әрекет ету топтарының мамандары кәмелетке толмағандарға, педагогтерге, ата-аналарға және/немесе заңды өкілдерге психоэмоционалдық, мінез-құлық, психоәлеуметтік проблемаларды, дағдарыстық жағдайларды (ата-аналары мен заңды өкілдерінің ажырасуы, жақындарының қайтыс болуы, жіті стресстік бұзылулар, жарақаттан кейінгі стресстік бұзылулар, паникалық шабуыл, поственция) шешу бойынша, оның ішінде аутодеструктивті, суицидтік мінез-құлық, зорлық-зомбылық, жәбірлеу (буллинг), кибербуллинг мәселелеріне байланысты психологиялық-педагогикалық көмек көрсетуді Қазақстан Республикасы Оқу-ағарту министрінің 2025 жылғы 29 сәуірдегі "Білім беру ұйымдарындағы психологиялық-педагогикалық қолдау қызметінің жұмыс істеу қағидаларын бекіту туралы" № 92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1645,385 +1743,385 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суицидтік мінез-құлық белгілері бар кәмелетке толмағандарды анықтаудың және олармен әрі қарай жұмыс істеудің бірыңғай алгоритмін, сондай-ақ суицидке әрекет жасаған балаға көмек көрсету бойынша мемлекеттік органдардың іс-қимыл алгоритмін бекіту туралы" бірлескен бұйрығына, Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 22 желтоқсандағы № 742, Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 21 желтоқсандағы № 531-нқ, Қазақстан Республикасы Ішкі істер министірінің 2023 жылғы 21 желтоқсандағы № 917, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 желтоқсандағы № 515 және Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 21 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 386</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Зорлық-зомбылыққа, жәбірлеуге (буллингке), кибербуллингке ұшыраған немесе оған куә болған кәмелетке толмағандарды ерте анықтау және оларға көмек көрсету әдістемесін бекіту туралы" бірлескен бұйрығына, Қазақстан Республикасы Оқу-ағарту министрінің 2024 жылғы 13 ақпандағы № 31 "Облыстардың, Астана, Алматы, Шымкент қалаларының білім басқармалары жанындағы психологиялық қолдау орталықтарының қызметін ұйымдастыру жөніндегі әдістемелік ұсынымдарды бекіту туралы" бұйрығына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Орталықтар білім беру ұйымдарының ППСҚ жұмысын үйлестіреді: есептілік жинайды, талдау жүргізеді және өмірлік қиын жағдайға тап болған, жәбірлеуге (буллингке), зорлық-зомбылыққа ұшыраған, аутодеструктивті және девиантты мінез-құлықты балаларды психологиялық-педагогикалық сүйемелдеу бойынша ППСҚ жұмысына мониторинг жүргізуді жүзеге асырады</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      20. Орталықтар білім беру ұйымдарының ППСҚ жұмысын үйлестіреді: есептілік жинайды, талдау жүргізеді және өмірлік қиын жағдайға тап болған, жәбірлеуге (буллингке), зорлық-зомбылыққа ұшыраған, аутодеструктивті және девиантты мінез-құлықты балаларды психологиялық-педагогикалық сүйемелдеу бойынша ППСҚ жұмысына мониторинг жүргізуді жүзеге асырады</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталықтар білім беру ұйымдарында психологиялық-педагогикалық қолдаудың сапасын жүйелеу және арттыру бойынша ұсынымдарды жазбаша нысанда ұсынады, олар танысу және тиісті шаралар қабылдау үшін білім беруді басқару органдарына және білім беру ұйымдарына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Орталықтар білім беру ұйымдарында психологиялық-педагогикалық қолдаудың сапасын жүйелеу және арттыру бойынша ұсынымдарды жазбаша нысанда ұсынады, олар танысу және тиісті шаралар қабылдау үшін білім беруді басқару органдарына және білім беру ұйымдарына жолданады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Орталықтардың мамандары әдістемелік сүйемелдеу шеңберінде тоқсанына 1 (бір) реттен кем емес білім алушылар мен тәрбиеленушілердің жай-күйіне психологиялық-педагогикалық диагностика жүргізу, психологиялық-педагогикалық қорытындылар жасау және психологиялық-педагогикалық сүйемелдеуге мұқтаж кәмелетке толмағандарға психологиялық көмек көрсету үшін ұсынымдар жасау бойынша ППСҚ жұмысына зерделеу жүргізеді, қажет болған жағдайда білім беру ұйымдарына барады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      21. Орталықтардың мамандары әдістемелік сүйемелдеу шеңберінде тоқсанына 1 (бір) реттен кем емес білім алушылар мен тәрбиеленушілердің жай-күйіне психологиялық-педагогикалық диагностика жүргізу, психологиялық-педагогикалық қорытындылар жасау және психологиялық-педагогикалық сүйемелдеуге мұқтаж кәмелетке толмағандарға психологиялық көмек көрсету үшін ұсынымдар жасау бойынша ППСҚ жұмысына зерделеу жүргізеді, қажет болған жағдайда білім беру ұйымдарына барады.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерделеу нәтижелері бойынша Орталықтардың мамандары балаларды психологиялық-педагогикалық сүйемелдеу жұмысын жақсарту бойынша ұсынымдармен талдамалық анықтама жасайды, олар танысу және тиісті шаралар қабылдау үшін білім беруді басқару органдарына және білім беру ұйымына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      Зерделеу нәтижелері бойынша Орталықтардың мамандары балаларды психологиялық-педагогикалық сүйемелдеу жұмысын жақсарту бойынша ұсынымдармен талдамалық анықтама жасайды, олар танысу және тиісті шаралар қабылдау үшін білім беруді басқару органдарына және білім беру ұйымына жолданады.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Орталықтар ай сайын Қазақстан Республикасының балалардың құқықтарын қорғау саласындағы уәкілетті органының ведомствосымен өзара іс-қимылды және ақпарат алмасуды жүзеге асырады. Кәмелетке толмағандардың өмірі мен денсаулығына тікелей қатер төнгені туралы сұраулар келіп түскен жағдайлар туралы ақпарат дереу жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      22. Орталықтар ай сайын Қазақстан Республикасының балалардың құқықтарын қорғау саласындағы уәкілетті органының ведомствосымен өзара іс-қимылды және ақпарат алмасуды жүзеге асырады. Кәмелетке толмағандардың өмірі мен денсаулығына тікелей қатер төнгені туралы сұраулар келіп түскен жағдайлар туралы ақпарат дереу жолданады.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Оқу жылының басына дейін бір рет Орталықтар жылдық жұмыс жоспарларын жасайды, оларды бірінші басшылары бекітеді. Талдамалық есеп белгіленген мерзімдер мен нысандарға сәйкес жергілікті бюджеттен қаржыландырылатын білім беру саласындағы атқарушы органға ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      23. Оқу жылының басына дейін бір рет Орталықтар жылдық жұмыс жоспарларын жасайды, оларды бірінші басшылары бекітеді. Талдамалық есеп белгіленген мерзімдер мен нысандарға сәйкес жергілікті бюджеттен қаржыландырылатын білім беру саласындағы атқарушы органға ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Орталықтардың тиімді қызметін қамтамасыз ету мақсатында персоналдың мынадай санаттары бойынша бөлінген саны кемінде 55 штат бірлігі бар ең төменгі штат нормативі белгіленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      24. Орталықтардың тиімді қызметін қамтамасыз ету мақсатында персоналдың мынадай санаттары бойынша бөлінген саны кемінде 55 штат бірлігі бар ең төменгі штат нормативі белгіленеді:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-басқарушылық персонал (орталықтардың қызметіне жалпы басшылықты, әкімшілік-басқарушылық, құқықтық, кадрлық, бухгалтерлік сүйемелдеуді жүзеге асыратын қызметкерлерді қамтитын кемінде 10 штат бірлігі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      1) әкімшілік-басқарушылық персонал (орталықтардың қызметіне жалпы басшылықты, әкімшілік-басқарушылық, құқықтық, кадрлық, бухгалтерлік сүйемелдеуді жүзеге асыратын қызметкерлерді қамтитын кемінде 10 штат бірлігі);</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізгі персонал (орталықтар қызметінің психологиялық-педагогикалық, әдістемелік, әлеуметтік, ақпараттық-коммуникациялық, медиа қолдауды және орталықтар қызметін ұйымдастырушылық-үйлестіру сүйемелдеуін қоса алғанда, орталықтар қызметінің негізгі бағыттарын тікелей іске асыратын мамандарды қамтитын кемінде 30 штаттық бірлік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      2) негізгі персонал (орталықтар қызметінің психологиялық-педагогикалық, әдістемелік, әлеуметтік, ақпараттық-коммуникациялық, медиа қолдауды және орталықтар қызметін ұйымдастырушылық-үйлестіру сүйемелдеуін қоса алғанда, орталықтар қызметінің негізгі бағыттарын тікелей іске асыратын мамандарды қамтитын кемінде 30 штаттық бірлік);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қосалқы персонал (орталықтардың инфрақұрылымына шаруашылық, техникалық, көліктік және санитарлық-тұрмыстық қызмет көрсетуді қамтамасыз ететін қызметкерлерді қамтитын 15 штаттық бірліктен аспайтын).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      3) қосалқы персонал (орталықтардың инфрақұрылымына шаруашылық, техникалық, көліктік және санитарлық-тұрмыстық қызмет көрсетуді қамтамасыз ететін қызметкерлерді қамтитын 15 штаттық бірліктен аспайтын).</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мамандарға қойылатын біліктілік талаптары Қазақстан Республикасының қолданыстағы заңнамасына сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      25. Мамандарға қойылатын біліктілік талаптары Қазақстан Республикасының қолданыстағы заңнамасына сәйкес анықталады.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Орталықтар қызметтердің қолжетімділігін, оның ішінде қашықтық нысандары және ерекше білім беру қажеттіліктері бар адамдар (балалар) үшін жағдайлар арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      26. Орталықтар қызметтердің қолжетімділігін, оның ішінде қашықтық нысандары және ерекше білім беру қажеттіліктері бар адамдар (балалар) үшін жағдайлар арқылы қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Орталықтарды материалдық-техникалық қамтамасыз етуді жергілікті бюджеттен қаржыландырылатын білім беру саласындағы атқарушы органдар Қазақстан Республикасы Оқу-ағарту министрінің 2024 жылғы 13 ақпандағы "Облыстардың, Астана, Алматы және Шымкент қалаларының білім басқармалары жанындағы педагогикалық қолдау орталықтарының қызметін ұйымдастыру жөніндегі әдістемелік ұсынымдарды бекіту туралы" № 31 бұйрығына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      27. Орталықтарды материалдық-техникалық қамтамасыз етуді жергілікті бюджеттен қаржыландырылатын білім беру саласындағы атқарушы органдар Қазақстан Республикасы Оқу-ағарту министрінің 2024 жылғы 13 ақпандағы "Облыстардың, Астана, Алматы және Шымкент қалаларының білім басқармалары жанындағы педагогикалық қолдау орталықтарының қызметін ұйымдастыру жөніндегі әдістемелік ұсынымдарды бекіту туралы" № 31 бұйрығына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Орталықтарды қаржыландыру жергілікті бюджеттердің қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2345,35 +2443,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>