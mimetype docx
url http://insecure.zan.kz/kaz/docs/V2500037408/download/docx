--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="02d9256" w14:textId="02d9256">
+    <w:p w14:paraId="0b9ef66" w14:textId="0b9ef66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,224 +85,214 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Электрондық өнеркәсіп пен бағдарламалық қамтылымның сенім білдірілген өнімінің тізілімін қалыптастыру және жүргізу қағидаларын, сондай-ақ электрондық өнеркәсіп пен бағдарламалық қамтылымның өнімін электрондық өнеркәсіп пен бағдарламалық қамтылымның сенім білдірілген өнімінің тізіліміне енгізу өлшемшарттарын бекіту туралы" Қазақстан Республикасының Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 28 наурыздағы № 53/НҚ бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрінің м.а. 2025 жылғы 7 қарашадағы № 567/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 13 қарашада № 37408 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрінің м.а. 2025 жылғы 7 қарашадағы № 567/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 13 қарашада № 37408 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 2 маусымдағы № 279/НҚ бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...66 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>-тармақтан қараңыз.</w:t>
+        <w:t>Қолданысқа енгізілу тәртібін 4-тармақтан қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
@@ -1617,81 +1609,81 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бағдарламалық қамтылым үшін: ҚР СТ ISO/IEC 15408-3-2017 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері мен құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етуге қойылатын талаптар" (бұдан әрі – ҚР СТ ISO/IEC 15408-3-2017) сәйкес бағдарламалық қамтылым үшін 4-інші сенім деңгейінен төмен емес орындау немесе Қазақстан Республикасы Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 3 маусымдағы № 111/НҚ </w:t>
+              <w:t xml:space="preserve">Бағдарламалық қамтылым үшін: ҚР СТ ISO/IEC 15408-3-2017 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері мен құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етуге қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">талаптар" (бұдан әрі – ҚР СТ ISO/IEC 15408-3-2017) сәйкес бағдарламалық қамтылым үшін 4-інші сенім деңгейінен төмен емес орындау немесе Қазақстан Республикасы Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 3 маусымдағы № 111/НҚ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік </w:t>
-[...9 lines deleted...]
-              <w:t>құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18795 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру объектілеріне және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілеріне жатқызылған ақпараттық жүйелерге олардың ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларына сәйкес аккредиттелген сынау зертханалары берген ақпараттық қауіпсіздік талаптарына сәйкестігіне оң нәтижелері бар сынау хаттамаларының болуы (бұдан әрі – сынау хаттамалары);</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18795 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру объектілеріне және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілеріне жатқызылған ақпараттық жүйелерге олардың ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларына сәйкес аккредиттелген сынау зертханалары берген ақпараттық қауіпсіздік талаптарына сәйкестігіне оң нәтижелері бар сынау хаттамаларының болуы (бұдан әрі – сынау хаттамалары);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -1923,51 +1915,61 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 27 тамыздағы № 327 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36717 болып тіркелген) Қазақстандық тауар өндірушілер тізілімін жүргізу қағидаларына сәйкес қазақстандық тауар өндірушілер тізілімінен үзінді көшірмесі немесе индустриялық сертификаты болу қажет. Бұл ретте индустриялық сертификатты электрондық өнеркәсіп өнімінің кемінде 30% оқшаулау үлесін растаушы құжат ретінде ұсынуға 2026 жылғы 1 қаңтарға дейін "Өнеркәсіптік саясат туралы" Қазақстан Республикасы Заңының </w:t>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36717 болып тіркелген) Қазақстандық тауар өндірушілер тізілімін жүргізу қағидаларына сәйкес қазақстандық тауар өндірушілер тізілімінен үзінді көшірмесі немесе индустриялық сертификаты болу қажет. Бұл ретте индустриялық сертификатты электрондық өнеркәсіп өнімінің кемінде 30% оқшаулау үлесін растаушы құжат ретінде ұсынуға 2026 жылғы 1 қаңтарға дейін "Өнеркәсіптік саясат туралы" Қазақстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>68-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> төртінші бөлігіне сәйкес жол беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -3018,63 +3020,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3396,35 +3420,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>