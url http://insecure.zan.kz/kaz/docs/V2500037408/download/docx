--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70f21fe" w14:textId="70f21fe">
+    <w:p w14:paraId="02d9256" w14:textId="02d9256">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,228 +93,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Электрондық өнеркәсіп пен бағдарламалық қамтылымның сенім білдірілген өнімінің тізілімін қалыптастыру және жүргізу қағидаларын, сондай-ақ электрондық өнеркәсіп пен бағдарламалық қамтылымның өнімін электрондық өнеркәсіп пен бағдарламалық қамтылымның сенім білдірілген өнімінің тізіліміне енгізу өлшемшарттарын бекіту туралы" Қазақстан Республикасының Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 28 наурыздағы № 53/НҚ бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрінің м.а. 2025 жылғы 7 қарашадағы № 567/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 13 қарашада № 37408 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрінің м.а. 2025 жылғы 7 қарашадағы № 567/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 13 қарашада № 37408 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-</w:t>
-      </w:r>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ның</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ескертпесі</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>!</w:t>
-[...107 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>-тармақтан қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
@@ -1281,267 +1267,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін</w:t>
-[...59 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...109 lines deleted...]
-              <w:t>министрлігі</w:t>
+              <w:t>Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
@@ -1676,261 +1492,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...209 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -1962,8790 +1568,570 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) </w:t>
+              <w:t xml:space="preserve">1) бағдарламалық қамтылымды және электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізіліміне енгізу үшін Қағидалардың 5 немесе 6-тармағында белгіленген өлшемдерге бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің сәйкестігін растайтын мынадай құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағдарламалық</w:t>
-[...809 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш беріледі:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бағдарламалық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Бағдарламалық қамтылым үшін: ҚР СТ ISO/IEC 15408-3-2017 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері мен құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етуге қойылатын талаптар" (бұдан әрі – ҚР СТ ISO/IEC 15408-3-2017) сәйкес бағдарламалық қамтылым үшін 4-інші сенім деңгейінен төмен емес орындау немесе Қазақстан Республикасы Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 3 маусымдағы № 111/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қамтылым</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (Нормативтік </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін</w:t>
-[...1809 lines deleted...]
-              <w:t>);</w:t>
+              <w:t>құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18795 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру объектілеріне және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілеріне жатқызылған ақпараттық жүйелерге олардың ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларына сәйкес аккредиттелген сынау зертханалары берген ақпараттық қауіпсіздік талаптарына сәйкестігіне оң нәтижелері бар сынау хаттамаларының болуы (бұдан әрі – сынау хаттамалары);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағдарламалық</w:t>
-[...379 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>бағдарламалық қамтылымға айрықша мүліктік құқықтар көрсетілетін қызметті алушыға тиесілі, Қазақстан Республикасының бүкіл аумағында және айрықша құқықтардың қолданылу мерзіміне қолданылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстандық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Қазақстандық тауар өндірушілердің тізіліміне енгізу үшін индустриялық сертификат немесе қазақстандық бағдарламалық қамтылым өндірушіні растау тәртібіне сәйкес бағдарламалық қамтылым оқшаулау үлесінің кемінде 80% есептеуін растайтын құжаттар. Бұл ретте индустриялық сертификатты бағдарламалық қамтылымның оқшаулау үлесін растаушы құжат ретінде ұсынуға 2026 жылғы 1 қаңтарға дейін "Өнеркәсіптік саясат туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тауар</w:t>
-[...979 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> төртінші бөлігіне сәйкес рұқсат етіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы </w:t>
+              <w:t xml:space="preserve">осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидалардың</w:t>
-[...329 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының аумағында техникалық қолдау қызметімен бағдарламалық қамтылымды қамтамасыз ету туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электрондық</w:t>
-[...639 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>Электрондық өнеркәсіп өнімдері үшін: ҚР СТ ISO/IEC 15408-3-2017 сәйкес бағдарламалық қамтылым үшін 4-інші сенім деңгейінен төмен емес орындау немесе сынау хаттамаларының болуы немесе ақпараттық қауіпсіздік саласындағы уәкілетті органнан бағдарламалық қамтылымды сынақтан өткізудің мүмкін еместігі туралы растаудың болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>электрондық</w:t>
-[...389 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>электрондық өнеркәсіп өнімін өндірушіде құқықтың бүкіл қолданылу мерзіміне электрондық өнеркәсіп өнімінің құрамында бағдарламалық қамтылымды пайдалану құқығының туындау негіздерін растайтын құжаттар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы </w:t>
+              <w:t xml:space="preserve">осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидалардың</w:t>
-[...329 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының аумағында электрондық өнеркәсіп өнімін сервистік орталықпен қамтамасыз ету туралы мәліметтер;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 27 тамыздағы № 327 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36717 болып тіркелген) Қазақстандық тауар өндірушілер тізілімін жүргізу қағидаларына сәйкес қазақстандық тауар өндірушілер тізілімінен үзінді көшірмесі немесе индустриялық сертификаты болу қажет. Бұл ретте индустриялық сертификатты электрондық өнеркәсіп өнімінің кемінде 30% оқшаулау үлесін растаушы құжат ретінде ұсынуға 2026 жылғы 1 қаңтарға дейін "Өнеркәсіптік саясат туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнеркәсіп</w:t>
-[...1239 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> төртінші бөлігіне сәйкес жол беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осы </w:t>
+              <w:t xml:space="preserve">осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидалардың</w:t>
-[...289 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық өнеркәсіп өнімінің техникалық және пайдалану сипаттамаларының сипаттамасын қамтитын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) </w:t>
+              <w:t xml:space="preserve">2) бағдарламалық қамтылымды немесе электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімі тізілімінен алып тастау үшін көрсетілетін қызметті алушының бастамасы бойынша осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағдарламалық</w:t>
-[...589 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) </w:t>
+              <w:t xml:space="preserve">3) сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімінде қамтылған мәліметтерге өзгерістер және (немесе) толықтырулар енгізу үшін осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшасына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сенім</w:t>
-[...479 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
@@ -10879,2213 +2265,183 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...239 lines deleted...]
-              <w:t>талаптар</w:t>
+              <w:t>Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) </w:t>
-[...479 lines deleted...]
-              <w:t xml:space="preserve"> бар;</w:t>
+              <w:t>1) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ 1414, 8 800 080 7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) </w:t>
-[...309 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>2) көрсетілетін қызметті алушының электрондық-цифрлық қолтаңбасы болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алу мүмкіндігі болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) </w:t>
-[...339 lines deleted...]
-              <w:t xml:space="preserve"> moap@mdai.gov.kz.</w:t>
+              <w:t>3) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігінің интернет-ресурсында көрсетілген moap@mdai.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4) </w:t>
-[...659 lines deleted...]
-              <w:t xml:space="preserve">: 1414, 8 800 080 7777. </w:t>
+              <w:t xml:space="preserve">4) мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы мемлекеттік органдарының интернет-ресурстарының бірыңғай платформасында көрсетілген www.gov.kz "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі" бөлімінде. Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы: 1414, 8 800 080 7777. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z50" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
@@ -13670,55 +3026,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>