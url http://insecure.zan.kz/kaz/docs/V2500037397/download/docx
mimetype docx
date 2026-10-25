--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="963ddbe" w14:textId="963ddbe">
+    <w:p w14:paraId="bbffcce" w14:textId="bbffcce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік кірістер органына сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, брокерлердің, бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйымдардың, бағалы қағаздар нарығының кәсіби қатысушыларының, қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушыларының, кредиттік бюролардың активтер мен міндеттемелер туралы және кірістер мен мүлік туралы салықтық есептілікті ұсыну міндеттемесі туындаған жеке тұлғаларды салықтық әкімшілендіру үшін қажетті мәліметтерді ұсыну қағидаларын және нысандарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 12 қарашадағы № 697 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 12 қарашада № 37397 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 12 қарашадағы № 697 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 12 қарашада № 37397 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1602,50 +1602,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның орыс тіліндегі мәтінге өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4268,114 +4306,234 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұйымдар Мәліметтерді мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейінгі 10 (он) жұмыс күні ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Ұйымдар Мәліметтерді Қазақстан Республикасының Қаржы министрлігі Мемлекеттік кірістер комитетінің "Smart Data Finance" ақпараттық жүйесі (бұдан әрі – "SDF"АЖ) арқылы электронды түрде ұсынады.</w:t>
+      3. Ұйымдар Мәліметтерді Қазақстан Республикасының Қаржы министрлігі Мемлекеттік кірістер комитетінің "Smart Data Finance" цифрлық жүйесі (бұдан әрі – "SDF"ЦЖ) арқылы электронды тәсілмен ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-       Ақпараттық жүйелер интеграцияланғанға дейін мәліметтер қағаз жеткізгіште не өзге де электрондық тәсілмен ұсынылуы мүмкін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелер интеграцияланғанға дейін Мәліметтер қағаз жеткізгіште не өзге де электрондық тәсілмен ұсынылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдар жеке тұлғалар жасасқан сақтандыру шарттары бойынша ұсынатын Мәліметтер әрбір сақтандыру шартының (полистің) бөлінісінде жеке ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "SDF" ЦЖ-да техникалық ақаулар (қателер) болған жағдайда, Мәліметтер мемлекеттік кірістер органдарына ілеспе хатпен CD дискіде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4448,389 +4606,435 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 12 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 697</w:t>
+              <w:t>№ 697 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 3-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...12 lines deleted...]
-              <w:t>жинауға арналған нысан</w:t>
+              <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Мемлекеттік кірістер органына брокерлер ұсынатын сауда-саттық қорытындылары бойынша жасалған бағалы қағаздармен мәмілелер жөніндегі мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): СҚЖБҚМ – 3</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ ай ____ жылға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ тоқсан ____ жыл үшін;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: брокерлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейін 10 (он) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...16 lines deleted...]
-          <w:bookmarkEnd w:id="92"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -4855,210 +5059,212 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: цифрлық жүйелерді интеграциялау арқылы электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+      (брокердің атауы / тегі, аты және әкесінің аты (егер ол жеке басын  куәландыратын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжатта көрсетілсе))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (брокердің бизнес-сәйкестендіру нөмірі/жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -5207,86 +5413,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаз түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="101"/>
-[...34 lines deleted...]
-нөмірі (ISIN коды)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздың халықаралық сәйкестендіру нөмірі (ISIN коды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5299,86 +5485,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="102"/>
-[...34 lines deleted...]
-налды құны, теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздың номиналды құны, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5813,878 +5979,804 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір депозитарлық қолхаттың базалық активін құрайтын бағалы қағаздардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Депозитарлық қолхаттарды орналастыру бағасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Депозитарлық қолхаттардың айналыс мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық пай қорының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқарушы компанияның бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқарушы компанияның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
-            </w:r>
-[...117 lines deleted...]
-________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________ Мекенжайы ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе), қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе) қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік кірістер органына брокерлер ұсынатын сауда-саттық қорытындылары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бойынша жасалған бағалы қағаздармен мәмілелер жөніндегі мәліметтер" нысанын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6731,506 +6823,444 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мемлекеттік кірістер органына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>брокерлер ұсынатын сауда-саттық</w:t>
-[...25 lines deleted...]
-              <w:t>бағалы қағаздармен мәмілелер</w:t>
+              <w:t>брокерлер ұсынатын сауда-саттық қорытындылары бойынша жасалған бағалы қағаздармен мәмілелер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Мемлекеттік кірістер органына брокерлер ұсынатын сауда-саттық қорытындылары  бойынша жасалған бағалы қағаздармен мәмілелер жөніндегі мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша  түсіндірме (СҚЖБҚМ – 3, ай сайын, тоқсан сайын, жыл сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+        <w:t xml:space="preserve"> "Мемлекеттік кірістер органына брокерлер ұсынатын сауда-саттық қорытындылары бойынша жасалған бағалы қағаздармен мәмілелер жөніндегі мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме (СҚЖБҚМ – 3, ай сайын, тоқсан сайын, жыл сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында бағалы қағаздарды ұстаушы жеке тұлғаның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында бағалы қағаздарды ұстаушы жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанның 4-бағанында Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>129-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес 3-бағанда көрсетілген ұстаушысы жеке тұлға болып табылатын бағалы қағаздың түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында бағалы қағаздың халықаралық сәйкестендіру нөмірі (ISIN коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында нысанның 4-бағанында көрсетілген түрдегі бағалы қағаздардың саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында бағалы қағаздардың номиналдық құны теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 8-бағанында мәміленің жасалған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында мәміленің түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында мәміле бойынша контрагент көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 11-бағанында бір депозитарлық қолхаттың базалық активін құрайтын бағалы қағаздардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 12-бағанында депозитарлық қолхаттарды орналастыру бағасы теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 13-бағанында депозитарлық қолхаттардың айналыс мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 11, 12 және 13-бағандары депозитарлық қолхаттар бойынша ақпарат ұсынылған жағдайда толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 14-бағанында инвестициялық пай қорының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 15-бағанында басқарушы компанияның бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 16-бағанында басқарушы компанияның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 14, 15 және 16-бағандары пайлар бойынша ақпарат ұсынылған жағдайда толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7303,389 +7333,572 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 12 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 697</w:t>
+              <w:t>№ 697 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 4-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...12 lines deleted...]
-              <w:t>жинауға арналған нысан</w:t>
+              <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік нысанның атауы: Мемлекеттік кірістер органына тауар биржалары және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (немесе) тауар биржаларының клирингтік орталықтары ұсынатын тауар биржасында </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткізілген биржалық тауарлармен тұлғалардың мәмілелері туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауының қысқаша әріптік-цифрлық көрінісі): ТБӨБТТММ – 4.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ ай ____ жылға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ тоқсан ____ жыл үшін;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тобы: тауар биржалары, клирингтік орталықтар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейін 10 (он) жұмыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні ішінде.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...16 lines deleted...]
-          <w:bookmarkEnd w:id="147"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -7700,220 +7913,215 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Жинау әдісі: ақпараттық жүйелерді интеграциялау арқылы электрондық түрде. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+      Жинау әдісі: цифрлық жүйелерді интеграциялау арқылы электрондық түрде. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+      20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тауар биржасының және (немесе) клирингтік орталықтың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       ____________________________________________________________________ </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
+      (тауар биржасының және (немесе) клирингтік орталықтың  бизнес- сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8516,566 +8724,358 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...85 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биржалық сауда-саттыққа қатысушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>тәртібі</w:t>
+Сауда-саттық тәртібі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сатып алушының жеке сәйкестендіру / бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатып алушының және (немесе) дилердің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатып алушының брокері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...56 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сатушының жеке сәйкестендіру / бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатушының тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)/атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9085,662 +9085,608 @@
               <w:t>
 сатушының брокері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
-            </w:r>
-[...117 lines deleted...]
-_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________ Мекенжайы ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе), қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z182" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе) қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік кірістер органына тауар биржалары және (немесе) тауар биржаларының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      клирингтік орталықтары ұсынатын тауар биржасында өткізілген биржалық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тауарлармен тұлғалардың мәмілелері туралы мәліметтер" нысанын толтыру бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9787,432 +9733,452 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мемлекеттік кірістер органына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тауар биржалары және (немесе)</w:t>
-[...77 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>тауар биржалары және (немесе) тауар биржаларының клирингтік орталықтары ұсынатын тауар биржасында өткізілген биржалық тауарлармен тұлғалардың мәмілелері туралы мәліметтер" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік кірістер органына тауар биржалары және (немесе) тауар биржаларының клирингтік орталықтары ұсынатын тауар биржасында өткізілген биржалық тауарлармен тұлғалардың мәмілелері туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме (ТБӨБТТММ – 4, ай сайын, тоқсан сайын, жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...279 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанның 2-бағанында биржалық мәміледе өткізілетін тауар түрі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанның 3-бағанында биржалық мәміленің жасалған күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанның 4-бағанында биржалық мәміленің нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 5-бағанында биржалық тауардың атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 6-бағанында нысанның 5-бағанында көрсетілген тауардың саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 7-бағанында лоттың сомасы теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Нысанның 8-бағанында биржалық тауарды сатып алушының жеке сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Нысанның 9-бағанында нысанның 8-бағанында көрсетілген сатып алушының және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (немесе) дилердің тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе)/атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Нысанның 10-бағанында нысанның 8-бағанында көрсетілген сатып алушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      брокерінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Нысанның 11-бағанында биржалық тауар сатушының жеке сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Нысанның 12-бағанында сатушының тегі, аты, әкесінің аты (егер ол жеке басын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәландыратын құжатта көрсетілсе)/атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 13-бағанында сатушы брокерінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 14-бағанында сауда-саттық режимі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10330,270 +10296,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның орыс тіліндегі мәтінге өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z206" w:id="189"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z206" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет–ресурсында орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z207" w:id="190"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z207" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Мемлекеттік кірістер органына бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйым ұсынатын бағалы қағаздарды ұстаушы тұлғалар туралы, сондай-ақ тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z208" w:id="191"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z208" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік- цифрлық көрінісі): БҚҰТТМ –5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z209" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z210" w:id="193"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z210" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z211" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ай____жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z212" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____тоқсан____жыл үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z213" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z214" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z215" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейін 10 (он) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -10615,59 +10619,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="199"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkStart w:name="z216" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -10692,170 +10696,170 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="200"/>
+    <w:bookmarkStart w:name="z217" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z218" w:id="201"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z218" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z219" w:id="202"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z219" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Жинау әдісі: электрондық түрде және (немесе) қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z220" w:id="203"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z220" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z221" w:id="204"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z221" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (ұйымның атауы, бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z222" w:id="205"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z222" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        жөніндегі қызметті жүзеге асыратын ұйымның бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -10968,126 +10972,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағазды ұстаушылардың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="206"/>
+          <w:bookmarkStart w:name="z223" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қағаздардың түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z224" w:id="207"/>
+          <w:bookmarkStart w:name="z224" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздың халықаралық сәйкестендіру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі (ISIN коды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11116,70 +11120,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="208"/>
+          <w:bookmarkStart w:name="z225" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздың номи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 налды құны(бар болса), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11630,70 +11634,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="209"/>
+    <w:bookmarkStart w:name="z226" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11838,70 +11842,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контрагенттің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) немесе атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="210"/>
+          <w:bookmarkStart w:name="z227" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздың халықаралық сәйкестендіру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі (ISIN коды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12136,70 +12140,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="211"/>
+    <w:bookmarkStart w:name="z228" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12228,874 +12232,444 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>эмитенттің</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">эмитенттің немесе </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>басқарушы компанияның бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басқарушы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">эмитенттің немесе </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>компанияның</w:t>
+              <w:t>басқарушының компанияның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бизнес-</w:t>
+              <w:t>Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестендіру</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Мәміленің немесе </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нөмірі</w:t>
-[...277 lines deleted...]
-              <w:t>көлемі</w:t>
+              <w:t>операцияның көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәміленің</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Мәміленің немесе </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>операцияның валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операцияның</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Мәміленің немесе </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>валютасы</w:t>
+              <w:t>операцияның түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәміленің</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Орталық депозитари</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>йдің ақша аударымының белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операцияның</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Биржада </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түрі</w:t>
-[...231 lines deleted...]
-              <w:t>белгісі</w:t>
+              <w:t>жасалған мәміленің белгісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13372,388 +12946,388 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="212"/>
+          <w:bookmarkStart w:name="z229" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы ______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="213"/>
+          <w:bookmarkStart w:name="z230" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z232" w:id="215"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z232" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z233" w:id="216"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z233" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z234" w:id="217"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z234" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z235" w:id="218"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z235" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        көрсетілсе), қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z236" w:id="219"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z236" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z237" w:id="220"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z237" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z238" w:id="221"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z238" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z239" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z240" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        көрсетілсе) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z241" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z242" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік кірістер органына бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйым ұсынатын бағалы қағаздарды ұстаушы тұлғалар туралы, сондай-ақ тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы мәліметтер" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13910,580 +13484,580 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="226"/>
+    <w:bookmarkStart w:name="z244" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік кірістер органына бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйым ұсынатын бағалы қағаздарды ұстаушы тұлғалар туралы, сондай-ақ тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (БҚҰТТМ –5, ай сайын, тоқсан сайын, жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z245" w:id="227"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z245" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z246" w:id="228"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z246" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында бағалы қағаздарды ұстаушы жеке тұлғаның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z247" w:id="229"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z247" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында бағалы қағаздарды ұстаушы жеке тұлғаның тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z248" w:id="230"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z248" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 4-бағанында Қазақстан Республикасы Азаматтық кодексінің 129-бабы 2-тармағына сәйкес 3-бағанда көрсетілген ұстаушысы жеке тұлға болып табылатын бағалы қағаздың түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z249" w:id="231"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z249" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында – бағалы қағаздың халықаралық сәйкестендіру нөмірі (ISIN коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z250" w:id="232"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z250" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында нысанның 4-бағанында көрсетілген түрдегі бағалы қағаздардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z251" w:id="233"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z251" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында бағалы қағаздардың номиналдық құны (бар болса) теңгемен (мәліметтер жасалған күнге Қазақстан Республикасының Ұлттық Банкі белгілеген ресми бағам бойынша) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z252" w:id="234"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z252" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 8-бағанында инвестициялық пай қорының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z253" w:id="235"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z253" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйымның бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z254" w:id="236"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z254" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйым көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z255" w:id="237"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z255" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 8, 9 және 10-бағандары пайлар бойынша ақпаратты ұсынған кезде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z256" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 11-бағанында бағалы қағаздармен мәмілені немесе операцияны жүргізу туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z257" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 12-бағанында бағалы қағаздармен жүргізілген мәміленің немесе операцияның күні мен уақыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z258" w:id="240"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z258" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 13-бағанында контрагенттің жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z259" w:id="241"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z259" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 14-бағанында контрагенттің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) немесе атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z260" w:id="242"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z260" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 15-бағанында бағалы қағаздың халықаралық сәйкестендіру нөмірі (ISIN коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z261" w:id="243"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z261" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 16-бағанында инвестициялық пай қорының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z262" w:id="244"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z262" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 17-бағанында эмитенттің немесе басқарушы компанияның бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z263" w:id="245"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z263" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Нысанның 18-бағанында эмитенттің немесе басқарушы компанияның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z264" w:id="246"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z264" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысанның 19-бағанында бағалы қағаздардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z265" w:id="247"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z265" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Нысанның 20-бағанында мәміленің немесе операцияның көлемі көрсетіледі (актив бірлігінің саны немесе транзакциялар саны).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z266" w:id="248"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z266" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Нысанның 21-бағанында "Валюталар мен ақшалай қаражаттарды ұсыну кодтары" ҚР НҚ 07 ISO 4217 ұлттық жіктеуішіне сәйкес операцияның немесе операцияның валютасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z267" w:id="249"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z267" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Нысанның 22-бағанында мәміленің немесе операцияның түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z268" w:id="250"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z268" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Нысанның 23-бағанында Орталық депозитарийдің ақша аудару белгісі көрсетіледі (егер ақша аударуды Орталық депозитарий жүзеге асырған болса, онда "Y" таңбасы көрсетіледі, қалған жағдайларда "N" таңбасы көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z269" w:id="251"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z269" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Нысанның 24-бағанында биржада жасалған мәміленің белгісі көрсетіледі (егер мәміле биржада жасалса, онда "Y" таңбасы көрсетіледі, қалған жағдайларда "N" таңбасы көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14575,87 +14149,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 697</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="252"/>
+    <w:bookmarkStart w:name="z271" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органына бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйымның бағалы қағаздарды ұстаушы тұлғалар туралы, сондай-ақ тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы мәліметтерді ұсыну қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z272" w:id="253"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z272" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z273" w:id="254"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z273" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік кірістер органына бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйымның бағалы қағаздарды ұстаушы тұлғалар туралы, сондай-ақ тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы мәліметтерді ұсыну қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Салық кодексінің 56-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14670,149 +14244,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйымның (бұдан әрі – ұйым) бағалы қағаздарды ұстаушы тұлғалар туралы, сондай-ақ тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы мәліметтерді (бұдан әрі - Мәліметтер) ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z274" w:id="255"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z274" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мәліметтерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z275" w:id="256"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z275" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұйымдар Мәліметтерді мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейінгі 10 (он) жұмыс күні ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z276" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мәлімет ұйыммен жүйеде қамтылған деректер негізінде, техникалық тұрғыдан мүмкін болған жағдайда, Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кіріс комитетінің "Smart Data Finance" (бұдан әрі – "SDF" ЦЖ) цифрлық жүйесіне электронды түрде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелер интеграцияланғанға дейін мәліметтер қағаз жеткізгіште не өзге де электрондық тәсілмен ұсынылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "SDF" ЦЖ-да техникалық ақаулар (қателер) болған жағдайда, Мәліметтер мемлекеттік кірістер органдарына ілеспе хатпен CD дискіде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14904,148 +14600,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 697</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="260"/>
+    <w:bookmarkStart w:name="z280" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органының бағалы қағаздар нарығының кәсіби қатысушыларының жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелері туралы мәліметтерді ұсынуы туралы сұрау салуы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z281" w:id="261"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z281" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z282" w:id="262"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z282" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (мемлекеттік кірістер органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z283" w:id="263"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z283" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Салық кодексінің 56-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке тұлғалардың мынадай тізбесі бойынша жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелері туралы мәліметтерді сұратады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15384,148 +15080,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 697</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="264"/>
+    <w:bookmarkStart w:name="z285" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органының тауар биржаларының және (немесе) тауар биржаларының клирингтік орталықтарының тауар биржасында өткізілген биржалық тауарлармен жеке тұлғалардың мәмілелері туралы мәліметтерді ұсынуы туралы сұрау салуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z286" w:id="265"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z286" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z287" w:id="266"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z287" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (мемлекеттік кірістер органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z288" w:id="267"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z288" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Салық кодексінің 56-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке тұлғалардың мынадай тізбесі бойынша жеке тұлғалардың тауар биржасында өткізілген биржалық тауарлармен мәмілелері туралы мәліметтерді сұратады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15845,389 +15541,559 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 12 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 697</w:t>
+              <w:t>№ 697 бұйрығына 9-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 9-қосымша</w:t>
-[...25 lines deleted...]
-              <w:t>жинауға арналған нысан</w:t>
+              <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="268"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік нысанның атауы: Мемлекеттік кірістер органына бағалы қағаздар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нарығының кәсіби қатысушылары ұсынатын жеке тұлғалардың бағалы қағаздармен, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туынды қаржы құралдарымен мәмілелер туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауының қысқаша әріптік- цифрлық көрінісі): БҚТҚҚММ – 9.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z295" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z296" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ай____жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z297" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____тоқсан____жыл үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z298" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тобы: бағалы қағаздар нарығының кәсіби қатысушылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейін 30 (отыз) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...16 lines deleted...]
-          <w:bookmarkEnd w:id="279"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
@@ -16252,150 +16118,158 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="280"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде және (немесе) қағаз жеткізгіште.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кәсіби қатысушының атауы, кәсіби қатысушының бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -16413,1619 +16287,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="285"/>
-[...82 lines deleted...]
-              <w:t>нөмірі</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="286"/>
-[...264 lines deleted...]
-              <w:t>)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...139 lines deleted...]
-              <w:t>операциялар</w:t>
+Бағалы қағаздармен, туынды қаржы құралдарымен мәмілелер / операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...219 lines deleted...]
-              <w:t>уақыты</w:t>
+Бағалы қағаздармен, туынды қаржы құралдарымен мәмілені немесе операцияны тіркеу күні мен уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...139 lines deleted...]
-              <w:t>нөмірі</w:t>
+Контрагенттің жеке сәйкестендіру нөмірі немесе бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="287"/>
-[...342 lines deleted...]
-              <w:t>атауы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контрагенттің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) немесе атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="288"/>
-[...174 lines deleted...]
-              <w:t>нөмірі</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздардың (ISIN коды), туынды қаржы құралының халықаралық сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18280,1772 +16838,1132 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...932 lines deleted...]
-              <w:t>белгісі</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмитенттің немесе басқарушы компанияның бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмитенттің немесе басқарушы компанияның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәміленің немесе операцияның көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәміле немесе операция валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәміле немесе операциялар түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтан депозитарийдің ақша аударымының белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биржада жасалған мәміленің белгісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
-            </w:r>
-[...135 lines deleted...]
-_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="296"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________ Мекенжайы ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе), қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z328" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z330" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе) қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: "Қазақстан қор биржасы" АҚ және "KASE Клирингтік орталығы" АҚ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қоспағанда, кәсіби қатысушылар мемлекеттік кірістер органынан сұрау салуды алған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күннен бастап 30 (отыз) жұмыс күні ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлімет ұйыммен жүйеде қамтылған деректер негізінде, техникалық тұрғыдан мүмкін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      болған жағдайда, Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кіріс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетінің "Smart Data Finance" цифрлық жүйесіне электронды түрде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "SDF" ЦЖ-да техникалық ақаулар (қателер) болған жағдайда, Мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік кірістер органдарына ілеспе хатпен CD дискіде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік кірістер органына бағалы қағаздар нарығының кәсіби қатысушылары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ұсынатын жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мәмілелер туралы мәліметтер" нысанын толтыру бойынша түсіндірме осы нысанға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20092,459 +18010,362 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мемлекеттік кірістер органына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалы қағаздар нарығының кәсіби</w:t>
-[...64 lines deleted...]
-              <w:t>нысанына қосымша</w:t>
+              <w:t>бағалы қағаздар нарығының кәсіби қатысушылары ұсынатын жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелер туралы мәліметтер" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="311"/>
+    <w:bookmarkStart w:name="z527" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік кірістер органына бағалы қағаздар нарығының кәсіби қатысушылары ұсынатын жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелер туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме (БҚТҚҚММ – 9, ай сайын, тоқсан сайын, жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z337" w:id="312"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z338" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында мемлекеттік кірістер органына бағалы қағаздар нарығының кәсіби қатысушылары ұсынатын жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелер туралы мәліметтер ұсынылатын жеке тұлғаның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z339" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында мемлекеттік кірістер органына бағалы қағаздар нарығының кәсіби қатысушылары ұсынатын жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелер туралы мәліметтер ұсынылатын жеке тұлғаның тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z340" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 4-бағанында бағалы қағаздармен жүргізілген мәмілелер немесе операциялар туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z341" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында бағалы қағаздармен жүргізілген мәмілелер немесе операциялар күні мен уақыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z342" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында контрагенттің жеке сәйкестендіру нөмірі немесе бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z343" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында контрагенттің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) немесе атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z344" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 8-бағанында бағалы қағаздың халықаралық сәйкестендіру нөмірі (ISIN коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z345" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында эмитенттің немесе басқарушы компанияның бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z346" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында эмитенттің немесе басқарушы компанияның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z347" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 11-бағанында бағалы қағаздардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z348" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 12-бағанында мәміленің немесе операцияның көлемі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z349" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 13-бағанында "Валюталар мен ақшалай қаражаттарды ұсыну кодтары" ҚР НҚ 07 ISO 4217 ұлттық жіктеуішіне сәйкес операцияның немесе операцияның валютасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z350" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 14-бағанында мәміленің немесе операцияның түрі көрсетіледі (актив бірлігінің саны немесе транзакциялар саны).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z351" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 15-бағанында Орталық депозитарийдің ақша аудару белгісі көрсетіледі (егер ақша аударуды Орталық депозитарий жүзеге асырған болса, онда "Y" таңбасы көрсетіледі, қалған жағдайларда "N" таңбасы көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z352" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 16-бағанында биржада жасалған мәміленің белгісі көрсетіледі (егер мәміле биржада жасалса, онда "Y" таңбасы көрсетіледі, қалған жағдайларда "N" таңбасы көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20617,389 +18438,559 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 12 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 697</w:t>
+              <w:t>№ 697 бұйрығына 10-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 10-қосымша</w:t>
-[...25 lines deleted...]
-              <w:t>жинауға арналған нысан</w:t>
+              <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="328"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z358" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z354" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік нысанның атауы: Тауар биржалары және (немесе) тауар биржаларының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      клирингтік орталықтары ұсынатын тауар биржасында өткізілген биржалық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарлармен жеке тұлғалардың мәмілелері туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауының қысқаша әріптік- цифрлық көрінісі): ТБЖТММ – 10.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z359" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z360" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ай____жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z361" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____тоқсан____жыл үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z362" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тобы: бағалы қағаздар нарығының кәсіби қатысушылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік кірістер органының сұрау салуы келіп түскен күннен кейін 30 (отыз) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...16 lines deleted...]
-          <w:bookmarkEnd w:id="339"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
@@ -21024,150 +19015,176 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="340"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтырылмайды) Жинау әдісі: электрондық түрде және (немесе) қағаз жеткізгіште.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін ____________________________________________________________________ </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="343"/>
+      (тауар биржасының және (немесе) тауар биржасының клирингтік  орталығының </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-             атауы, тауар биржасының және (немесе) тауар биржасының клирингтік </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="344"/>
+      атауы, тауар биржасының және (немесе) тауар биржасының  клирингтік орталығының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -21770,362 +19787,358 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z371" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттық биржасына қатысушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сауда-саттық режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатып алушының брокері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатушының жеке сәйкестендіру/бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатушының тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)/ атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22135,722 +20148,736 @@
               <w:t>
 сатушының брокері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
-            </w:r>
-[...117 lines deleted...]
-_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z374" w:id="348"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z377" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________ Мекенжайы _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z379" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе), қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта </w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="362"/>
+      Ескертпе: Ұйым Мәліметтерді мемлекеттік кірістер органының сұрау салуын алған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күннен бастап 30 (отыз) жұмыс күні ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлімет ұйыммен жүйеде қамтылған деректер негізінде, техникалық тұрғыдан мүмкін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      болған жағдайда, Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кіріс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетінің "Smart Data Finance" цифрлық жүйесіне электронды түрде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "SDF" ЦЖ-да техникалық ақаулар (қателер) болған жағдайда, Мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік кірістер органдарына ілеспе хатпен CD дискіде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Тауар биржалары және (немесе) тауар биржаларының клирингтік орталықтары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ұсынатын тауар биржасында өткізілген биржалық тауарлармен жеке тұлғалардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мәмілелері туралы мәліметтер" нысанын толтыру бойынша түсіндірме осы нысанға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22884,432 +20911,339 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тауар биржалары және (немесе)</w:t>
+              <w:t>"Тауар биржалары және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тауар биржаларының клирингтік</w:t>
-[...64 lines deleted...]
-              <w:t>нысанына қосымша</w:t>
+              <w:t>(немесе) тауар биржаларының клирингтік орталықтары ұсынатын тауар биржасында өткізілген биржалық тауарлармен жеке тұлғалардың мәмілелері туралы мәліметтер" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z390" w:id="363"/>
+    <w:bookmarkStart w:name="z529" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Тауар биржалары және (немесе) тауар биржаларының клирингтік орталықтары  ұсынатын тауар биржасында өткізілген биржалық тауарлармен жеке тұлғалардың мәмілелері  туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша  түсіндірме (ТБЖТММ – 10, ай сайын, тоқсан сайын, жыл сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="364"/>
+        <w:t xml:space="preserve"> "Тауар биржалары және (немесе) тауар биржаларының клирингтік орталықтары ұсынатын тауар биржасында өткізілген биржалық тауарлармен жеке тұлғалардың мәмілелері туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме (ТБЖТММ – 10, ай сайын, тоқсан сайын, жыл сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z392" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында биржалық мәміледе өткізілетін тауардың түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z393" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында биржалық мәміленің жасалған күні көрсетіледі. мемлекеттік кірістер органына бағалы қағаздар нарығының кәсіби қатысушылары ұсынатын жеке тұлғалардың бағалы қағаздармен, туынды қаржы құралдарымен мәмілелер туралы мәліметтер ұсынылатын жеке тұлғаның тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z394" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 4-бағанында биржалық мәміленің нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z395" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында биржалық тауардың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z396" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында нысанның 5-бағанында көрсетілген тауарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z397" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында лоттың сомасы теңгеде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z398" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 8-бағанында биржалық тауарды сатып алушының жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z399" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында 8-бағанда көрсетілген сатып алушының тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z400" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында 8-бағанда көрсетілген сатып алушы брокерінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z401" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 11-бағанында биржалық тауар сатушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z402" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 12-бағанында сатушының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе)/атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z403" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 13-бағанында сатушы брокерінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z404" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 14-бағанында биржалық сауда-саттық режимі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23427,270 +21361,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="378"/>
+    <w:bookmarkStart w:name="z406" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z407" w:id="379"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z407" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет–ресурсында орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z408" w:id="380"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z408" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушылары ұсынатын краудфандингтік платформаларда жасалған шарттар, сондай-ақ резиденттер мен бейрезиденттерге төленген сыйақылар туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z409" w:id="381"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z409" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік- цифрлық көрінісі): АХҚОМ – 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z410" w:id="382"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z410" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z411" w:id="383"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z411" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z412" w:id="384"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z412" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ай____жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z413" w:id="385"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z413" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____тоқсан____жыл үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z414" w:id="386"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z414" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z415" w:id="387"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z415" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Астана" халықаралық қаржы орталығының қатысушылары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z416" w:id="388"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z416" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті жылдан кейінгі екінші айдың 25-күнінен кешіктірмей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23712,150 +21646,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жеке </w:t>
-[...69 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z417" w:id="389"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="389"/>
+          <w:bookmarkStart w:name="z417" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
@@ -23880,150 +21744,150 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z418" w:id="390"/>
+    <w:bookmarkStart w:name="z418" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z419" w:id="391"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z419" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        толтырылмайды) Жинау әдісі: электрондық түрде және (немесе) қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z420" w:id="392"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z420" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ "___" ________ бастап 20____ "___" ________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z421" w:id="393"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z421" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дейінгі кезең үшін ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z422" w:id="394"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z422" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (ұйымның атауы, ұйымның бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -24191,70 +22055,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z423" w:id="395"/>
+          <w:bookmarkStart w:name="z423" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="395"/>
+          <w:bookmarkEnd w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24674,70 +22538,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z425" w:id="396"/>
+    <w:bookmarkStart w:name="z425" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25087,70 +22951,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z426" w:id="397"/>
+    <w:bookmarkStart w:name="z426" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25176,138 +23040,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредит </w:t>
-[...29 lines deleted...]
-              <w:t>қалдығы</w:t>
+              <w:t>Кредит сомасының қалдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредит </w:t>
-[...9 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Кредит түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25567,348 +23391,348 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z427" w:id="398"/>
+          <w:bookmarkStart w:name="z427" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы ______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="398"/>
+          <w:bookmarkEnd w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z428" w:id="399"/>
+          <w:bookmarkStart w:name="z428" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы_____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="399"/>
+          <w:bookmarkEnd w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z429" w:id="400"/>
+    <w:bookmarkStart w:name="z429" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z430" w:id="401"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z430" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z431" w:id="402"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z431" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z432" w:id="403"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z432" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z433" w:id="404"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z433" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z434" w:id="405"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z434" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z435" w:id="406"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z435" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z436" w:id="407"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z436" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z437" w:id="408"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z437" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z438" w:id="409"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z438" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушылары ұсынатын краудфандингтік платформаларда жасалған шарттар, сондай-ақ резиденттер мен бейрезиденттерге төленген сыйақылар туралы мәліметтер" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26078,406 +23902,406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z440" w:id="410"/>
+    <w:bookmarkStart w:name="z440" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушылары ұсынатын краудфандингтік платформаларда жасалған шарттар, сондай-ақ резиденттер мен бейрезиденттерге төленген сыйақылар туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z441" w:id="411"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z441" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  (АХҚОМ – 10, ай сайын, тоқсан сайын, жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z442" w:id="412"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z442" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z443" w:id="413"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z443" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында салық төлеушінің жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z444" w:id="414"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z444" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында тегі, аты және әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z445" w:id="415"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z445" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 4-бағанында краудфандингтік платформаның бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z446" w:id="416"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z446" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында краудфандингтік платформаның банктік сәйкестендіру коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z447" w:id="417"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z447" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында краудфандингтік платформаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z448" w:id="418"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z448" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында кредитті беру күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z449" w:id="419"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z449" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 8-бағанында кредит беру туралы шарттың нөмірі мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z450" w:id="420"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z450" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында "Валюталар мен ақшалай қаражаттарды ұсыну кодтары" ҚР НҚ 07 ISO 4217 ұлттық жіктеуішіне сәйкес операцияның немесе операцияның ұсынылған кредит валютасының коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z451" w:id="421"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z451" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында берілген кредит сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z452" w:id="422"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z452" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 11-бағанында төленген негізгі борыш сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z453" w:id="423"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z453" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 12-бағанында төленген сыйақы сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z454" w:id="424"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z454" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 13-бағанында негізгі борыш сомасының қалдығы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z455" w:id="425"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z455" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 14-бағанында сыйақы бойынша соманың қалдығы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z456" w:id="426"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z456" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 15-бағанында өсімпұл сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z457" w:id="427"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z457" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 16-бағанында кредит түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26569,87 +24393,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 697</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z459" w:id="428"/>
+    <w:bookmarkStart w:name="z459" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органына қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушыларының краудфандингтік платформаларда жасалған шарттар, сондай-ақ резиденттер мен бейрезиденттерге төленген сыйақылар туралы мәліметтерді ұсыну қағидалары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z460" w:id="429"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z460" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z461" w:id="430"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z461" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік кірістер органына қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушыларының краудфандингтік платформаларда жасалған шарттар, сондай-ақ резиденттер мен бейрезиденттерге төленген сыйақылар туралы мәліметтерді ұсыну қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы Салық кодексінің 56-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26664,129 +24488,253 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Мемлекеттік кірістер органына қарыз краудфандингтік платформаны басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар "Астана" халықаралық қаржы орталығы қатысушыларының (бұдан әрі – қатысушы) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша краудфандингтік платформаларда жасалған шарттар, сондай-ақ резиденттер мен бейрезиденттерге төленген сыйақылар туралы мәліметтерді (бұдан әрі - Мәліметтер) ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z462" w:id="431"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z462" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мәліметтерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z463" w:id="432"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z463" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қатысушы мемлекеттік кірістер органына Мәліметтерді жыл сайын, есепті жылдан кейінгі екінші айдың 25-күнінен кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z464" w:id="433"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z464" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мәліметтер электрондық түрде Қазақстан Республикасының Қаржы министрлігі Мемлекеттік кірістер комитетінің "Smart Data Finance" ақпараттық жүйесіне (бұдан әрі – "SDF" АЖ) ұсынылады. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="434"/>
+      3. Мәліметтер электрондық түрде Қазақстан Республикасының Қаржы министрлігі Мемлекеттік кірістер комитетінің "Smart Data Finance" цифрлық жүйесіне (бұдан әрі – "SDF" ЦЖ) ұсынылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "SDF" ЦЖ-да техникалық ақаулар (қателер) болған жағдайда, Мәліметтер мемлекеттік кірістер органдарына ілеспе хатпен CD дискіде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26904,270 +24852,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z467" w:id="435"/>
+    <w:bookmarkStart w:name="z467" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z468" w:id="436"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z468" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет–ресурсында орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z469" w:id="437"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z469" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Кредиттік бюролар ұсынатын активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z470" w:id="438"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z470" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік- цифрлық көрінісі): ЖТКЕМ – 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z471" w:id="439"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z471" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z472" w:id="440"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z472" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z473" w:id="441"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z473" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ай____жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z474" w:id="442"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z474" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____тоқсан____жыл үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z475" w:id="443"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z475" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жыл үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z476" w:id="444"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z476" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: Кредиттік бюро.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z477" w:id="445"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z477" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: сұрау салуды алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -27189,59 +25137,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z478" w:id="446"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="446"/>
+          <w:bookmarkStart w:name="z478" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
@@ -27277,130 +25225,130 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z479" w:id="447"/>
+    <w:bookmarkStart w:name="z479" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда толтырылмайды)  Жинау әдісі: электрондық түрде және (немесе) қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z480" w:id="448"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z480" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z481" w:id="449"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z481" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z482" w:id="450"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z482" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (ұйымның атауы, ұйымның бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27472,873 +25420,303 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жеке </w:t>
+              <w:t>Жеке тұлғаның жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаның</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Коллекторлық ұйымдар алдындағы бастапқы берешек сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестендіру</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (әрбір ұйым бойынша жеке толтырылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нөмірі</w:t>
+              <w:t xml:space="preserve">Ұйымның атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z484" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі</w:t>
-[...687 lines deleted...]
-              <w:t>сәйкестендіру</w:t>
+              <w:t>Ұйымның бизнес-сәйкестендіру</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -28549,70 +25927,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z485" w:id="453"/>
+    <w:bookmarkStart w:name="z485" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28637,690 +26015,220 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарыз</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Қарыз шартының жасалған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шартының</w:t>
-[...125 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Қарыз шартының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Коллекторлық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Коллекторлық ұйымдар алдындағы берешек қалдығы (кредиттік есеп беру күніндегі жағдай бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z486" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдар</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Кредиттік есептің күні</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алдындағы</w:t>
-[...405 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(салық кезеңінің соңғы күніндегі жағдай бойынша көрсетіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29453,388 +26361,388 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z487" w:id="455"/>
+          <w:bookmarkStart w:name="z487" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы ______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="455"/>
+          <w:bookmarkEnd w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="456"/>
+          <w:bookmarkStart w:name="z488" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы_____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="456"/>
+          <w:bookmarkEnd w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z489" w:id="457"/>
+    <w:bookmarkStart w:name="z489" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z490" w:id="458"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z490" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z491" w:id="459"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z491" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z492" w:id="460"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z492" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z493" w:id="461"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z493" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        көрсетілсе), қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z494" w:id="462"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z494" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z495" w:id="463"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z495" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z496" w:id="464"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z496" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z497" w:id="465"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z497" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z498" w:id="466"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z498" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        көрсетілсе) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z499" w:id="467"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z499" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z500" w:id="468"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z500" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кредиттік бюролар ұсынатын активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтер" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29952,286 +26860,286 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берешегі бойынша кредиттік есептен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z502" w:id="469"/>
+    <w:bookmarkStart w:name="z502" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Кредиттік бюролар ұсынатын активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z503" w:id="470"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z503" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  (ЖТКЕМ – 13, ай сайын, тоқсан сайын, жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z504" w:id="471"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z504" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z505" w:id="472"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z505" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында мәліметтер ұсынылатын жеке тұлғаның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z506" w:id="473"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z506" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында мәліметтер ұсынылатын жеке тұлғаның тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z507" w:id="474"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z507" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 4-бағанында коллекторлық ұйымдар алдындағы бастапқы берешек сомасы көрсетіледі (әрбір ұйым бойынша жеке толтырылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z508" w:id="475"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z508" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында ұйымның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z509" w:id="476"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z509" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында ұйымның бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z510" w:id="477"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z510" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында қарыз шартының жасалған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z511" w:id="478"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z511" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 8-бағанында қарыз шартының нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z512" w:id="479"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z512" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында коллекторлық ұйымдар алдындағы берешек қалдығы (кредиттік есеп беру күніндегі жағдай бойынша) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z513" w:id="480"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z513" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында кредиттік есептің күні көрсетіледі (салық кезеңінің ең соңғы күніндегі жағдай бойынша көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30304,243 +27212,228 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 12 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 697</w:t>
-[...12 lines deleted...]
-              <w:t>бұйрығына 14-қосымша</w:t>
+              <w:t>№ 697 бұйрығына 14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z515" w:id="481"/>
+    <w:bookmarkStart w:name="z515" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік кірістер органына кредиттік бюролардың активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық және (немесе) микроқаржы ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтерді ұсыну қағидалары </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z516" w:id="482"/>
+        <w:t xml:space="preserve"> Мемлекеттік кірістер органына кредиттік бюролардың активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық және (немесе) микроқаржы ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтерді ұсыну қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Қаржы министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z516" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z518" w:id="484"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z517" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Мемлекеттік кірістер органына кредиттік бюролардың активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық және (немесе) микроқаржы ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтерді ұсыну қағидалары Қазақстан Республикасы Салық кодексінің 56-бабының 19-тармағына сәйкес әзірленді және мемлекеттік кірістер органына кредиттік бюролардың осы бұйрыққа 13-қосымшаға сәйкес нысан бойынша активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың коллекторлық және (немесе) микроқаржы ұйымдар алдындағы берешегі бойынша кредиттік есептен мәліметтерді (бұдан әрі - Мәліметтер) ұсыну тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z518" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мәліметтерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z519" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті (бұдан әрі – Комитет) активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну міндеті туындаған жеке тұлғалардың тізімін қалыптастырғаннан кейін Комитеттің "Smart Data Finance" цифрлық жүйесі (бұдан әрі – "SDF" ЦЖ) арқылы кредиттік бюроға жеке тұлғалардың тізімін (жеке сәйкестендіру нөмірін) жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z531" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттік бюро сұрау салуды алған күннен бастап 10 (он) жұмыс күні ішінде "SDF" ЦЖ арқылы Мәліметтерді береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z532" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "SDF" ЦЖ-да техникалық ақаулар (қателер) болған жағдайда, Мәліметтер мемлекеттік кірістер органдарына ілеспе хатпен CD дискіде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30632,242 +27525,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 697</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z523" w:id="488"/>
+    <w:bookmarkStart w:name="z523" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қаржы министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z524" w:id="489"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z524" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын ұйым бағалы қағаздарды ұстаушы-жеке тұлғалар, сондай-ақ жеке тұлғалардың бағалы қағаздармен жасаған мәмілелері туралы қолда бар мәліметтерді және сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының жеке тұлғалар жасаған сақтандыру шарттары жөніндегі мәліметтерді ұсыну қағидаларын және нысандарын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 15 мамырдағы № 488 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20653 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z525" w:id="490"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z525" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Брокерлердің жеке тұлғалардың бағалы қағаздармен мәмілелері туралы мәліметтерді, тауар биржаларының жеке тұлғалардың тауар биржасында өткізілген биржалық тауарлармен мәмілелері туралы мәліметтерді ұсыну қағидаларын және олардың нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2020 жылғы 4 маусымдағы № 568 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20833 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z526" w:id="491"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z526" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Бағалы қағаздарды ұстаушы-жеке тұлғалар туралы қолда бар мәліметтерді, сондай-ақ жеке тұлғалар жасаған сақтандыру шарттары жөніндегі мәліметтерді ұсыну қағидаларын және нысандарын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2020 жылғы 15 мамырдағы № 488 бұйрығына өзгертулер мен толықтыру енгізу туралы" Қазақстан Республикасы Қаржы министрінің 2021 жылғы 23 сәуірдегі № 381 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 155300 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31193,31 +28086,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>