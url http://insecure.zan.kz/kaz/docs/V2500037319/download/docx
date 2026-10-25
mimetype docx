--- v0 (2025-12-27)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84036f8" w14:textId="84036f8">
+    <w:p w14:paraId="209355c" w14:textId="209355c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аквашаруашылық саласындағы инвестициялық салымдар бойынша шығындардың бір бөлігін өтеу бойынша субсидиялау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 1 қарашадағы № 410 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 қарашада № 37319 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 1 қарашадағы № 410 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 қарашада № 37319 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,114 +189,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осы бұйрық 01.01.2026 ж. бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Аквашаруашылық туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 2) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Аквашаруашылық саласындағы инвестициялық салымдар бойынша шығындардың бір бөлігін өтеу бойынша субсидиялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1275,2945 +1337,4609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы Аквашаруашылық саласында инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау қағидалары (бұдан әрі – Қағидалар) "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабы 2-тармағының 2) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы 1) тармақшасына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік статистика туралы заң) 16-бабы 3-тармағының 2) тармақшасына сәйкес әзірленді және аквашаруашылық саласында инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау тәртібін, сондай-ақ "Аквашаруашылық саласында инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқандайды.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Аквашаруашылық саласында инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау қағидалары (бұдан әрі – Қағидалар) "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және аквашаруашылық саласында инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау тәртібін, сондай-ақ "Аквашаруашылық саласында инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін көрсету тәртібін (бұдан әрі – мемлекеттік көрсетілетін қызмет) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Осы Қағидаларда мынадай терминдер мен айқындамалар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай терминдер мен айқындамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аквашаруашылық саласында қолданылатын жабдық (бұдан әрі – жабдық) – аквашаруашылық саласындағы жұмыстарды механикаландыруға, электрлендіруге және автоматтандыруға арналған, пайдаланылу ерекшелігіне байланысты технологиялық процестерді орындау кезінде тірек бетіне қатысты конструкцияның базалық және корпустық элементтерінің қозғалмауы тән техника;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аквашаруашылық саласында қолданылатын техника (бұдан әрі – техника) – жекелеген операцияларды немесе процестерді механикаландыру, электрлендіру және автоматтандыру жолымен аквашаруашылық саласындағы еңбек өнімділігін арттыруға арналған техникалық құралдардың кең түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік цифрлық жүйесі (бұдан әрі – АӨК СМЦЖ) – екінші деңгейдегі салалық цифрлық жүйе, субсидиялау процестерін орындау жөніндегі қызметтер көрсетуге арналған, көрсетілетін қызметті алушыдан өтініштерді қабылдауды, оларды форматтық-логикалық бақылауды қолдана отырып өңдеуді және өңделген өтініштерді бірінші деңгейге беруді жүзеге асыратын субсидиялар алуға өтінішті тіркеу мүмкіндігін беретін, цифрлық технологиялардың, техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнайы шот – осы Қағидалардың талаптарына сәйкес инвестициялық субсидиялар сомалары есепке алынатын екінші деңгейдегі банктегі қаржы институтының шоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бюджетті атқару жөніндегі орталық уәкілетті орган – бюджетті атқару, республикалық бюджеттің және өз құзыреті шегінде жергілікті бюджеттердің, бюджеттен тыс қорлардың атқарылуы бойынша бухгалтерлік есепке алуды, бюджеттік есепке алу мен бюджеттік есептілікті жүргізу саласында басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жаңа өндірістік қуаттарды құру – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жобалар паспорттарының тізбесіне сәйкес өндірістік мақсаттағы ғимараттар мен құрылысжайларды өндірістік желілермен және (немесе) қондырғылармен, сондай-ақ техникамен, машиналармен және жабдықпен жарақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жеке шот – субсидиялауға өтінімдердің тіркеу және олар бойынша операцияларды есепке алу мақсатында тіркелген тұлғаны сәйкестендіруге мүмкіндік беретін тізілімде қамтылған жазбалар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) жоба паспорты – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген инвестициялық субсидиялауға жататын жобалар паспорттарының тізбесіне сәйкес жаңа өндірістік қуаттарды құруға немесе жұмыс істеп тұрғандарын кеңейтуге (оның ішінде жаңғыртуға), техника, машиналар, жабдықтар, жұмыстар мен көрсетілетін қызметтерді сатып алуға арналған инвестициялық салымдарды өтеудің тізбесі мен үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жұмыс істеп тұрған өндірістік қуаттарды кеңейту – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жобалар паспорттарының тізбесіне сәйкес жұмыс істеп тұрған объектіде қосымша өндірістік қуаттарды құруды, жұмыс істеп тұрған өндірістік қуаттарды жетіспейтін немесе қажетті жаңа, бұрын пайдаланылмаған жабдықпен, техникамен және машиналармен жарақтандыруды көздейтін іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) инвестициялық жоба (бұдан әрі – инвестициялық жоба) – жобалардың паспорттарына сәйкес жаңа өндірістік қуаттарды құруға, өндірістік қуаттарды реконструкциялауға, кеңейтуге, техника, машиналар мен жабдықтар сатып алуға инвестициялық салымдарды көздейтін іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) инвестициялық салымдар – жаңа өндірістік қуаттарды құруға немесе жұмыс істеп тұрғандарын кеңейтуге бағытталған шығындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) инвестициялық субсидиялау – аквашараушылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) инвестициялық субсидиялау шарты – жұмыс органы (көрсетілетін қызметті беруші) мен инвестор (көрсетілетін қызметті алушы) арасында жасалатын, субсидияларды аудару тәртібі мен шарттарын, мониторинг барысын, тараптардың жауапкершілігін және өзге де шарттарды көздейтін келісім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) инвестор (бұдан әрі – инвестор (көрсетілетін қызметті алушы)) – инвестициялық салымдарды жүзеге асыратын және экономикалық қызмет түрлерінің жалпы жіктеуішінің (бұдан әрі – ЭҚЖЖ) кодтарына сәйкес "теңізде балық өсіру", "тұщы суда балық өсіру", "балықты, шаян тәрізділер мен моллюскаларды өңдеу және консервілеу", "ауыл шаруашылығы жануарларына арналған дайын азықтарды өндіру" сияқты негізгі немесе қосалқы қызмет түрімен айналысатын кәсіпкерлік субъектісі ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қаржы институттары – екінші деңгейдегі банктер, банктік операцияларды жүргізу құқығына тиісті лицензиясы бар микроқаржы ұйымдары, кредиттік ұйымдар, лизингтік компаниялар, кредиттік серіктестіктер, Қазақстан Республикасының бюджеттік заңнамасына сәйкес айқындалған сенім білдірілген өкілдер (агенттер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) машина – энергияны, материалдар мен ақпаратты түрлендіруге арналған, өзара байланысты, оның ішінде қозғала алатын компоненттерден тұратын техникалық құрылғы немесе құрылғылар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) өндірістік қуаттылық – уақыт бірлігі ішінде (сағат, тәулік, ай, жыл) заттай мәнде аквашаруашылық өнімінің барынша көп шығарылымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) өтініш – инвесторлардың (көрсетілетін қызметті алушылардың) инвестициялық салымдар кезінде субсидиялар алуына арналған электрондық өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) субсидиялау мәселелері жөніндегі жұмыс органы (бұдан әрі – жұмыс органы (көрсетілетін қызметті беруші)) – инвесторлардың (көрсетілетін қызметті алушылардың) өтінімдерін қарауға және инвестициялық субсидияларды төлеу немесе бас тарту туралы шешім қабылдауға уәкілетті облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) субсидиялауға арналған өтініштердің электрондық тізілімі (бұдан әрі – тізілім) – аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялауға арналған өтініштер туралы мәліметтер жиынтығы және АӨК СМЦЖ-да көрсетілген өзге де мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) тіркеуші цифрлық жүйе (бұдан әрі – бірінші деңгейдегі жүйе) – өтініш берушілердің өтінімдерінің эталондық электрондық тізілімін қамтитын, АӨК СМЦЖ-бен интеграцияланған жеке кәсіпкерлікті мемлекеттік қолдау шаралары мен оларды алушыларды мониторингтеу жүйесі, онда түпкілікті форматтық-логикалық бақылаудан кейінгі бақылау арқылы өтініш берушінің базалық өлшемшарттарға сәйкестігі және оған бюджеттен ақша төлеу туралы шешім қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) тіркеуші – бюджетті атқару жөніндегі орталық уәкілетті орган айқындаған, бірінші деңгейдегі жүйені пайдалана отырып жеке кәсіпкерлікті мемлекеттік қолдау шараларының пайдаланылуы мен оларды алушыларды мониторингтеуді техникалық сүйемелдеуді қамтамасыз ететін, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) шектеу өлшемшарттары – мемлекеттік қолдау шарасын көрсету туралы шешім қабылдау үшін өтініш беруші бірінші деңгей жүйесінде сәйкес келуге тиіс талаптар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Субсидиялау мыналарды қамтитын мемлекеттік қолдаудың екі деңгейлі жүйесі шеңберінде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бірінші деңгей – екінші деңгейдегі жүйелермен интеграцияланған, жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылар өтінімдерінің эталондық электрондық тізілімін қамтитын тіркеу жүйесі, онда түпкілікті форматтан кейінгі логикалық бақылау арқылы "Жеке кәсіпкерлікті мемлекеттік қолдау шаралары шеңберінде іске асырылатын жобаларға мониторинг жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2026 жылғы 2 ақпандағы № 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37936 болып тіркелген) бекітілген жеке кәсіпкерлікті мемлекеттік қолдау шаралары шеңберінде іске асырылатын жобаларға мониторинг жүргізу қағидаларына сәйкес жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушының жеке кәсіпкерлікті мемлекеттік қолдау шараларының пайдаланылуы мен оларды алушыларға мониторинг жүргізу қағидалары шеңберінде бюджетті атқару жөніндегі уәкілетті орган айқындайтын базалық талаптарға сәйкестігі айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші деңгей – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан өтініштерді қабылдау, оларды форматтық-логикалық бақылауды қолдана отырып өңдеу және өңделген өтініштерді бірінші деңгейге беру олар арқылы жүзеге асырылатын салалық мемлекеттік немесе мемлекеттік емес цифрлық жүйелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 2-1- тармақпен толықтырылды  – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау тиісті қаржы жылына арналған жергілікті және (немесе) республикалық бюджеттерде көзделген қаражат есебінен және шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      2) аквашаруашылық саласында қолданылатын техника (бұдан әрі – техника) – жекелеген операцияларды немесе процестерді механикаландыру, электрлендіру және автоматтандыру жолымен аквашаруашылық саласындағы еңбек өнімділігін арттыруға арналған техникалық құралдардың кең түрі;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалардың паспорттары бойынша өтініштерді қабылдау үшін көзделген қаражат игерілмеген жағдайда, тиісті жылдың үшінші тоқсанынан бастап жұмыс органы (көрсетілетін қызметті беруші) аквашаруашылық саласындағы өңірлерді дамытудың басым бағыттары бойынша қаражатты тиімді бөлу үшін қаражатты жобалардың паспорттары арасында қайта бөлу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      3) жаңа өндірістік қуаттарды құру – осы Қағидаларға 1-қосымшада көрсетілген жобалар паспорттарының тізбесіне сәйкес өндірістік мақсаттағы ғимараттар мен құрылысжайларды өндірістік желілермен және (немесе) қондырғылармен, сондай-ақ техникамен, машиналармен және жабдықпен жарақтандыру;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жыл сайын тиісті жылдың 1 ақпанына дейін жұмыс органы (көрсетілетін қызметті беруші) жұмыс тобын құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      4) жеке шот – субсидиялауға өтінімдердің тіркеу және олар бойынша операцияларды есепке алу мақсатында тіркелген тұлғаны сәйкестендіруге мүмкіндік беретін тізілімде қамтылған жазбалар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс тобының құрамына облыстардың, Астана, Алматы және Шымкент қалаларының (оның ішінде аудандық/қалалық) жергілікті атқарушы органдарының құрылыс, қала құрылысы және сәулет мәселелері жөніндегі мамандары (жаңа және (немесе) жұмыс істеп тұрған өндірістік қуаттарды құруды көздейтін жобалар паспорттары бойынша), аквашаруашылық саласындағы уәкілетті органның ведомстволық аумақтық бөлімшелері (бұдан әрі – уәкілетті орган), балық ресурстарын және басқа да су жануарларын қорғау, көбейту және пайдалану саласындағы ғылыми ұйымдар, сондай-ақ "Ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 25 шілдедегі № 335 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде № 33182 болып тіркелген) бекітілген тәртіппен ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері ретінде аккредиттелген заңды тұлғалар және (немесе) білім берудің дербес ұйымдары, республикалық балықшылар мен балық шаруашылығы субъектілерінің қоғамдық бірлестіктері қауымдастығы, сондай-ақ салалық қоғамдық және үкіметтік емес ұйымдардың өкілдері енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      5) жоба паспорты – осы Қағидаларға 2-қосымшада көрсетілген инвестициялық субсидиялауға жататын жобалар паспорттарының тізбесіне сәйкес жаңа өндірістік қуаттарды құруға немесе жұмыс істеп тұрғандарын кеңейтуге (оның ішінде жаңғыртуға), техника, машиналар, жабдықтар, жұмыстар мен көрсетілетін қызметтерді сатып алуға арналған инвестициялық салымдарды өтеудің тізбесі мен үлесі;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Инвестордың (көрсетілетін қызметті алушының) субсидияланатын объектісіне жұмыс тобы қатарынан жұмыс органы (көрсетілетін қызметті беруші) айқындайтын кемінде екі (2) маман жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      6) жұмыс істеп тұрған өндірістік қуаттарды кеңейту – осы Қағидаларға 1-қосымшада көрсетілген жобалар паспорттарының тізбесіне сәйкес жұмыс істеп тұрған объектіде қосымша өндірістік қуаттарды құруды, жұмыс істеп тұрған өндірістік қуаттарды жетіспейтін немесе қажетті жаңа, бұрын пайдаланылмаған жабдықпен, техникамен және машиналармен жарақтандыруды көздейтін іс-шаралар;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс тобы барлық жобалар паспорттары бойынша құжаттарды тексеруді, инвестордың (көрсетілетін қызметті алушының) объектісін, сатып алынған жабдықты (техника мен машиналарды) растайтын фото- және бейнематериалдарды міндетті түрде қоса бере отырып, жобалардың паспорттарында көзделген шарттарға сәйкестігін қарап-тексеруді жүзеге асырады, сондай-ақ орнатылған жабдықтың бар-жоғын, өндірістік қуаттардың жүктелуіне қол жеткізілуін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      7) инвестициялық жоба (бұдан әрі – инвестициялық жоба) – жобалардың паспорттарына сәйкес жаңа қуаттарды құруға, өндірістік қуаттарды реконструкциялауға, кеңейтуге, техника, машиналар мен жабдықтар сатып алуға инвестициялық салымдарды көздейтін іс-шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік қуаттардың жүктемесіне қол жеткізуді тексеру осы Қағидалардың 16-тармағында көрсетілген жобаның паспорты бойынша өнімді өткізу көлемі туралы шот-фактуралар негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      8) инвестициялық салымдар – жаңа өндірістік қуаттылықтарды құруға немесе жұмыс істеп тұрғандарын кеңейтуге бағытталған шығындар;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарап-тексеру инвестордың (көрсетілетін қызметті алушының) немесе оның сенім білдірген адамының қатысуымен жүзеге асырылады. Қарап-тексеру нәтижесі осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша инвестордың объектісін қарап-тексеру және өндірістік қуаттылықтардың жүктелуіне қол жеткізілгеніне куәлік ету актісімен (бұдан әрі – объектіні қарап-тексеру актісі) ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      9) инвестициялық субсидиялау – аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жұмыс тобының құрамына кіретін адамдар еңбек демалысында, іссапарда, уақытша еңбекке жарамсыз болу кезеңінде, қызметтік міндеттерін орындаудан уақытша шеттетілуіне байланысты АӨК СМЦЖ-ға қолжетімділік шектеулі болатын жағдайларды қоспағанда, көрсетілген адамдарда АӨК СМЦЖ-ға үнемі қолжетімділік болады. АӨК СМЦЖ-ға қолжетімділікке шектеу осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мамандар тобы мүшесіне АӨК СМЦЖ-ға қолжетімділіктің шектелгені туралы хабарламамен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      10) инвестициялық субсидиялау шарты – жұмыс органы (көрсетілетін қызметті беруші) мен инвестор (көрсетілетін қызметті алушы) арасында жасалатын, субсидиялар аудару тәртібі мен шарттарын, мониторинг барысын, тараптардың жауапкершілігін және өзге де шарттарды көздейтін келісім;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Инвестициялық субсидиялауға акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке, ұлттық басқарушы холдингке, ұлттық холдингке, ұлттық компанияға тиесілі ұйымдар жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      11) инвесторы (бұдан әрі – инвестор (көрсетілетін қызметті алушы) – экономикалық қызмет түрлерінің жалпы жіктеуішінің (бұдан әрі – ЭҚЖЖ) кодтарына сәйкес аквашаруашылықты "теңізде балық өсіру", "тұщы суда балық өсіру", "балықты, шаян тәрізділерді және моллюскаларды өңдеу және консервілеу" "ауылшаруашылығы жануарларына арналған дайын азықтарды өндіру" сияқты негізгі немесе қосалқы қызмет түрімен дамытуды қамтамасыз ететін, инвестициялық салымдарды жүзеге асыратын кәсіпкерлік субъектісі;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген талап инвестор (көрсетілетін қызметті алушы) осы Қағидалардың 2-параграфына сәйкес қаржы институтына аванстық төлеммен инвестициялық субсидияларды аудару тетігін қолдана отырып, техниканы, машиналар мен жабдықты лизингке сатып алған кезде оны субсидиялау жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      12) машина – энергияны, материалдар мен ақпаратты түрлендіруге арналған, өзара байланысты, оның ішінде қозғала алатын компоненттерден тұратын техникалық құрылғы немесе құрылғылар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналар субсидияланбайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      13) өндірістік қуаттылық – өндіріс объектісінің уақыт бірлігі ішінде (сағат, тәулік, ай, жыл) заттай мәнде аквашаруашылық өнімінің барынша көп шығарылымы;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұрын субсидияланған және (немесе) өзара есеп айырысу есебіне сатып алынған (орындалған) техника, жабдық, жинақтауыштар, өндірістік желілер және (немесе) қондырғылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      14) өтініш – инвесторлардың (көрсетілетін қызметті алушылардың) инвестициялық салымдар кезінде субсидиялар алуына арналған электрондық өтініш;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестор (көрсетілетін қызметті алушы) одан әрі қайта сату үшін сатып алған техника, жабдық, жиынтықтауыштар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      15) субсидиялау мәселелері жөніндегі жұмыс органы (бұдан әрі – жұмыс органы (көрсетілетін қызметті беруші) – облыстардың, республикалық маңызы бар қалалардың және астананың инвесторлардың (көрсетілетін қызметті алушылардың) өтініштерін қарастыруға және инвестициялық субсидияларды төлеу/бас тарту туралы шешім қабылдауға өкілетті жергілікті атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субсидиялар мынадай инвесторларға (көрсетілетін қызметті алушыларға) берілмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      16) агроөнеркәсіп кешеніндегі субсидиялаудың мемлекеттік ақпараттық жүйесі (бұдан әрі – АӨК СМАЖ) – субсидия алуға арналған өтінішті тіркеу, сондай-ақ өтінішті субсидиялау шарттарына сәйкестігін автоматты түрде тексеру арқылы оны өңдеу мүмкіндігін беретін, субсидиялау процестерін орындау бойынша қызметтер көрсетуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оларға қатысты тарату, оңалту немесе банкроттық рәсімдері басталған, сондай-ақ қызметі "Оңалту және банкроттық туралы" Қазақстан Республикасының Заңына (бұдан әрі – Оңалту және банкроттық туралы заң) сәйкес тоқтатылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      17) субсидиялаудың мемлекеттік ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – Интернет желісінде орналастырылған, АӨК СМАЖ-ға қолжетімділік беретін интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарсы міндеттемелердің орындалмауына жол берген және осы Қағидалардың 40 және 44-тармақтарына сәйкес ақшаны қайтармаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      18) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі – тізілім) – аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялауға арналған өтініштер туралы мәліметтер жиынтығы және АӨК СМАЖ-да көрсетілген өзге де мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылтайшылары (акционерлері) бұрын қарсы міндеттемелердің орындалмауына жол берген және осы Қағидалардың 40 және 44-тармақтарына сәйкес ақшаны қайтармаған инвесторлардың (көрсетілетін қызметті алушылардың) басшылары, құрылтайшылары (акционерлері) болып табылған басшылар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      19) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен құрылған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық символдар жинағы;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестор (көрсетілетін қызметті алушы) Қазақстан Республикасының заңнамасында көзделген тәртіппен қарсы міндеттемелердің тиісінше орындалмауы еңсерілмейтін күштің салдарынан мүмкін болмағанын дәлелдеген жағдайда, осы тармақтың бірінші бөлігі 2) тармақшасының ережелері қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      20) арнайы шот – осы Қағидалардың шарттарына сәйкес инвестициялық субсидиялардың сомалары аударылатын қаржы институтының екінші деңгейдегі банктегі шоты;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Аквашаруашылық саласындағы инвестициялық салымдар бойынша шығындардың бір бөлігін өтеу бойынша субсидиялау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      21) қаржы институттары – екінші деңгейдегі банктер, банктік операцияларды жүзеге асыру құқығына тиісті лицензиясы бар микроқаржы ұйымдары, кредиттік ұйымдар, лизингтік компаниялар, кредиттік серіктестіктер, Қазақстан Республикасының бюджеттік заңнамасына сәйкес айқындалған сенім білдірілген өкілдер (агенттер).</w:t>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Инвестициялық субсидиялаудың негізгі шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      3. Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау тиісті қаржы жылына арналған жергілікті және (немесе) республикалық бюджеттерде көзделген қаражат есебінен және шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Инвестициялық субсидиялау осы Қағидаларға 1-қосымшада көрсетілген жобалардың паспорттары бойынша жүзеге асырылады және инвестициялық жобаны іске асыру орны бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      Жобалардың паспорттары бойынша өтініштерді қабылдау үшін көзделген қаражат игерілмеген жағдайда, тиісті жылдың үшінші тоқсанынан бастап жұмыс органы (көрсетілетін қызметті беруші) аквашаруашылық саласындағы өңірлерді дамытудың басым бағыттары бойынша қаражатты тиімді бөлу үшін қаражатты жобалардың паспорттары арасында қайта бөлу туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аквашаруашылық саласында инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға 6-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      4. Жыл сайын тиісті жылдың 1 ақпанына дейін жұмыс органы (көрсетілетін қызметті беруші) жұмыс тобын құрады.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Инвестициялық субсидиялар субсидиялауға арналған электрондық өтініш берілген жылға дейін 3 (үш) жылдан асырмай пайдалануға енгізілген, осы Қағидаларға 2-қосымшаның № 1 "Қуаты сағатына кемінде 1 тонна болатын аквашаруашылық объектілеріне арналған азық өндіретін зауыт (цех) құру және (немесе) кеңейту" жобасы паспортында, № 3 "Қуаттылығы жылына 25 тоннадан басталатын балық өсіру бассейндерін пайдаланып және тұйықталған сумен жабдықтау қондырғысын қолдана отырып, аквашаруашылық объектілерін көбейтуге және (немесе) күтіп-ұстауға, өсіруге байланысты индустриялық шаруашылық қызметін жүзеге асыратын шаруашылықты құру және (немесе) кеңейту" жобасы паспортының 1, 1.1, 1.2, 1.3 және 1.4-жолдарында (бұдан әрі – №3 жоба паспорты), № 6 "Өндірістік қуаты тәулігіне 1 тоннадан басталатын балық өңдеу объектісін құру және (немесе) кеңейту" жобасы паспортының 1, 2 және 3-жолдарында көрсетілген өндірістік желілерді және (немесе) қондырғыларды қамтитын инвестициялық жобалар бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      Жұмыс тобының құрамына облыстардың, Астана, Алматы және Шымкент қалаларының (оның ішінде аудандық/қалалық) жергілікті атқарушы органдарының құрылыс, қала құрылысы және сәулет мәселелері жөніндегі мамандары (жаңа және (немесе) жұмыс істеп тұрған өндірістік қуаттарды құруды көздейтін жобалар паспорттары бойынша), аквашаруашылық саласындағы уәкілетті органның ведомстволық аумақтық бөлімшелері (бұдан әрі – уәкілетті орган), балық ресурстарын және басқа да су жануарларын қорғау, көбейту және пайдалану саласындағы ғылыми ұйымдар, сондай-ақ "Ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 25 шілдедегі № 335 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде № 33182 болып тіркелген) бекітілген тәртіппен ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері ретінде аккредиттелген заңды тұлғалар және (немесе) білім берудің дербес ұйымдары, республикалық балықшылар мен балық шаруашылығы субъектілерінің қоғамдық бірлестіктері қауымдастығы, сондай-ақ салалық қоғамдық және үкіметтік емес ұйымдардың өкілдері енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялауға инвестициялық жоба пайдалануға берілген күнге дейін 3 (үш) жылдан асырмай шығарылған жаңа, бұрын пайдаланылмаған техника, машиналар және (немесе) жабдық жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      5. Инвестордың (көрсетілетін қызметті алушының) субсидияланатын объектісіне жұмыс тобы қатарынан жұмыс органы (көрсетілетін қызметті беруші) айқындайтын кемінде екі (2) маман жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жобаның паспорттары бойынша тек техниканы, машиналарды және (немесе) жабдықты сатып алу көзделсе, онда өтініш берілген жылға дейін 3 (үш) жылдан асырмай сатып алынған жаңа, бұрын пайдаланылмаған техника, машиналар және (немесе) жабдық субсидиялауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...15 lines deleted...]
-      Жұмыс тобы барлық жобалар паспорттары бойынша құжаттарды тексеруді, инвестордың (көрсетілетін қызметті алушының) объектісін, сатып алынған жабдықты (техника мен машиналарды) растайтын фото- және бейнематериалдарды міндетті түрде қоса бере отырып, жобалардың паспорттарында көзделген шарттарға сәйкестігін қарап-тексеруді жүзеге асырады, сондай-ақ орнатылған жабдықтың бар-жоғын, өндірістік қуаттардың жүктелуіне қол жеткізілуін тексереді.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестор (көрсетілетін қызметті алушы) инвестициялық субсидиялауға арналған өтінішке инвестициялық жобаны пайдалануға беру актісін қоса береді, оның шеңберінде техника, машиналар және (немесе) жабдық сатып алу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
-[...15 lines deleted...]
-      Өндірістік қуаттардың жүктемесіне қол жеткізуді тексеру осы Қағидалардың 16-тармағында көрсетілген жобаның паспорты бойынша өнімді өткізу көлемі туралы шот-фактуралар негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық субсидиялар сомасын есептеу кезінде осы тармақтың шарттарына сәйкес келетін жаңа, бұрын пайдаланылмаған жабдықтың өндірістік қуаты қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      Қарап-тексеру инвестордың (көрсетілетін қызметті алушының) немесе оның сенім білдірген адамының қатысуымен жүзеге асырылады. Қарап-тексеру нәтижесі осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша инвестордың объектісін қарап-тексеру және өндірістік қуаттылықтардың жүктелуіне қол жеткізілгеніне куәлік ету актісімен (бұдан әрі – объектіні қарап-тексеру актісі) ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтініш осы Қағидаларға 2-қосымшада көрсетілген жобалардың паспорттарына, сондай-ақ осы Қағидалардың талаптарына сәйкес келгенде, субсидиялау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      6. Жұмыс тобының құрамына кіретін адамдар еңбек демалысында, іссапарда, уақытша еңбекке жарамсыз болу кезеңінде, қызметтік міндеттерін орындаудан уақытта шеттетілуіне байланысты АӨК СМАЖ-ға қолжетімділік шектеулі болатын жағдайларды қоспағанда, көрсетілген адамдарда АӨК СМАЖ-ға үнемі қолжетімділік болады. АӨК СМАЖ-ға қолжетімділікке шектеу осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша мамандар тобы мүшесіне субсидиялаудың мемлекеттік ақпараттық жүйесіне қолжетімділіктің шектелгені туралы хабарламамен расталады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сатып алынған тауарларды, жұмыстар мен көрсетілетін қызметтерді электрондық шот-фактуралармен растау электрондық шот-фактуралардың цифрлық жүйесі арқылы жүзеге асырылады (тауарларды қаржы лизингіне сатып алуды қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...15 lines deleted...]
-      7. Инвестициялық субсидиялауға акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке, ұлттық басқарушы холдингке, ұлттық холдингке, ұлттық компанияға тиесілі ұйымдар жіберілмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Инвестор (көрсетілетін қызметті алушы) техника, машиналар және (немесе) жабдықты электрондық шот-фактуралардың цифрлық жүйесін пайдаланбайтын шетелдік өндірушіден тікелей сатып алған кезде, сатып алуға жұмсалған шығындар кедендік декларациямен (Еуразиялық экономикалық одақтың мүшелері болып табылмайтын үшінші елдерден әкелінетін тауарларға) немесе Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>530-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салық органының белгісі бар тауарларды әкелу және жанама салықтарды төлеу туралы өтінішпен (өтініштермен) (Еуразиялық экономикалық одаққа мүше мемлекеттердің аумағынан) расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінде көрсетілген талап инвестор (көрсетілетін қызметті алушы) осы Қағидалардың 2-параграфына сәйкес қаржы институтына аванстық төлеммен инвестициялық субсидияларды аудару тетігін қолдана отырып, техниканы, машиналар мен жабдықты лизингке сатып алған кезде оны субсидиялау жағдайларына қолданылмайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Инвестициялық субсидиялар жаңа өндірістік қуатттар пайдалануға берілгеннен, жұмыс істеп тұрғандары кеңейтілгеннен және (немесе) техника, машиналар және (немесе) жабдықтар сатып алынғаннан кейін төленеді. Инвестициялық жоба кезекті немесе іске қосу кешенін енгізу жолымен іске асырылған жағдайда, кезекті немесе іске қосу кешенін субсидиялау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-      Мыналар субсидияланбайды:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Инвестициялық субсидияларды есептеу іс жүзінде салынған инвестициялар бойынша жүзеге асырылады. Шығындарды өтеу проценті (бұдан әрі – %) осы Қағидаларға 2-қосымшада көрсетілген жобалар паспорттарында көзделген өтеу үлесіне сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...15 lines deleted...]
-      1) бұрын субсидияланған және (немесе) өзара есеп айырысу есебіне сатып алынған (орындалған) техника, жабдық, жинақтауыштар, өндірістік желілер және (немесе) қондырғылар;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осы Қағидаларға 2-қосымшаның №3 жобасы паспортының 1, 1.1, 1.3 және 1.4-тармақтары бойынша субсидиялар төрт (4) траншпен төленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...15 lines deleted...]
-      2) инвестор (көрсетілетін қызметті алушы) одан әрі қайта сату үшін сатып алған техника, жабдық, жиынтықтауыштар.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекті пайдалануға берілгеннен кейін инвестициялық субсидиялардың жалпы сомасының 30 (отыз) % мөлшерінде бірінші транш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...15 lines deleted...]
-      8. Субсидиялар мынадай инвесторларға (көрсетілетін қызметті алушыларға) берілмейді:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бизнес-жоспарда көзделген мерзімдерде өнім өндіру көлемдері жалпы өндірістік қуаттың кемінде 30 (отыз) % жеткеннен кейін инвестициялық субсидиялардың жалпы сомасының 20 (жиырма) % мөлшерінде екінші транш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
-[...15 lines deleted...]
-      1) оларға қатысты тарату, оңалту немесе банкроттық рәсімдері басталған, сондай-ақ қызметі "Оңалту және банкроттық туралы" Қазақстан Республикасының Заңына (бұдан әрі – Оңалту және банкроттық туралы заң) сәйкес тоқтатылған;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бизнес-жоспарда көзделген мерзімдерде өнім өндіру көлемдері жалпы өндірістік қуаттың кемінде 65 (алпыс бес) % жеткеннен кейін инвестициялық субсидиялардың жалпы сомасының 25 (жиырма бес) % мөлшерінде үшінші транш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
-[...15 lines deleted...]
-      2) қарсы міндеттемелердің орындалмауына жол берген және осы Қағидалардың 40 және 44-тармақтарына сәйкес ақшаны қайтармаған;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бизнес-жоспарда көзделген мерзімдерде өнім өндіру көлемдері жалпы өндірістік қуаттың кемінде 100 (жүз) % жеткеннен кейін инвестициялық субсидиялардың жалпы сомасының 25 (жиырма бес) % мөлшерінде төртінші транш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-      3) құрылтайшылары (акционерлері) бұрын қарсы міндеттемелердің орындалмауына жол берген және осы Қағидалардың 40 және 44-тармақтарына сәйкес ақшаны қайтармаған инвесторлардың (көрсетілетін қызметті алушылардың) басшылары, құрылтайшылары (акционерлері) болып табылған басшылар.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялар төлеу субсидиялауға өтініш беру сәтіндегі жобаның қол жеткізілген өндірістік қуатына байланысты нақты өткізілген өнім негізінде кезең-кезеңімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      Инвестор (көрсетілетін қызметті алушы) Қазақстан Республикасының заңнамасында көзделген тәртіппен қарсы міндеттемелердің тиісінше орындалмауы еңсерілмейтін күштің салдарынан мүмкін болмағанын дәлелдеген жағдайда, осы тармақтың бірінші бөлігі 2) тармақшасының ережелері қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткізілген өнім электрондық шот-фактуралардың цифрлық жүйесі арқылы электрондық шот-фактуралармен және төлемді растайтын құжаттармен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z50" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беру сәтінде инвестициялық жобада жалпы өндірістік қуаттылықтың Қағидалардың осы тармағының 2), 3) және 4) тармақшаларында көзделген өнім өндіру көлеміне қол жеткізілген жағдайда, субсидиялар бір траншпен төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...425 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Ағымдағы қаржы жылындағы өтініштер бойынша ағымдағы қаржы жылы жергілікті бюджеттен инвестициялық субсидияларды төлеуге қаражат болған кезде әкімшінің шешімімен Маңғыстау облысында №8 "Жылына 25 тоннаға дейін аквашаруашылық объектілерін өсіретін аквашаруашылық субъектілерін, сондай-ақ аквашаруашылықты дамытуды қамтамасыз ететін субъектілерді сумен қамтамасыз ету" жобасының паспорты (бұдан әрі – № 8 жоба паспорты) бойынша құдықтарды, ұңғымаларды бұрғылауға инвестициялық салымдардың өтеу үлесін 80 (сексен) %-ке дейін ұлғайтуға жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Өндірістік желілерге, техникаға, машиналар мен жабдыққа арналған инвестициялық субсидияның мөлшері мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А = Б х В,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z109" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А – инвестициялық субсидиялар сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z111" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – жобалардың паспорттарында көрсетілген нақты инвестициялық салымдардың сомасы немесе субсидияларды есептеу үшін ең жоғары рұқсат етілген құн (егер нақты инвестициялық салымдар субсидияларды есептеу үшін ең жоғары рұқсат етілген құннан асып кетсе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z112" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – жобалардың паспорттарында көрсетілген пайыздық мәндегі инвестициялық салымдарды өтеу үлесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z113" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өлшем бірлігіне субсидиялауды көздейтін жобалардың паспорттары бойынша инвестициялық субсидиялардың мөлшері мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z114" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А= (Б х В) х Г,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z115" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А – инвестициялық субсидиялар сомасы (теңге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z117" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – жобалардың паспорттарында көрсетілген нақты инвестициялық салымдардың сомасы немесе субсидияларды есептеу үшін ең жоғары рұқсат етілген құн (егер нақты инвестициялық салымдар субсидияларды есептеу үшін ең жоғары рұқсат етілген құннан асып кетсе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – жобалардың паспорттарында көрсетілген пайыздық мәндегі инвестициялық салымдарды өтеу үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Г – жобалардың паспорттарында көрсетілген өлшем бірлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. №3 жоба паспортының 1, 1.1, 1.3 және 1.4-жолдары бойынша инвестициялық субсидиялардың мөлшері мынадай формуламен айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А = Б х В х Г,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мұндағы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А – инвестициялық субсидиялар сомасы (теңге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – инвестициялық жобаның құны (теңге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – жоба паспортында көрсетілген пайыздық мәндегі инвестициялық салымдарды өтеу үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Г – осы Қағидалардың 16-тармағында көзделген траншқа сәйкес пайыздық мәндегі өтеу үлесі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосылған құн салығы (бұдан әрі – ҚҚС) бойынша тіркеу есебінде тұрған аквашаруашылық субъектілері үшін субсидиялар сомасын есептеу есепке жатқызылған ҚҚС сомасына азайтылған инвестициялық салымдар сомасына сүйене отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Инвестициялық субсидиялауға арналған өтінішті қабылдау инвестициялық жобаның іске асырылу орны бойынша осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша тиісті жылдың 1 ақпанынан бастап 15 желтоқсанына (қоса алғанда) дейін жүзеге асырылады. Бұл ретте жұмыс органы (көрсетілетін қызметті беруші) ағымдағы қаржы (күнтізбелік) жылына арналған жергілікті және (немесе) республикалық бюджетте инвестициялық субсидиялауға көзделген бюджет қаражаты толық игерілген жағдайда, өтініштерді қабылдауды және қарауды тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштер келіп түскен күні мен уақытына сәйкес кезектілік бойынша қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Инвестор (көрсетілетін қызметті алушы) өз қаражатын пайдаланған жағдайда, инвестициялық субсидиялар сомасын жұмыс органы (көрсетілетін қызметті беруші) инвестордың (көрсетілетін қызметті алушының) есеп айырысу шотына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z53" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Техника, машиналар, жабдықтар және басқа да объектілер кредитке немесе лизингке сатып алынған кезде инвестициялық субсидиялар қаржы институтына инвестордың (көрсетілетін қызметті алушының) негізгі борышын өтеу есебіне аударылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Субсидиялауға өтініш беру "цифрлық үкіметтің" веб-порталы арқылы электрондық түрде жүзеге асырылады және АӨК СМЦЖ-ға тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z55" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Цифрлық үкіметтің" веб-порталы мен АӨК СМЦЖ-дың цифрлық өзара іс-қимылы Қазақстан Республикасы Цифрлық кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>83-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z56" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторда (көрсетілетін қызметті алушыда) АӨК СМЦЖ-да жеке шотының бар екендігі АӨК СМЦЖ-дың "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен цифрлық өзара іс-қимылы нәтижесінде расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Жұмыс органының (көрсетілетін қызметті берушінің) шешімін алу үшін инвестор (көрсетілетін қызметті алушы) "цифрлық үкіметтің" веб-порталы арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша инвестордың (көрсетілетін қызметті алушының) ЭЦҚ-сы қойылған инвестициялық субсидиялауға арналған электрондық өтінішті береді, осы Қағидалардың 6-қосымшадағы Тізбенің 8-тармағына сәйкес оған қажетті құжаттар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z58" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы (көрсетілетін қызметті беруші) өтініш тіркелген күннен кейін 2 (екі) жұмыс күні ішінде инвестициялық жобаның осы Қағидалардың шарттарына сәйкестігі немесе сәйкес еместігі туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z59" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвесторға (көрсетілетін қызметті алушыға) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық жобаның сәйкестігі немесе сәйкес еместігі туралы жұмыс органының (көрсетілетін қызметті берушінің) шешімі туралы хабарлама және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық құжат нысанында жұмыс органының (көрсетілетін қызметті берушінің) ЭЦҚ-сы қойылған жобаның паспорты бойынша инвестициялық субсидияларды төлеу немесе төлеуден бас тарту туралы жұмыс органының (көрсетілетін қызметті берушінің) шешімі туралы хабархат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z60" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама инвестор (көрсетілетін қызметті алушы) АӨК СМЦЖ-да тіркелген кезде көрсеткен электрондық почтасының мекенжайына, сондай-ақ АӨК СМЦЖ-дағы "жеке кабинетіне" жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z61" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыс органы (көрсетілетін қызметті беруші) Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Инвестордың (көрсетілетін қызметті алушының) техниканы және (немесе) машиналарды сатып алғанын растау АӨК СМЦЖ-дың ауыл шаруашылығы техникасының мемлекеттік тізілімімен және (немесе) "Автомобиль" дерекқорымен цифрлық өзара іс-қимылы арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Инвестор (көрсетілетін қызметті алушы) өтініш тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде жұмыс органы (көрсетілетін қызметті беруші) ЭЦҚ-ны пайдалана отырып, тиісті хабарламаға қол қою арқылы оның қабылданғанын растайды. Аталған хабарлама инвестордың (көрсетілетін қызметті алушының) жеке кабинетінде қолжетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z142" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Өтінішке қоса берілген құжаттар толық болмаған не онда қамтылған қажетті мәліметтер толық болмаған жағдайда, жұмыс органы (көрсетілетін қызметті беруші) 1 (бір) жұмыс күні ішінде негіздерді егжей-тегжейлі сипаттай отырып, мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z143" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Өтінішті беру және тіркеу кезінде оны жұмыс органының (көрсетілетін қызметті берушінің) "жеке кабинетіне" немесе мамандар тобына келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z144" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы (көрсетілетін қызметті беруші) инвестордан (көрсетілетін қызметті алушыдан) өтініш келіп түскен кезде 10 (он) жұмыс күні ішінде осы Қағидалардың 5-тармағына сәйкес жұмыс жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z145" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мамандар тобының қарап-тексеру актісі негізінде немесе инвестициялық жобаның және (немесе) ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі анықталған кезде жұмыс органы (көрсетілетін қызметті беруші) АӨК СМЦЖ-да инвестициялық субсидияларды төлеуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Субсидия беруден бас тарту Тізбенің 11-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z147" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Мемлекеттік қызметті көрсетуден бас тартуға негіздер болған кезде, жұмыс органы (көрсетілетін қызметті беруші) мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей инвесторға (көрсетілетін қызметті алушыға) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-қосымшаға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ инвесторға (көрсетілетін қызметті алушыға) алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны туралы хабархат жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
-[...15 lines deleted...]
-      Қосылған құн салығы (бұдан әрі – ҚҚС) бойынша тіркеу есебінде тұрған аквашаруашылық субъектілері үшін субсидиялар сомасын есептеу есепке жатқызылған ҚҚС сомасына азайтылған инвестициялық салымдар сомасына сүйене отырып жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау қорытындылары бойынша инвесторға (көрсетілетін қызметті алушыға) 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жоба паспорты бойынша инвестициялық субсидияларды төлеу немесе төлеуден бас тарту туралы жұмыс органының (көрсетілетін қызметті берушінің) шешімі туралы хабархат "жеке кабинетке" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Жұмыс органы (көрсетілетін қызметті беруші) оң шешім қабылданған күннен бастап 1 (бір) жұмыс күні ішінде АӨК СМЦЖ арқылы электрондық нысанда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық субсидиялау шартын және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сатып алынатын техниканы, машиналар мен жабдықты нысаналы пайдалану және иеліктен шығармау туралы келісімді қалыптастырады және қол қояды, олар инвесторға (көрсетілетін қызметті алушыға) қол қою үшін автоматты түрде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидия беру үшін қажетті мәліметтерді қамтитын АӨК СМЦЖ-да іркіліс болған жағдайда, жұмыс органы (көрсетілетін қызметті беруші) туындаған жағдай туралы уәкілетті органды дереу хабардар етеді, ол оны жоюға кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте туындаған іркілісті жою бойынша жұмыстар жүргізілгеннен кейін уәкілетті орган 3 (үш) жұмыс күні ішінде техникалық проблема туралы хаттама жасайды және оны АӨК СМЦЖ-ға орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Уәкілетті орган Қағидалар бекітілген және өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Тартылған қаражат есебінен инвестициялық салымдар бойынша инвестициялық субсидиялаудың жекелеген шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
-[...15 lines deleted...]
-      21. Инвестициялық субсидиялауға арналған өтінішті қабылдау инвестициялық жобаның іске асырылу орны бойынша осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша тиісті жылдың 1 ақпанынан бастап 15 желтоқсанына (қоса алғанда) дейін жүзеге асырылады. Бұл ретте жұмыс органы (көрсетілетін қызметті беруші) ағымдағы қаржы (күнтізбелік) жылына арналған жергілікті және (немесе) республикалық бюджетте инвестициялық субсидиялауға көзделген бюджет қаражаты толық игерілген жағдайда, өтініштерді қабылдауды және қарауды тоқтатады.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Инвестор (көрсетілетін қызметті алушы) техниканы, машиналарды, жабдықты кредитке/лизингке жоспарлап сатып алған жағдайда, инвестициялық субсидияларды "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңына (бұдан әрі – Банктер және банк қызметі туралы заңға) сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтына немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институтына (бұдан әрі – қаржы институттары) арнайы шотқа аванстық төлеммен аудару жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
-[...15 lines deleted...]
-      Өтініштер келіп түскен күні мен уақытына сәйкес кезектілік бойынша қаралады.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Инвестициялық субсидияларды арнайы шотқа алу үшін инвестор (көрсетілетін қызметті алушы) арнайы шотқа аванстық төлеммен аудару тетігін қолдана отырып, осы Қағидаларға 12-қосымшаға сәйкес нысан бойынша инвестициялық субсидиялауға арналған электрондық өтінішті береді және қосымша Банктер және банк қызметі туралы заңға сәйкес банк операцияларын жүргізуге қаржы институттары куәландырған қаржы институттары кредиттік комитетінің оң шешімінің көшірмесін қоса береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
-[...15 lines deleted...]
-      22. Инвестор (көрсетілетін қызметті алушы) өз қаражатын пайдаланған жағдайда, инвестициялық субсидиялар сомасын жұмыс органы (көрсетілетін қызметті беруші) инвестордың (көрсетілетін қызметті алушының) есеп айырысу шотына аударады.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы (көрсетілетін қызметті беруші) инвестордың (көрсетілетін қызметті алушының) өтінішін мақұлдаған күннен бастап 3 (үш) жұмыс күні ішінде жұмыс органы (көрсетілетін қызметті беруші), қаржы және инвестор (көрсетілетін қызметті алушының) арасында осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтының немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институтының арнайы шоттағы инвестициялық суисидияларды пайдаланбауы туралы үшжақты шарт және келісім (бұдан әрі – шарт және келісім) жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
-[...15 lines deleted...]
-      Техника, машиналар, жабдықтар және басқа да объектілер кредитке/лизингке сатып алынған кезде инвестициялық субсидиялар қаржы институтына инвестордың (көрсетілетін қызметті алушының) негізгі борышын өтеу есебіне аударылады. Бұл ретте, инвестициялық субсидиялар сомасы инвестордың (көрсетілетін қызметті алушының) негізгі борышы қалдығының сомасынан асқан жағдайда, негізгі борыш қалдығының сомасынан асатын айырма сомасы инвесторға (көрсетілетін қызметті алушыға) жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қаржы институттары осы Қағидалардың 34 немесе 35-тармақтарында көрсетілген шарттар уақытында орындалғанға дейін арнайы шотқа алынған инвестициялық субсидиялар қаражатын пайдаланбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
-[...15 lines deleted...]
-      23. Субсидиялауға өтініш беру "электрондық үкіметтің" веб-порталы арқылы электрондық түрде жүзеге асырылады және АӨК СМАЖ-ға тіркеледі.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Кредит беру арқылы инвестор (көрсетілетін қызметті алушы) қаржыландырылған жағдайда, қаржы институттары арнайы шотқа инвестициялық субсидиялар алынған күннен бастап 10 (он) жұмыс күні ішінде инвесторға (көрсетілетін қызметті алушыға) кредит беруді жүзеге асырады және растайтын құжаттарды, кредиттік шарттың көшірмесін жұмыс органына (көрсетілетін қызметті берушіге) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
-[...15 lines deleted...]
-      "Электрондық үкіметтің" веб-порталы мен АӨК СМАЖ-дың ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 43-бабына сәйкес жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаржы институттары үшжақты шартқа және келісімге қол қойылған күннен бастап күнтізбелік 360 (үш жүз алпыс) күннен аспайтын мерзімде жұмыс органына (көрсетілетін қызметті берушіге) сатып алушы мен жеткізуші арасындағы техниканы, машиналарды, жабдықты қабылдау-тапсыру актісінің, кредиттік шартқа қосымша келісімнің (бар болса) көшірмелерін және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сатып алынатын техниканы, машиналарды және жабдықты мақсатты пайдалану және иеліктен шығармау туралы келісімді қоса бере отырып, инвесторға (көрсетілетін қызметті алушыға) техниканы, машиналар және (немесе) жабдықты жеткізудің аяқталғаны туралы жазбаша хабархатты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қаржы институттары осы тармақтың екінші бөлігінде көзделген талаптар орындалғанға дейін арнайы шоттағы қаражатты пайдалана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік шарт бойынша түпкілікті сома іс жүзінде субсидиялау шартында көрсетілгеннен кем болған инвесторлардың (көрсетілетін қызметті алушылардың) өтініштері бойынша жұмыс органы (көрсетілетін қызметті беруші) субсидияларды қайта есептеуді жүзеге асырады, айырма сомасын (арнайы шотқа артық аударылған қаражатты) анықтайды және 3 (үш) жұмыс күнінен аспайтын мерзімде қаржы институттарына жұмыс органының (көрсетілетін қызметті берушінің) есеп айырысу шотына айырма сомасын (арнайы шотқа артық аударылған қаражатты) қайтару қажеттілігі туралы хабархатты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы институттары жұмыс органынан (көрсетілетін қызметті берушіден) хабархатты алған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде жұмыс органының (көрсетілетін қызметті берушінің) есеп айырысу шотына хабархатта көрсетілген мөлшердегі қаражатты қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік шарт бойынша түпкілікті сома субсидияларды есептеу үшін іс жүзінде рұқсат етілген ең жоғары құннан асатын инвесторлардың (көрсетілетін қызметті алушылардың) өтініштері бойынша субсидияларды қайта есептеу жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Техниканы, машиналарды және (немесе) жабдықтарды лизингке беру жолымен инвестор қаржыландырылған жағдайда, қаржы институттары жұмыс органының (көрсетілетін қызметті берушінің) оң шешімінің көшірмесін және арнайы шотқа қаражатты алған күннен бастап 10 (он) жұмыс күні ішінде егер инвестор (көрсетілетін қызметті алушы) мен қаржы институттары арасындағы шартта өзгеше көзделмесе, онда қаржы лизингі шартында көзделген қаражатты инвестордың (көрсетілетін қызметті алушының) шотына аударады және жұмыс органына (көрсетілетін қызметті берушіге) растайтын құжаттарды, сондай-ақ қаржы лизингі шартының көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы институттары арнайы шотқа қаражат келіп түскен күннен бастап күнтізбелік 180 (жүз сексен) күннен аспайтын мерзімде жұмыс органына (көрсетілетін қызметті берушіге) лизинг нысанасын қабылдау-тапсыру актісін және лизинг нысанасының түпкілікті құнын айқындау жөніндегі лизинг шартына қосымша келісімді қоса бере отырып, инвесторға (көрсетілетін қызметті алушыға) техниканы, машиналарды және (немесе) жабдықты жеткізудің аяқталғаны туралы жазбаша хабархат жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қаржы институттары осы тармақтың екінші бөлігінде көзделген талаптар орындалғанға дейін арнайы шоттағы қаражатты пайдалана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лизинг нысанасының түпкілікті құны іс жүзінде субсидиялау шартында көрсетілгеннен кем болған инвесторлардың (көрсетілетін қызметті алушылардың) өтініштері бойынша жұмыс органы (көрсетілетін қызметті беруші) субсидияларды қайта есептеуді жүзеге асырады, айырма сомасын (арнайы шотқа артық аударылған қаражатты) анықтайды және 3 (үш) жұмыс күнінен аспайтын мерзімде қаржы институттарына жұмыс органының (көрсетілетін қызметті берушінің) есеп айырысу шотына айырма сомасын (арнайы шотқа артық аударылған қаражатты) қайтару қажеттілігі туралы хабархатты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы институттары жұмыс органынан (көрсетілетін қызметті берушіден) хабархатты алған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде жұмыс органының (көрсетілетін қызметті берушінің) есеп шотына хабархатта көрсетілген мөлшердегі қаражатты қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лизинг нысанасының түпкілікті құны субсидияларды есептеуге арналған ең жоғары жол берілген құннан асатын инвесторлардың (көрсетілетін қызметті алушылардың) өтінімдері бойынша субсидияларды қайта есептеу жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Қаржы институттары осы Қағидалардың 34-тармағында (инвесторды (көрсетілетін қызметті алушыны) кредит беру жолымен қаржыландырған кезде) немесе осы Қағидалардың 35-тармағында (инвесторды (көрсетілетін қызметті алушыны) техниканы, машиналары және (немесе) жабдықты лизингке беру жолымен қаржыландырған кезде) көзделген шарттарды орындамаған жағдайда, қаржы институттары 3 (үш) жұмыс күні ішінде жұмыс органы (көрсетілетін қызметті беруші) арнайы шотқа аударған қаражатты толық көлемде қайтарады. Бұл ретте ағымдағы қаржы жылы жүргізілген төлемдерді қайтару орындалмаған міндеттемелер сомасын ұлғайту және шығыстардың бюджеттік сыныптамасының тиісті кодтары бойынша кассалық шығыстарды азайту жолымен жұмыс органының (көрсетілетін қызметті берушінің) кассалық шығыстарын қалпына келтіре отырып, жүзеге асырылады. Өткен жылдардағы төлемдер қайтарылған жағдайда, қайтару сомасы төлемақы жүргізілген тиісті бюджеттің кірісіне есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
-[...15 lines deleted...]
-      Инвесторда (көрсетілетін қызметті алушыда) АӨК СМАЖ-да жеке шотының бар екендігі АӨК СМАЖ-дың "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен ақпараттық өзара іс-қимылы нәтижесінде расталады.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Арнайы шотқа аударылған қаражатты қаржы институттары жұмыс органының (көрсетілетін қызметті берушінің) инвесторға (көрсетілетін қызметті алушыға) инвестициялық субсидия беру туралы оң шешімінің негізінде инвестициялық жоба шеңберінде техниканы, машиналар мен жабдықты сатып алуға пайдаланылған кредит/лизинг бойынша инвестордың (көрсетілетін қызметті алушының) негізгі борышын өтеу есебіне аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
-[...15 lines deleted...]
-      24. Жұмыс органының (көрсетілетін қызметті берушінің) шешімін алу үшін инвестор (көрсетілетін қызметті алушы) "электрондық үкіметтің" веб-порталы арқылы осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша инвестордың (көрсетілетін қызметті алушының) ЭЦҚ-сы қойылған инвестициялық субсидиялауға арналған электрондық өтінішті береді, осы Қағидалардың 6-қосымшадағы Тізбенің 9-тармағына сәйкес оған қажетті құжаттар қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қарсы міндеттемелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
-[...15 lines deleted...]
-      Бұл ретте жұмыс органы (көрсетілетін қызметті беруші) өтініш тіркелген күннен кейін 2 (екі) жұмыс күні ішінде инвестициялық жобаның осы Қағидалардың шарттарына сәйкестігі/сәйкес еместігі туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Инвестициялық субсидиялау кезінде инвестор (көрсетілетін қызметті алушы) инвестициялық субсидиялар алғаннан кейін 5 жыл бойы аквашаруашылық саласындағы қызметті тоқтатпау бойынша қарсы міндеттерді қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...15 lines deleted...]
-      Инвесторға (көрсетілетін қызметті алушыға) осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша инвестициялық жобаның сәйкестігі/сәйкес еместігі туралы жұмыс органының (көрсетілетін қызметті берушінің) шешімі туралы хабарлама және осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша электрондық құжат нысанында жұмыс органының (көрсетілетін қызметті берушінің) ЭЦҚ-сы қойылған жобаның паспорты бойынша инвестициялық субсидияларды төлеу/төлеуден бас тарту туралы жұмыс органының (көрсетілетін қызметті берушінің) шешімі туралы хабарлама жіберіледі</w:t>
+    <w:bookmarkStart w:name="z175" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қарсы міндеттемелер инвестициялық субсидиялау шартында көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-      Хабарлама инвестор (көрсетілетін қызметті алушы) АӨК СМАЖ-да тіркелген кезде көрсеткен электрондық почтасының мекенжайына, сондай-ақ АӨК СМАЖ-дағы "жеке кабинетіне" жолданады.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Еңсерілмейтін күштің мән-жайлары басталған жағдайда, инвестор (көрсетілетін қызметті алушы) олар басталған сәттен бастап 10 (он) жұмыс күні ішінде жұмыс органына (көрсетілетін қызметті берушіге) осындай мән-жайлар туралы хабарлайды. Инвестор (көрсетілетін қызметті алушы) АӨК СМЦЖ-ға еңсерілмейтін күштің мән-жайларының басталу фактісін растайтын уәкілетті мемлекеттік органдардың құжатын (Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің "Қазгидромет" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны берген ауа райы жағдайлары туралы анықтаманы және (немесе) жергілікті атқарушы органның су объектісінің сарқылуы туралы шешімін және (немесе) жергілікті атқарушы органның карантиндік немесе шектеу іс-шараларын белгілеу туралы шешімін және (немесе) ветеринария саласындағы уәкілетті орган берген балықтардың ауруын анықтау туралы сараптама актісін (сынақ хаттамасын)) орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-      Жұмыс органы (көрсетілетін қызметті беруші) Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Мемлекеттік қызмет көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
-[...15 lines deleted...]
-      25. Инвестордың (көрсетілетін қызметті алушының) техниканы және (немесе) машиналарды сатып алғанын растау АӨК СМАЖ-дың ауыл шаруашылығы техникасының мемлекеттік тізілімімен және (немесе) "Автомобиль" дерекқорымен ақпараттық өзара іс-қимылы арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мемлекеттік қызметтер көрсету мәселелері бойынша жұмыс органының (көрсетілетін қызметті берушінің) шешіміне, әрекетіне (әрекетсіздігіне) шағым жұмыс органы (көрсетілетін қызметті беруші) басшысының, мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
-[...753 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК 91-бабының 4-тармағына сәйкес келіп түскен жағдайда, жұмыс органы (көрсетілетін қызметті беруші) оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды жұмыс органы (көрсетілетін қызметті беруші) шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібермейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z180" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44. Инвестордың (көрсетілетін қызметті алушының) шағымы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс органы (көрсетілетін қызметті беруші) – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Жұмыс органының (көрсетілетін қызметті берушінің), мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының 4-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) шағым берген инвесторға (көрсетілетін қызметті алушыға) ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4370,68 +6096,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалар паспорттарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5172,131 +6898,176 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:bookmarkStart w:name="z192" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Субсидиялауға жататын жобалар паспорттарының тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Субсидиялауға жататын жобалар паспорттарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 1 "Қуаты сағатына 1 тоннадан кем емес аквашаруашылық объектілері үшін жем өндіру жөніндегі зауытты (цехты) құру және (немесе) кеңейт" жобасының паспорты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық салымдарды өтеу үлесі-25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5742,132 +7513,130 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
-[...15 lines deleted...]
-* Инвестициялық жобаның құны жобалау-сметалық құжаттамаға сәйкес айқындалады. Бұл ретте сатып алынған техника мен жабдықтың құны және оларды монтаждау сатып алу-сату шарттарына, жабдықты жеткізу және (немесе) монтаждау шарттарына, сондай-ақ ілеспе құжаттарға (жүк-кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) сәйкес субсидияланады</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* Инвестициялық жобаның құны жобалау-сметалық құжаттамаға сәйкес айқындалады. Бұл ретте сатып алынған техника мен жабдықтың құны және оларды монтаждау сатып алу-сату шарттарына, жабдықты жеткізу және (немесе) монтаждау шарттарына, сондай-ақ ілеспе құжаттарға кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) сәйкес субсидияланады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="184"/>
+          <w:bookmarkStart w:name="z131" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 2 "Қуаты жылына 25 тоннадан басталатын балық өсіру тоғандарын және (немесе) балық өсіру бассейндерін пайдалана отырып, аквашаруашылық объектілерін көбейтуге және (немесе) күтіп-ұстауға, өсіруге байланысты тоған шаруашылығы қызметін жүзеге асыратын шаруашылықты құру және (немесе) кеңейту" жобасының паспорты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық салымдарды өтеу үлесі - 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6328,51 +8097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 000 000</w:t>
+11 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6553,52 +8322,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бульдозер* </w:t>
+              <w:t>
+Бульдозер*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6626,51 +8395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 000 000</w:t>
+45 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6775,51 +8544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 000 000</w:t>
+16 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6924,51 +8693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 000 000</w:t>
+30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7073,51 +8842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 700 000</w:t>
+2 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7222,51 +8991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 500 000</w:t>
+5 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7371,51 +9140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 600 000</w:t>
+3 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7994,222 +9763,194 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="185"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkStart w:name="z132" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>* Бір шаруашылыққа бір техникадан асырмай.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-** Бір шаруашылыққа бір ғана техника бірлігіне дейін. Субсидиялау тек қазақстандық өндірістегі трактор сатып алынған жағдайда ғана жүзеге асырылады.</w:t>
+Экскаватор/бульдозер/тиегіш қуаты жылына 100 тоннадан басталатын шаруашылықтар үшін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="186"/>
+          <w:bookmarkStart w:name="z134" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 3 "Қуаттылығы жылына 25 тоннадан басталатын балық өсіру бассейндерін пайдаланып және тұйықталған сумен жабдықтау қондырғысын қолдана отырып, аквашаруашылық объектілерін көбейтуге және (немесе) күтіп-ұстауға, өсіруге байланысты индустриялық шаруашылық қызметін жүзеге асыратын шаруашылықты құру және (немесе) кеңейту" жобасының паспорты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Инвестициялық салымдарды өтеу үлесі - 25 % </w:t>
+              <w:t>
+Инвестициялық салымдарды өтеу үлесі - 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8376,70 +10117,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="187"/>
+          <w:bookmarkStart w:name="z135" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балық өсіру бассейндерінен, биологиялық және механикалық сүзгіден, сорғылардан, оттегімен қанықтыру және/немесе аэрациялау жүйесінен және суды зарарсыздандырудан тұратын ғимараты бар тұйықталған сумен жабдықтау қондырғысы (бұдан әрі – ТСЖҚ)*</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8496,104 +10237,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қуаты жылына 25-тен 49 тоннаға дейін тауарлық балық өсіру кешені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="188"/>
+          <w:bookmarkStart w:name="z137" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
-[...33 lines deleted...]
-50 000 000</w:t>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8611,70 +10352,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="189"/>
+          <w:bookmarkStart w:name="z138" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылыс кезінде</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кеңейту кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8703,86 +10444,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50-ден 99 тоннаға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="190"/>
-[...34 lines deleted...]
- 87 500 000</w:t>
+          <w:bookmarkStart w:name="z139" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 87 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8800,70 +10541,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="191"/>
+          <w:bookmarkStart w:name="z140" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылыс кезінде</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кеңейту кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8892,86 +10633,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100-ден 249 тоннаға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="192"/>
-[...34 lines deleted...]
-150 000 000</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8989,70 +10728,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылыс кезінде</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кеңейту кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9081,86 +10818,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250-ден 499 тоннаға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="194"/>
-[...34 lines deleted...]
-300 000 000</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9178,70 +10913,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылыс кезінде</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кеңейту кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9270,70 +11003,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500-ден және жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="196"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000 000 000</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9794,51 +11525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 000 000</w:t>
+30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9985,51 +11716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 038 340</w:t>
+7 038 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10161,188 +11892,168 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="197"/>
-[...72 lines deleted...]
-              <w:t>** Егер жобалау-сметалық құжаттаманы әзірлеусіз тек қана жабдықтар мен техниканы сатып алу көзделсе, онда субсидиялауға белгіленген субсидияларды есептеу үшін максималды рұқсат етілген құн және сатып алу-сату (лизинг) шарттары, жабдықтарды жеткізу және (немесе) монтаждау шарттары, сондай-ақ ілеспе құжаттар (кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) бойынша жабдықтар мен техниканы сатып алу құнының инвестициялық салымдардың өтелу үлесі шегінде алынған жабдықтар мен техника жатады.</w:t>
+          <w:bookmarkStart w:name="z148" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* Инвестициялық жобаның құны жобалық-сметалық құжаттамаға сәйкес анықталады. Сатып алынатын жабдықтың және оны орнатудың құны сатып алу-сату шарттарына, жабдықты жеткізуге және/немесе орнатуға шарттарға және ілеспе құжаттарға (кедендік декларациялар, шот-фактуралар, төлемді растайтын құжаттар) сәйкес субсидияланады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+** Егер жобалау-сметалық құжаттаманы әзірлеусіз тек қана жабдықтар мен техниканы сатып алу көзделсе, онда субсидиялауға белгіленген субсидияларды есептеу үшін максималды рұқсат етілген құн және сатып алу-сату (лизинг) шарттары, жабдықтарды жеткізу және (немесе) монтаждау шарттары, сондай-ақ ілеспе құжаттар (кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) бойынша жабдықтар мен техниканы сатып алу құнының инвестициялық салымдардың өтелу үлесі шегінде алынған жабдықтар мен техника жатады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 *** Бір шаруашылыққа бір бірліктен асырмай.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="198"/>
+          <w:bookmarkStart w:name="z149" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 4 "Қуаттылығы жылына 50 тоннадан басталатын балық шаруашылығы су айдындарының және (немесе) өсіруге арналған учаскелердің акваториясында орналасқан арнайы құрылғыларда (торларда) жартылай ерікті бақыланатын жағдайларда балықты өсіруге және (немесе) күтіп-бағуға, өсіруге байланысты торлы шаруашылық қызметті құру және (немесе) кеңейту" жобасының паспорты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10672,51 +12383,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 100 000</w:t>
+1 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11906,51 +13617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 000 000</w:t>
+30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12502,159 +14213,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 000 000</w:t>
+3 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="199"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkStart w:name="z150" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * 1 шаруашылыққа бір бірліктен асырмай.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="200"/>
+          <w:bookmarkStart w:name="z151" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 5 "Ауданы кемінде 50 гектар болатын оқшауланған балық шаруашылығы су айдындарында балық көбейтуге және (немесе) күтіп-бағуға, өсіруге байланысты көл-тауар шаруашылық қызметі үшін жабдықтар мен техника сатып алу" жобасының паспорты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық салымдарды өтеу үлесі - 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13413,51 +15124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000 000</w:t>
+2 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13562,51 +15273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 700 000</w:t>
+10 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13738,132 +15449,132 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z217" w:id="201"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkStart w:name="z152" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * 1 шаруашылыққа бір бірліктен асырмай.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="202"/>
+          <w:bookmarkStart w:name="z153" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 6 "Өндірістік қуаты тәулігіне 1 тоннадан басталатын балық өңдеу объектісін құру және (немесе) кеңейту" жобасының паспорты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық салымдарды өтеу үлесі - 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14549,52 +16260,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Балық қалдықтарын қайта өңдеуге арналған жабдық </w:t>
+              <w:t>
+Балық қалдықтарын қайта өңдеуге арналған жабдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14622,51 +16333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 400 000</w:t>
+2 400 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14771,51 +16482,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 350 000</w:t>
+2 350 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14920,51 +16631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 100 000</w:t>
+3 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15367,51 +17078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 700 000</w:t>
+1 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15856,51 +17567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000 000</w:t>
+9 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16005,51 +17716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000 000</w:t>
+9 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16372,160 +18083,146 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="203"/>
-[...44 lines deleted...]
-              <w:t>* инвестициялық жобаның құны жобалау-сметалық құжаттамаға сәйкес айқындалады. Бұл ретте сатып алынған техника мен жабдықтың құны және оларды монтаждау сатып алу-сату шарттарына, жабдықты жеткізу және (немесе) монтаждау шарттарына, сондай-ақ ілеспе құжаттарға (жүк-кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) сәйкес субсидияланады;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* инвестициялық жобаның құны жобалау-сметалық құжаттамаға сәйкес айқындалады. Бұл ретте сатып алынған техника мен жабдықтың құны және оларды монтаждау сатып алу-сату шарттарына, жабдықты жеткізу және (немесе) монтаждау шарттарына, сондай-ақ ілеспе құжаттарға (жүк-кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) сәйкес субсидияланады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ** 1 шаруашылыққа бір бірліктен асырмай. Субсидиялау тек қазақстандық өндірістегі техниканы сатып алған жағдайда ғана жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №7 "Қуаттылығы жылына тұқы/албырт тұқымдас балықтар 1 миллион данадан немесе бекіре тұқымдас балықтар 200 мың данан немесе ақсаха балық дернәсілдерін 25 миллион данадан басталатын аквашаруашылық объектілерін ұрықтандыру, уылдырығын инкубациялау арқылы олардың құртшабақтарын алу, сондай-ақ жасанды түрдегі жағдайларда аквашаруашылық объектілерінің құртшабақтарын өсіру мақсатында оларды көбейтуге және (немесе) күтіп-ұстауға, өсіруге байланысты өсімді молайту шаруашылық қызметін жүзеге асыратын шаруашылықты құру және (немесе) кеңейту" жобасының паспорты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық салымдарды өтеу үлесі - 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17353,148 +19050,144 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="205"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * 1 шаруашылыққа бір бірліктен асырмай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №8 "Жылына 25 тоннадан бастап аквашаруашылық объектілерін өсіретін аквашаруашылық субъектілерін, сонымен қатар аквашаруашылықты дамытуды қамтамасыз ететін субъектілерді сумен қамтамасыз ету" жобасының паспорты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
-[...15 lines deleted...]
-Инвестициялық салымдарды өтеу үлесі - 25 %</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық салымдарды өтеу үлесі - 50 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17966,198 +19659,188 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z224" w:id="207"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkStart w:name="z160" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құбырлы құдықты (ұңғыманы) салу кезінде құбыр диаметрі кемінде 168 миллиметр және құбыр қабырғасының қалыңдығы кемінде 5 миллиметр болуы керек.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құбырлы құдықты (ұңғыманы) салу кезінде құбыр диаметрі кемінде 168 миллиметр және құбыр қабырғасының қалыңдығы кемінде 5 миллиметр болуы керек.</w:t>
+              <w:t>Шарттағы тармақ бір жыл ішінде объектінің паспортында көрсетілген су дебетін қамтамасыз етуге мердігердің кепілдігі болып табылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарттағы тармақ бір жыл ішінде объектінің паспортында көрсетілген су дебетін қамтамасыз етуге мердігердің кепілдігі болып табылады.</w:t>
+              <w:t>Осы паспорт бойынша мыналар жүзеге асырылған кезде аквашаруашылықты дамытуды қамтамасыз ететін субъектілер субсидияланады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Осы паспорт бойынша мыналар жүзеге асырылған кезде аквашаруашылықты дамытуды қамтамасыз ететін субъектілер субсидияланады:</w:t>
-[...45 lines deleted...]
-2)кемінде 200 балық өндірушісі (100 ұрғашы және 100 еркек) бар балық өсіру саласындағы селекциялық және асыл тұқымдық жұмыс.</w:t>
+              <w:t>1) аквашаруашылық объектілеріне арналған сағатына кемінде 1 тонна азық өндіру жөніндегі қызмет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) кемінде 200 балық өндірушісі (100 ұрғашы және 100 еркек) бар балық өсіру саласындағы селекциялық және асыл тұқымдық жұмыс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18209,77 +19892,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аквашаруашылық саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инвестициялық салымдар</w:t>
+              <w:t xml:space="preserve">инвестициялық салымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кезінде шеккен шығыстардың</w:t>
+              <w:t>кезінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бір бөлігін өтеу бойынша</w:t>
+              <w:t>шеккен шығыстардың бір</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бөлігін өтеу бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18300,287 +20035,284 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субсидиялау қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="208"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z232" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z233" w:id="210"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Инвестициялық субсидиялауға арналған өтініш</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № АКВА010000 нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z236" w:id="213"/>
+    <w:bookmarkStart w:name="z181" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: бір реттік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z237" w:id="214"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z182" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: инвестор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z238" w:id="215"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: тиісті жылдың 1 ақпанынан бастап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18591,59 +20323,64 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="217"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -18657,101 +20394,108 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z242" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте. Инвестор туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19310,51 +21054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҚЖЖ бойынша сыныбы (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды)</w:t>
+ЭҚЖЖ бойынша сыныбы (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды) және Ұлттық тауарлар каталогының сәйкестендіру коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19696,124 +21440,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжат:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
-[...53 lines deleted...]
-              <w:t>кім берді</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кім берді</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -20005,51 +21727,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҚЖЖ бойынша сыныбы (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша код)</w:t>
+ЭҚЖЖ бойынша сыныбы (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша код) және Ұлттық тауарлар каталогының сәйкестендіру коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20099,96 +21821,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="221"/>
-[...44 lines deleted...]
-              <w:t>орналасқан жері</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкер ретінде қызметінің басталғаны туралы хабархат:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орналасқан жері</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 хабарлама күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -20200,70 +21910,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="222"/>
+    <w:bookmarkStart w:name="z193" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Инвестициялық жоба туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21549,133 +23259,133 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="223"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z194" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-кесте. Қағидалардың 16-тармағына сәйкес өндірістік қуаттың жүктелуіне (процент) қол жеткізу туралы мәліметтер (транш алуға өтініш беру кезінде толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="224"/>
+          <w:bookmarkStart w:name="z195" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22147,70 +23857,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="225"/>
+    <w:bookmarkStart w:name="z196" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22262,52 +23972,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Есептік тоқсанда алыс-беріс шикізатынан өндірілген өнім </w:t>
+              <w:t>
+Есептік тоқсанда алыс-беріс шикізатынан өндірілген өнім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22818,1064 +24528,1062 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="226"/>
+    <w:bookmarkStart w:name="z197" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған ақпараттың дұрыстығын растаймын, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, жеке деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға, сондай-ақ көрсетілген мемлекеттік қызмет бойынша деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="228"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z198" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен Қағидалардың 16-тармағына сәйкес қосымша қаражат бөлінген жағдайда, инвестициялық субсидия сумасын ұлғайтуға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z199" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: толтырылған жоба паспорты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z255" w:id="229"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z200" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестор 20__ жылғы сағат "__" _____қол қойып, жіберді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z256" w:id="230"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z201" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z257" w:id="231"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z202" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ға қол қою күні мен уақыты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z259" w:id="233"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z203" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қабылдау туралы хабархат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z204" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылғы "__" _____қол қойып, жіберді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z260" w:id="234"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z205" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z261" w:id="235"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z206" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ға қол қою күні мен уақыты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z262" w:id="236"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z207" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған "Инвестициялық субсидиялауға өтініш" нысанын толтыру бойынша түсіндірме (индекс: № АКВА010000, кезеңділігі: бір реттік)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z208" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Инвестициялық субсидиялауға өтініш" нысанын толтыру бойынша түсіндірме (индекс: № АКВА010000, кезеңділігі: бір реттік)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="237"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z209" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Инвестициялық субсидиялауға өтініш" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z210" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды инвестор толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z211" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы немесе оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z212" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды инвестор облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесіне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z213" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z214" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...116 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z270" w:id="244"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z215" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-кестенің 1-жолында заңды тұлғаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z271" w:id="245"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z216" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 1-кестенің 2-жолында заңды тұлғаның бизнес-сәйкестендіру нөмірі (бұдан әрі - БСН) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z272" w:id="246"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z217" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 1-кестенің 3-жолында заңды тұлғаның басшының аты, әкесінің аты (бар болса), тегі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="249"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z218" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-жолында заңды тұлғаның заңды мекенжайы және телефон нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z219" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-жолында заңды тұлғаның ЭҚЖЖ сыныбы бойынша (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды) және Ұлттық тауарлар каталогының сәйкестендіру коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z220" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 1-кестенің 6-жолында жеке тұлғаның аты, әкесінің аты (бар болса), тегі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z276" w:id="250"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z221" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 1-кестенің 7-жолында жеке тұлғаның дара кәсіпкер туралы мәліметтер, оның ішінде бірлескен кәсіпкерлік нысанында – жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z277" w:id="251"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z222" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 1-кестенің 8-жолында жеке тұлғаның жеке басын куәландыратын құжаттан мәліметтер көрсетіледі: құжаттың нөмірі, құжатты кім және қашан берген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z278" w:id="252"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z223" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 1-кестенің 9-жолында жеке тұлғаның заңды мекенжайы және байланыс телефоны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="254"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z224" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 1-кестенің 10-жолында жеке тұлғаның ЭҚЖЖ сыныбы бойынша (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды) және Ұлттық тауарлар каталогының сәйкестендіру коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z225" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 1-кестенің 11-жолында дара кәсіпкердің орналасқан жері және дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаның күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z281" w:id="255"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z226" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. 2-кестенің 12-жолында инвестициялық жобаның сипаттамасы, оның негізгі мақсаттары мен міндеттері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z282" w:id="256"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z227" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. 2-кестенің 13-жолында іске асырылатын инвестициялық жобаға салынған инвестициялардың сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z283" w:id="257"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z228" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. 2-кестенің 14-жолында жоба іске асырылатын қаржы құралының (өз қаражаты, қарыз қаражаты) көзі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z284" w:id="258"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. 2-кестенің 15-жолында инвестор үміттенген субсидиялардың есептік сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="260"/>
+    <w:bookmarkStart w:name="z230" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. 2-кестенің 16-жолында облысты, ауданды (қаланы), елді мекеннің нөмірін қоса алғанда, инвестициялық жобаны іске асыру мекенжайы "Стандарттаудың кейбір мәселелері туралы" Қазақстан Республикасы Сауда және интеграция министрлігі Техникалық реттеу және метрология комитеті төрағасының 2025 жылғы 16 қаңтардағы № 2-НҚ бұйрығымен бекітілген ҚР ҰК 11 "Әкімшілік-аумақтық объектілер жіктеуіші" Ұлттық жіктеуішіне сәйкес көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z231" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. 2-кестенің 17-жолында тиесілі субсидиялардың алдын ала есебі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z287" w:id="261"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. 2-кестенің 18-жолында инвестициялық жоба объектісін Қазақстан Республикасының заңнамасына сәйкес пайдалануға қабылдау актісі (жаңа өндірістік қуаттарды құру немесе қолданыстағыларын кеңейту кезінде) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z288" w:id="262"/>
+    <w:bookmarkStart w:name="z233" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. 2-кестенің 19-жолында жабдықты қолданысқа енгізу фактісін растайтын (жабдықты сатып алған жағдайда) cатып алушы мен өнім беруші арасында жабдықты пайдалануға беру актісі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z289" w:id="263"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z234" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. 2-кестенің 20-жолында сатып алу-сату шарттары, шот-фактуралар, орындалған жұмыстардың актілері және инвестициялық салымдардың фактісі мен көлемін куәландыратын өзге де растайтын құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z290" w:id="264"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z235" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. 2-кестенің 21-жолында сараптаманың оң қорытындысы бар жобалау-сметалық құжаттама қоса беріледі (жоба паспортына сәйкес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z291" w:id="265"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z236" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. 2-кестенің 22-жолында балық өсіру техникасы мен технологиялық жабдықтарды қабылдау-беру актілері қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z292" w:id="266"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z237" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. 2-кестенің 23-жолында бизнес-жоспар, дайын өнімді өткізудің электрондық шот-фактуралары (транш алуға өтінім берілген жағдайда) сияқты растайтын құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z293" w:id="267"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z238" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. 3-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z294" w:id="268"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z239" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. 3-кестенің 2-бағанында аквашаруашылық өнім түрлерінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z295" w:id="269"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z240" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. 3-кестенің 3-бағанында жобалар қуатының өлшем бірлігі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z296" w:id="270"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z241" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. 3-кестенің 4-бағанында есептік тоқсанда өндірілген өнім заттай түрде көрсетіледі,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z297" w:id="271"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z242" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. 3-кестенің 5-бағанында есептік тоқсан құндық мәнде өнімң (тауарлардың, көрсетілетін қызметтердің) шығарылымы, мың теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z298" w:id="272"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z243" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. 3-кестенің 6-бағанында аквашаруашылық өнімінің есептік тоқсандағы өз қажеттіліктеріне пайдаланылғаны (зауыт ішіндегі айналым) заттай түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z299" w:id="273"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z244" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. 3-кестенің 7-бағанында аквашаруашылық өнімінің есептік тоқсандағы өз қажеттіліктеріне пайдаланылғаны (зауыт ішіндегі айналым) құндық мәнде, мың теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z300" w:id="274"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z245" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. 3-кестенің 8-бағанында есептік тоқсанда алыс-беріс шикізатынан өндірілген өнім заттай мәнде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z301" w:id="275"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z246" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. 3-кестенің 9-бағанында есептік тоқсанда алыс-беріс шикізатынан өндірілген өнім құндық мәнде, мың теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z302" w:id="276"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z247" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. 3-кестенің 10-бағанында есептік кезеңнің соңындағы дайын өнімнің қалдықтары заттай мәнде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24032,588 +25740,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="277"/>
+    <w:bookmarkStart w:name="z305" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z306" w:id="278"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z306" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестордың объектісін қарап-тексеру және өндірістік қуаттылықтардың жүктелгендігіне қол жеткізуге куәландыру актісі 20__ жылғы "___" __________ № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z307" w:id="279"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z307" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстың (республикалық маңызы бар қаланың, астананың) атауы __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z308" w:id="280"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z308" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z309" w:id="281"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z309" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестордың атауы: __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z310" w:id="282"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z310" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоба паспортының атауы: _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z311" w:id="283"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z311" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің орналасқан жері: ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z312" w:id="284"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z312" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20_ жылғы _____ № _____________ негізінде құрылған мамандар тобының құрамы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z313" w:id="285"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z313" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z314" w:id="286"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z314" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z315" w:id="287"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z315" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. _________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z316" w:id="288"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z316" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектіні қарап-тексеруі барысында мыналарды анықтады: _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z317" w:id="289"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z317" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z318" w:id="290"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z318" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z319" w:id="291"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z319" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z320" w:id="292"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z320" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарап-тексерудің тұжырымдары: _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z321" w:id="293"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z321" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z322" w:id="294"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z322" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарап-тексеруді жүзеге асырған адамдардың қолтаңбалары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z323" w:id="295"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z323" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ________________________________________ _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z324" w:id="296"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z324" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z325" w:id="297"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z325" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ________________________________________ _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z326" w:id="298"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z326" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z327" w:id="299"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z327" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ________________________________________ _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z328" w:id="300"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z328" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі) (қолы)   Инвестор (инвестор өкілінің):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z329" w:id="301"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z329" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________ _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z330" w:id="302"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z330" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z331" w:id="303"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z331" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (________ № ___ сенімхат)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24660,526 +26368,573 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аквашаруашылық саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инвестициялық салымдар</w:t>
+              <w:t xml:space="preserve">инвестициялық салымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кезінде шеккен шығыстардың</w:t>
+              <w:t>кезінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бір бөлігін өтеу бойынша</w:t>
+              <w:t>шеккен шығыстардың бір</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>бөлігін өтеу бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="304"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z334" w:id="305"/>
+    <w:bookmarkStart w:name="z334" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Субсидиялаудың мемлекеттік ақпараттық жүйесінде мамандар тобы мүшесінің қолжетімділігін шектеу туралы хабарлама</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="308"/>
+        <w:t xml:space="preserve"> Субсидиялаудың мемлекеттік цифрлық жүйесінде мамандар тобы мүшесінің қолжетімділігін шектеу туралы хабархат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________ қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20__ жылғы "___" _________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z262" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, жұмыс органының басшысы____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z263" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="310"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс органының атауы және басшының аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z265" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________ құжаты негізінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z346" w:id="317"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (демалысты ұсыну немесе іссапарға жіберу немесе жұмыстан босату туралы бұйрық/уақытша еңбекке жарамсыздық парағы*) төмендегілер туралы осы 20__жылғы "___" _______ № ______ актіні жасадым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z267" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандар тобының мүшесі ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z268" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі)________ дан ___________ дейін кезеңге қол  (күні мен уақыты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z269" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеткізуге шектеу қойылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z270" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы актінің мазмұнын жеке қолтаңбалармен растаймыз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z271" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.______________________________________________________________  (инвестициялық субсидиялауды іске асыруға жауапты жұмыс органы  жұмыскерінің аты, әкесінің аты (бар болса), тегі) (күні мен уақыты,   электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z272" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.______________________________________________________________  (мамандар тобы мүшесінің аты, әкесінің аты (бар болса), тегі)  (күні мен уақыты, электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25215,105 +26970,53 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аквашаруашылық саласында</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестициялық салымдар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кезінде шеккен шығыстардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -25336,88 +27039,115 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="325"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="326"/>
+    <w:bookmarkStart w:name="z357" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="326"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25431,51 +27161,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің атауы: "Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау"</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы: "Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығыстардың бір бөлігін өтеу бойынша субсидиялау"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25544,51 +27274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25657,51 +27387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштері қабылдау және мемлекеттік қызмет көрсету нәтижесін беру "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Өтініштері қабылдау және мемлекеттік қызмет көрсету нәтижесін беру "цифрлық үкіметтің" www.​egov.​kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25770,51 +27500,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 (он төрт) жұмыс күні.</w:t>
+14 (он төрт) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25883,51 +27613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25996,51 +27726,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің қолы қойылған инвестициялық субсидиялау шарты не мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
+Көрсетілетін қызметті берушінің қолы қойылған инвестициялық субсидиялау шарты не мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26109,51 +27839,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26207,124 +27937,204 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="327"/>
+          <w:bookmarkStart w:name="z286" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1. Көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 09:00-ден 17:30-ға дейін. </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="327"/>
+1. Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 09:00-ден 17:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Порталдың – жөндеу жұмыстарын жүргізумен байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштері қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">2. Порталдың – жөндеу жұмыстарын жүргізумен байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштері қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Көрсетілетін қызметті берушілердің мекенжайлары: </w:t>
+              <w:t>Көрсетілетін қызметті берушілердің мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -26452,590 +28262,600 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="328"/>
+          <w:bookmarkStart w:name="z291" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалануға берілген инвестициялық жобалар бойынша, сондай-ақ нақты сатып алынған техника, машиналар мен жабдықтар бойынша көрсетілетін қызметті алушы өтініште көрсетілген қажетті құжаттарды қоса бере отырып, көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық өтінішті "PDF (Portable Document Format)" форматында береді (көрсетілетін қызметті алушының қол қойылған және мөрмен расталған (бар болса) қағаз нұсқадағы сканерленген көшірмесі).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жұмыстар аяқталғаннан кейін көрсетілетін қызметті алушы "PDF (Portable Document Format)" форматында көрсетілетін қызметті алушының ЭЦҚ-сы қойылған "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес аквашаруашылық саласындағы уәкілетті орган бекітетін Аквашаруашылық саласындағы инвестициялық салымдар кезіндегі шығыстардың бір бөлігін өтеу жөніндегі субсидиялау қағидаларына (бұдан әрі -Қағидалар) 3-қосымшаға сәйкес нысан бойынша инвестициялық субсидиялауға электрондық өтініш береді (көрсетілетін қызметті алушының қолы қойылған және мөрімен (бар болса) куәландырылған қағаз нұсқасы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінішке мынадай растаушы, құқық белгілеуші және (немесе) тіркеу құжаттары қоса беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 24 сәуірдегі № 234 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) бекітілген объектіні пайдалануға қабылдау актісі нысанына (бұдан әрі – объектіні пайдалануға қабылдау актісі нысаны) сәйкес, инвестициялық жоба объектісін пайдалануға қабылдау актісінің (жаңа өндірістік қуаттылықтар құру немесе жұмыс істеп тұрғандарын кеңейту кезінде) немесе инвестициялық жобаның іске қосу кешенін немесе кезегін пайдалануға беру актісінің (осы Қағидалардың 16-тармағында көрсетілген жағдайлар бойынша) көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) №2, №3, №4, №5, №7, №8 жобалар паспорттары бойынша аквашаруашылық саласындағы балық өсіру-биологиялық негіздемесінің уәкілетті органы ведомствосының аумақтық бөлімшесімен келісілген көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сатып алушы мен жеткізуші (жабдықтар сатып алу кезінде) арасындағы жабдықтарды пайдалануға енгізу актісінің көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) жаңа өндірістік қуаттар құруға не жұмыс істеп тұрғандарын кеңейтуге арналған инвестициялық салымдарды растайтын, сатып алынған тауарлар, жұмыстар, көрсетілетін қызметтер бойынша сатып алу-сату шарттарының, электрондық және (немесе) қағаз түріндегі шот-фактуралардың, төленген төлемді растайтын құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) Қазақстан Республикасының Құрылыс кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>98-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жобалар сараптамасының оң қорытындысы бар жобалау-сметалық (жобалау-сметалық құжаттамаға сәйкес субсидиялау көзделген жобалар паспорттары бойынша) құжаттама көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) техника мен технологиялық жабдықтарды қабылдап алу-беру актілерінің көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) инвестициялық салымдар қаржы институттарында тартылған қаражат есебінен жүзеге асырылған жағдайда, қаржы институты растаған кредиттік/лизингтік шарттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) осы Қағидалардың 16-тармағына сәйкес транш алуға өтініш берілген жағдайда инвестор (көрсетілетін қызметті алушы) "PDF (Portable Document Format)" электрондық форматында дайын өнімді өткізу жөніндегі электрондық шот-фактураларды (қағаз нұсқасының сканерленген көшірмесі) тіркейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) ҚҚС бойынша тіркеу есебіне қою туралы куәліктің көшірмесі (ҚҚС бойынша тіркеу есебінде тұрған аквашаруашылық cубъектілері үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) № 8 " Жылына 25 тоннадан бастап аквашаруашылық объектілерін өсіретін аквашаруашылық субъектілерін, сонымен қатар аквашаруашылықты дамытуды қамтамасыз ететін субъектілерді сумен қамтамасыз ету" жобасы паспорты бойынша қосымша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су шаруашылығы құрылысжайына құқықтарды мемлекеттік тіркеуді растайтын құжаттың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шөл және шөлейт аймақтарға арналған құдықтар (ұңғымалар) бойынша – табиғи аймақтарға тиесілілігін көрсете отырып, жер учаскесінің сапалық жай-күйі туралы мәліметтердің көшірмесі;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Пайдалануға берілген инвестициялық жобалар бойынша, сондай-ақ нақты сатып алынған техника, машиналар мен жабдықтар бойынша көрсетілетін қызметті алушы өтініште көрсетілген қажетті құжаттарды қоса бере отырып, көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық өтінішті "PDF (Portable Document Format)" форматында береді (көрсетілетін қызметті алушының қол қойылған және мөрмен расталған (бар болса) қағаз нұсқадағы сканерленген көшірмесі) </w:t>
-[...522 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастау туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+"Су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайларға паспорт беруді жүргізу қағидаларын, сондай-ақ су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлар паспортының нысанын бекіту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің міндетін атқарушының 2025 жылғы 10 шілдедегі № 170-НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5714 36439 болып тіркелген) 2-қосышаға сәйкес нысан бойынша су жинағыш ұңғыманың техникалық паспортының көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құдықтарды (ұңғымаларды) салу және бұрғылау бойынша мердігерлік ұйымның көрсететін қызметтеріне инвестордың (көрсетілетін қызметті алушының) төлем жасау фактісін құнын растайтын электрондық шот-фактуралардың, төлем құжаттарының көшірмелері, сондай-ақ құбырлардың қалыңдығы мен диаметрін көрсете отырып, олардың құны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мердігермен жасалған шарттың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+топырақтағы бұрғылау жұмыстарының кіші түрі бойынша құрылыс-монтаждау жұмыстарына, сондай-ақ далалық топырақты зерттеу, гидрогеологиялық зерттеулердің кіші түрлері бойынша іздестіру жұмыстарына арналған мердігердің лицензиясының көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастау туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27089,170 +28909,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z382" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
-[...99 lines deleted...]
-5. Қазақстан Республикасының "Аквашаруашылық туралы" Заңының 18-бабының 6-тармағына сәйкес басшылары, құрылтайшылары (акционерлері) бұрын қарсы міндеттемелерді орындамауға жол берген және ақшаны қайтармаған аквашаруашылық субъектілерінің, аквашаруашылықты дамытуды қамтамасыз ететін субъектілердің бұрын басшылары, құрылтайшылары (акционерлері) болып табылған аквашаруашылық субъектілеріне, аквашаруашылықты дамытуды қамтамасыз ететін субъектілерге берілмейді.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алаушының мемлекеттік қызмет көрсету ушін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес қарсы міндеттемелерді орындамауға жол берген және ақшаны қайтармаған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес басшылары, құрылтайшылары (акционерлері) бұрын қарсы міндеттемелерді орындамауға жол берген және ақшаны қайтармаған аквашаруашылық субъектілерінің, аквашаруашылықты дамытуды қамтамасыз ететін субъектілердің бұрын басшылары, құрылтайшылары (акционерлері) болып табылған аквашаруашылық субъектілеріне, аквашаруашылықты дамытуды қамтамасыз ететін субъектілерге берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27306,152 +29154,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z386" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="330"/>
-[...81 lines deleted...]
-              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары порталда көрсетілген. Бірыңғай байланыс орталығы: 1414, 8 800 080 77 77.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) тиісті көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www.​gov.​kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары порталда көрсетілген. Бірыңғай байланыс орталығы: 1414, 8 800 080 77 77.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ауыл шпаруашылығы министрілігі және көрсетілетін қызметті берушілер Қағидалар өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жолдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -27578,429 +29394,368 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z391" w:id="331"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z392" w:id="332"/>
+    <w:bookmarkStart w:name="z392" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс органының (көрсетілетін қызметті берушінің) инвестициялық жобаның сәйкестігі/сәйкес еместігі туралы шешімі туралы хабарлама</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="333"/>
+        <w:t xml:space="preserve"> Жұмыс органының (көрсетілетін қызметті берушінің) инвестициялық жобаның сәйкестігі немесе сәйкес еместігі туралы шешімі туралы хабархат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z394" w:id="334"/>
+    <w:bookmarkStart w:name="z333" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z395" w:id="335"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізді __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________  (жоба паспортының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z336" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізді __________________________________________________________ </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z398" w:id="338"/>
+      жобасының паспорты бойынша "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "сәйкес облыстағы уәкілетті орган бекітетін Аквашаруашылық саласындағы инвестициялық салымдар кезіндегі шығыстардың бір бөлігін өтеу бойынша субсидиялау қағидаларының талаптарына инвестициялық жобаның сәйкестігі немесе сәйкес еместігі туралы жұмыс органының шешімі туралы хабарлаймыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z337" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жобасының паспорты бойынша "Мемлекеттік көрсетілетін қызметтер туралы" </w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z409" w:id="349"/>
+      Сұрақтар туындаған жағдайда ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z338" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________ жүгінуіңізді сұраймыз.  (жұмыс органы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z339" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _________________________________________ _________  (аты, әкесінің аты (бар болса), тегі) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z340" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс телефондары: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28104,409 +29859,440 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z411" w:id="350"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z412" w:id="351"/>
+    <w:bookmarkStart w:name="z412" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс органының (көрсетілетін қызметті берушінің) жобаның паспорты бойынша инвестициялық субсидияларды төлеу/төлеуден бас тарту туралы шешімі туралы хабарлама</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z413" w:id="352"/>
+        <w:t xml:space="preserve"> Жұмыс органының (көрсетілетін қызметті берушінің) жобаның паспорты бойынша инвестициялық субсидияларды төлеу немесе төлеуден бас тарту туралы шешімі туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="354"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z356" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізді ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z416" w:id="355"/>
+    <w:bookmarkStart w:name="z358" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жоба паспортының толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z423" w:id="362"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z359" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобасының паспорты бойынша жұмыс органының инвестициялық субсидияны төлеу немесес төлеуден бас тарту туралы шешімі туралы хабардар етеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z360" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі: _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z361" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z363" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z364" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрақтар туындаған жағдайда _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z425" w:id="364"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z365" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________ жүгінуіңізді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z366" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жұмыс органы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z428" w:id="367"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z367" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: ___________________________________________аты, әкесінің аты (бар болса), тегі) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z368" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс телефондары: __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28611,428 +30397,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z430" w:id="368"/>
+    <w:bookmarkStart w:name="z430" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z431" w:id="369"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z431" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдау жүргізу уақыты мен орны туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z432" w:id="370"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z432" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z433" w:id="371"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z433" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 73-бабы 1-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z434" w:id="372"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z434" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тармағына сәйкес осы хабарламамен Сізге "Аквашаруашылық саласында </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z435" w:id="373"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z435" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инвестициялық салымдар кезінде шеккен шығыстардың бір бөлігін өтеу бойынша </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z436" w:id="374"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z436" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       субсидиялау" мемлекеттік қызметін көрсетуден бас тартылғаны туралы хабарлаймыз, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z437" w:id="375"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z437" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өйткені:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z438" w:id="376"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z438" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z439" w:id="377"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z439" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бас тарту себептерін санамалау)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z440" w:id="378"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z440" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау осы хабарлама жіберілген күннен бастап 3 (үш) жұмыс күнінен мерзімде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z441" w:id="379"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z441" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жүзеге асырылады, Сіз осы шешім бойынша өз ұстанымыңызды білдіре аласыз </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z442" w:id="380"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z442" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қажеттісін жазыңыз):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z443" w:id="381"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z443" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z444" w:id="382"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z444" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тыңдау өткізу күн мен уақыты, тыңдау өткізу орны (тәсілі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z445" w:id="383"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z445" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мекенжай бойынша ғимаратта/бейнеконференцбайланыс/өзге де коммуникация </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z446" w:id="384"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z446" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құралдары арқылы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z447" w:id="385"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z447" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z448" w:id="386"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z448" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (басшының электрондық цифрлық қолтаңбасы,  аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29079,480 +30865,646 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аквашаруашылық саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инвестициялық салымдар</w:t>
+              <w:t xml:space="preserve">инвестициялық салымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кезінде шеккен шығыстардың</w:t>
+              <w:t>кезінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бір бөлігін өтеу бойынша</w:t>
+              <w:t>шеккен шығыстардың бір</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>бөлігін өтеу бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z450" w:id="387"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z451" w:id="388"/>
+    <w:bookmarkStart w:name="z451" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № ____ инвестициялық субсидиялау шарты </w:t>
-[...95 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ ____ инвестициялық субсидиялау шарты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      алмастыратын адам) ________________ бір тараптан және бұдан әрі "Инвестор" деп </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z457" w:id="394"/>
+      Ескерту. 10-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________ қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20__ жылғы "___" _________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z383" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "Жұмыс органы" деп аталатын "______________________" мемлекеттік мекемесінің атынан "_____________________________" Мемлекеттік мекеме туралы ереженің негізінде әрекет ететін басқарма басшысы (немесе бұйрық негізінде оны алмастыратын адам) ________________ бір тараптан және бұдан әрі "Инвестор" деп аталатын, ______________ атынан _____________________ негізінде әрекет ететін _____________________, бірге Тараптар, ал жоғарыда көрсетілгендей жеке-жеке Тарап деп аталып, төмендегілер туралы осы Инвестициялық субсидиялау шартын (бұдан әрі – Шарт) жасасты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z384" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z385" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Шартты жасасуға мыналар негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z386" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аталатын, ______________ атынан _____________________ негізінде әрекет ететін </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z461" w:id="398"/>
+      1) "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z387" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс органының 20 __ жылғы __________ № ___ шешімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z388" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z465" w:id="402"/>
+        <w:t xml:space="preserve"> 2-тарау. Осы Шартта қолданылатын терминдер мен анықтамалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z389" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Шартта аквакультура саласындағы инвестициялық салымдар кезінде шығындардың бір бөлігін өтеу бойынша субсидиялау қағидаларында көрсетілген терминдер мен анықтамалар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Осы Шартта қолданылатын терминдер мен анықтамалар</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z468" w:id="405"/>
+    <w:bookmarkStart w:name="z391" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 Осы Шарттың талаптары бойынша Жұмыс органы Инвестор шығыстарының бір бөлігін инвестициялық субсидиялауды мынадай шарттармен жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29894,1346 +31846,1298 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z469" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Инвестициялық субсидиялау тиісті қаржы жылына _______ облысының (республикалық маңызы бар қаланың, астананың) бюджетінде көзделген қаражат есебінен және шегінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z470" w:id="407"/>
+    <w:bookmarkStart w:name="z393" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Инвестор инвестициялық субсидиялар алғаннан кейін 5 жыл бойы аквашаруашылық саласындағы қызметті тоқтатпау бойынша өзіне қарсы міндеттемелер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z471" w:id="408"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z394" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Инвесторға қаражат аудару тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z472" w:id="409"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z395" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жұмыс органы ________ (_______) теңге мөлшеріндегі инвестициялық субсидия сомасын Инвестордың есеп шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z473" w:id="410"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z396" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Инвестициялық субсидиялау мерзімі осы Шарт күшіне енген сәттен бастап саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z474" w:id="411"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z397" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тараптар осы Шарт шеңберінде, егер төлем күні жұмыс емес күнге немесе мереке күніне сәйкес келсе, төлем олардан кейінгі жұмыс күні жүргізіледі деп келісті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z475" w:id="412"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z398" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Инвестициялық субсидиялар Инвесторға Субсидиялау қағидаларын 2-қосымшада көрсетілген жобалар паспорттарына сәйкес төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z476" w:id="413"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z399" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Инвестициялық субсидиялар Инвестордың жаңа, бұрын қолданылмаған техниканы, машиналар мен жабдықтарды сатып алуға арналған инвестициялық салымдары бойынша төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z478" w:id="415"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z400" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Барлық операциялар ұлттық валюта – теңгемен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z401" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z479" w:id="416"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z402" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Инвестор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z480" w:id="417"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z403" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техниканы, машина мен жабдықты Жұмыс органын алдын ала жазбаша хабардар ету шартымен маусымдық тоқтап тұрған жағдайда қызметтердің басқа түрлері үшін пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z481" w:id="418"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z404" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Инвестор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z482" w:id="419"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z405" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Субсидиялау қағидаларының шарттарын уақтылы және толық көлемде орындауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z483" w:id="420"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z406" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Шарт бойынша өзінің міндеттемелерін уақтылы және толық көлемде орындауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z484" w:id="421"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z407" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Шарттың 5-тармағында көрсетілген қарсы міндеттемелерді уақтылы және толық көлемде орындауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z485" w:id="422"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z408" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы Шартты орындауға байланысты құжаттар мен ақпаратты Жұмыс органының сұратуы бойынша уақтылы ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z486" w:id="423"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z409" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Жұмыс органына Инвестордың объектісін қарап-тексеру және өндірістік қуаттылықтардың жүктелгеніне көз жеткізу үшін рұқсат беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z487" w:id="424"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өзіне қатысты жою, оңалту немесе банкроттық рәсім басталған жағдайда, сондай-ақ, егер Инвестордың қызметі Қазақстан Республикасының қолданыстағы заңнамасына сәйкес уақытша тоқтатылған жағдайда, Жұмыс органын жазбаша түрде дереу хабардар етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z488" w:id="425"/>
+    <w:bookmarkStart w:name="z411" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Шарттың талаптары мен оны іске асыру жөніндегі ақпаратты үшінші тұлғаларға Тараптардың алдын ала жазбаша келісімінсіз бермеуге және ашпауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z489" w:id="426"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Жұмыс органын осы Шарттың талаптарын орындауға әсер ететін барлық мән-жайлар туралы уақтылы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z490" w:id="427"/>
+    <w:bookmarkStart w:name="z413" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жұмыс органы мыналарға құқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z491" w:id="428"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z414" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Инвестордан инвестициялық жобаны және осы Шартты іске асыру барысы туралы барлық қажетті құжаттар мен ақпаратты сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z492" w:id="429"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z415" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құжаттарды тексеруді, инвестордың (көрсетілетін қызметті алушының) объектісін, сатып алынған жабдықтарды (техникалар мен машиналарды) жобалар паспорттарында көзделген талаптарға сәйкестігі тұрғысынан қарап-тексеруді, растайтын фото- және бейнематериалдарды қоса тіркей отырып жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z493" w:id="430"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z416" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орнатылған жабдықтардың болуын, өндірістік қуаттардың жүктелу деңгейіне қол жеткізуді тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z494" w:id="431"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z417" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік қуаттардың жүктелу деңгейіне қол жеткізуді тексеру жоба паспортына сәйкес жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z495" w:id="432"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z418" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тексеруді инвестордың (көрсетілетін қызметті алушының) немесе оның уәкілетті өкілінің қатысуымен жүзеге асыру және оның нәтижесін инвестордың объектісін қарап-тексеру және объектіні қарап-тексеру актісіне сәйкес нысан бойынша өндірістік қуаттардың жүктелу деңгейіне қол жеткізуді куәландыру актісінің нысанына сәйкес актімен ресімдеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z496" w:id="433"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z419" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жұмыс органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z497" w:id="434"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z420" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Шарттың 3-тармағында көрсетілген инвестициялық субсидиялауға көзделген қаражатты аударуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z499" w:id="436"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z421" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Субсидиялау қағидаларының 4-тарауына сәйкес агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік цифрлық жүйесі арқылы облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен бірлесіп инвестициялық субсидиялаудың қарсы міндеттемелерінің орындалуына мониторинг жүргізуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z422" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z500" w:id="437"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z423" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Шарт бойынша Тараптар Шарттан және Қазақстан Республикасының заңнамалық актілерінен туындайтын міндеттемелерді орындамауы және (немесе) тиісінше орындамауы үшін жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z501" w:id="438"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z424" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z502" w:id="439"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z425" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Егер Тараптардың осы Шарт бойынша өз міндеттемелерін орындай алмауы еңсерілмейтін күштің мән-жайлары салдарынан болса, онда орындамағаны не тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z503" w:id="440"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z426" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Еңсерілмейтін күштің мән-жайлары басталғанда осы Шарт бойынша міндеттемелерін орындай алмау мүмкіндігі туындаған Тарап ол басталған сәттен бастап 10 (он) жұмыс күні ішінде екінші Тарапты осындай мән-жайлар туралы уақтылы хабардар етуі тиіс. Бұл ретте еңсерілмейтін күштің мән-жайларының сипаты, әрекет ету кезеңі, басталу фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z504" w:id="441"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z427" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уақтылы хабарламаған жағдайда, Тарап екінші Тарапқа хабарламаудан немесе уақтылы хабарламаудан келтірілген зиянды өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z505" w:id="442"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z428" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Еңсерілмейтін күштің мән-жайларының басталуы олардың әрекет ету кезеңіне осы Шарттың орындалу мерзімін ұлғайтуға алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z506" w:id="443"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Егер осындай жағдайлар қатарынан үш ай бойы жалғасатын болса, онда кез келген Тарап осы Шарт бойынша міндеттемелерін одан әрі орындаудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z507" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Дауларды шешу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z508" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тараптар тікелей келіссөздер процесінде Шарт бойынша олардың арасында туындаған немесе онымен байланысты барлық келіспеушіліктерді немесе дауларды шешу үшін барлық күш-жігерін жұмсаулары тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z509" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер мұндай келіссөздерден кейін Тараптар осы Шарт бойынша дауларды шеше алмаса, Тараптардың кез келгені бұл мәселенің Қазақстан Республикасының заңнамасында белгіленген сот тәртібімен шешілуін талап ете алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z510" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Шартты мерзімінен бұрын бұзу шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z511" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер инвестор өз міндеттемелерін бұзса, оларды тиісінше орындамаса немесе жобаны одан әрі іске асыру мүмкіндігін негіздейтін қажетті құжаттарды ұсынбаса, Шарт мерзімінен бұрын бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z512" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Хат-хабар алмасу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z513" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Осы Шарт шеңберінде Тараптардың бір-біріне жіберетін кез келген хат-хабарлары жазбаша түрде ұсынылады және тапсыру туралы белгісі бар хат-хабар Тараптар алған сәттен бастап күнтізбелік 10 (он) күн ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z514" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Хат-хабар тиісті түрде рәсімделген жағдайда (хат-хабар бланкіде ұсынылса немесе мөрмен (бар болса) куәландырылса, басшының қолы қойылса және тіркеу нөмірі, күні көрсетілсе), қолма қол табысталса, қатысушы Тараптың мекенжайына почта арқылы (хабарламасы бар тапсырыс хатпен) немесе курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жіберілген болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z515" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Құпиялылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z516" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Осымен Тараптар осы Шарттың талаптарына қатысты ақпарат, банктік құпия, сондай-ақ қаржылық, коммерциялық және олар осы Шартты жасасу және орындау кезінде алған өзге де ақпарат құпия болып табылатынымен және осы Шартта, Субсидиялау қағидаларында және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайтынымен келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z517" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тараптың құпия ақпаратты үшінші тұлғаларға беруі, жариялауы немесе оны өзге де жария етуі осы Шартта және Қазақстан Республикасының заңнамасында тікелей көзделген жағдайда ғана мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z518" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тараптар осы Шарттың болуы мен талаптарының құпиялылығын сақтау үшін барлық қажетті шараларды, оның ішінде құқықтық сипаттағы шараларды қабылдайды. Тараптардың лауазымды адамдары мен қызметкерлері осы Шартты іске асыру барысында алынған мәліметтерді жария етпейді не үшінші тұлғаларға бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z519" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қандай да бір Тарап осы Шарттың талаптарын бұза отырып, құпия ақпаратты жария еткен не таратқан жағдайда, кінәлі Тарап осындай ақпаратты жария ету салдарынан екінші Тарапқа келтірілген зиянды өтей отырып, Қазақстан Республикасының заңнамасында көзделгендей жауапкершілікте болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z521" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Инвестор осы Шартқа қол қоя отырып, Жұмыс органының масс-медиа құралдарында Инвестор туралы мәліметтерді орналастыруына, сондай-ақ, осы Шарт аясында Инвестор туралы алынған кез келген мәліметті (оның ішінде банктік құпияны) Инвестордың алдын ала жазбаша келісімінсіз үшінші тұлғаларға жария етуіне келісім береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Мәлімдеулер, кепілдіктер және келісім берулер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z522" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Инвестор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z523" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Шартта көрсетілген мәлімдеулер мен кепілдіктердің шынайы және шындыққа сәйкес келетінін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z524" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Инвестор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z525" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Инвесторға оның бизнесіне, оның қаржылық жағдайына, активтері мен өзінің міндеттемелері бойынша жауап беру қабілетіне жағымсыз әсер етуі мүмкін қандай да болмасын мән-жайлардың мәлім емес екендігін мәлімдейтінін және оған кепілдік беретіндігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z526" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сондай-ақ Инвестор оның құзыреті осы Шартқа қол қоятын адамға осы Шартты жасасуға мүмкіндік беретінін растайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z527" w:id="464"/>
+    <w:bookmarkStart w:name="z450" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Инвестор осы Шартты жасасу сәтінде осы Шартты бұзуға себеп болатын, оны жарамсыз деп танитын негіздердің жоқтығын растайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z528" w:id="465"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Инвестор барлық ақпарат, сондай-ақ берілген (ұсынылған) барлық құжаттама дәл және шындыққа сай екенін мәлімдейді және кепілдік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z529" w:id="466"/>
+    <w:bookmarkStart w:name="z452" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z530" w:id="467"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z453" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Осы Шарттың ережелері өзгертілуі және (немесе) толықтырылуы тиіс. Тараптар үшін тек Тараптардың келісімімен жазбаша түрде жасалған және Тараптардың уәкілетті өкілдері қол қойған өзгерістер мен толықтырулар ғана жарамды және міндетті болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z531" w:id="468"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z454" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Осы Шарт мемлекеттік және орыс тілдерінде Тараптардың әрқайсысы үшін бір-бір данадан 2 (екі) данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z532" w:id="469"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z455" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-тарау. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z533" w:id="470"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z456" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Осы Шарт қол қойылған күнінен бастап күшіне енеді және Тараптар өз міндеттемелерін толық көлемде орындағанға дейін қолданыста болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z457" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-тарау. Тараптардың заңды мекенжайлары, банктік деректемелері және қолтаңбалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31245,107 +33149,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жұмыс органы:</w:t>
+Жұмыс органы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Инвестор:</w:t>
+Инвестор:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31396,70 +33280,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="472"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="472"/>
+          <w:bookmarkStart w:name="z458" w:id="345"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31609,51 +33493,79 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(лауазымы, аты, әкесінің аты (бар болса), тегі) </w:t>
+              <w:t>(лауазымы, аты, әкесінің аты (бар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса), тегі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -31676,70 +33588,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (қолы, мөрі (бар болса)) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z544" w:id="473"/>
+          <w:bookmarkStart w:name="z468" w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ______________________________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="473"/>
+          <w:bookmarkEnd w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31889,97 +33801,181 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(лауазымы, аты, әкесінің аты (бар болса), тегі) </w:t>
+              <w:t>(лауазымы, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(бар болса), тегі)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">______________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы, мөрі (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда))</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы, мөрі (жеке кәсіпкерлік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілер болып табылатын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұлғаларды қоспағанда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32089,916 +34085,916 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z554" w:id="474"/>
+    <w:bookmarkStart w:name="z554" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z555" w:id="475"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z555" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сатып алынатын техниканы, машиналарды және жабдықты мақсатты пайдалану және иеліктен шығармау туралы келісім №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z556" w:id="476"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z556" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________қаласы 20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z557" w:id="477"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z557" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "Жұмыс органы" деп аталатын Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z558" w:id="478"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z558" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________ облысының (республикалық маңызы бар қаланың, астананың) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z559" w:id="479"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z559" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________ басқармасы атынан __________№ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z560" w:id="480"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z560" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       негізінде әрекет ететін басшы (немесе оның ауыстыратын адам) бір жағынан және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z561" w:id="481"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z561" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұдан әрі "Инвестор" деп аталатын_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z562" w:id="482"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z562" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атынан _________________________негізінде әрекет ететін _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z563" w:id="483"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z563" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       екінші жағынан, бірге Тараптар, ал жеке-жеке Тарап деп не жоғарыда көрсетілгендей </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z564" w:id="484"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z564" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аталатындар, осы Сатып алынатын техниканы, машиналар мен жабдықтарды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z565" w:id="485"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z565" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       субсидиялау сәтінен бастап 5 (бес) жыл бойы нысаналы пайдалану және иеліктен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z566" w:id="486"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z566" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шығармау туралы келісімді (бұдан әрі – Келісім) төмендегілер туралы жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z567" w:id="487"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z567" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Келісімнің нысанасы мен мақсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z568" w:id="488"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z568" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осымен Инвестор өзіне жабдықты, техниканы қатаң түрде нысаналы мақсаты бойынша пайдалану және иеліктен шығармау, сондай-ақ субсидияланған сәттен бастап 5 (бес) жыл бойы мақсатты пайдаланбағаны үшін жауапкершілікте болу міндеттемесін алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z569" w:id="489"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z569" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z570" w:id="490"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z570" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Инвестор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z571" w:id="491"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z571" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Келісім бойынша өз міндеттемелерін уақтылы және толық көлемде орындауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z572" w:id="492"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z572" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жұмыс органының сұранымы бойынша 5 (бес) жұмыс күні ішінде осы Келісімді орындауға байланысты құжаттар мен ақпаратты ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z573" w:id="493"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z573" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Инвестордың объектісін қарау үшін Жұмыс органына рұқсат беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z574" w:id="494"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z574" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы Келісімнің шарттары мен іске асырылуы туралы ақпаратты Тараптардың алдын ала жазбаша келісімінсіз үшінші тұлғаларға бермеуге және ашпауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z575" w:id="495"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z575" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Келісімнің 1-тармағында көрсетілген мерзім ішінде жабдық пен техниканы иеліктен шығармағанын растауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z576" w:id="496"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z576" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жұмыс органы мыналарға құқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z577" w:id="497"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z577" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Инвестордан инвестициялық жобаның және осы Келісімнің іске асырылу барысы туралы барлық қажетті құжаттар мен ақпаратты сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z578" w:id="498"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z578" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құжаттарды тексеруді, инвестордың (көрсетілетін қызметті алушының) объектісін, сатып алынған жабдықтарды (техникалар мен машиналарды) жобалар паспорттарында көзделген талаптарға сәйкестігі тұрғысынан қарап-тексеруді, растайтын фото- және бейнематериалдарды қоса тіркей отырып жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z579" w:id="499"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z579" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орнатылған жабдықтардың болуын, өндірістік қуаттардың жүктелу деңгейіне қол жеткізуді тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z580" w:id="500"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z580" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік қуаттардың жүктелу деңгейіне қол жеткізуді тексеру жоба паспортына сәйкес жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z581" w:id="501"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z581" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) инвестордың (көрсетілетін қызметті алушының) немесе оның уәкілетті өкілінің қатысуымен қарап-тексеруді жүзеге асыру және оның нәтижесін инвестордың объектісін қарап-тексеру және объектіні қарап-тексеру актісіне сәйкес нысан бойынша өндірістік қуаттардың жүктелу деңгейіне қол жеткізуді куәландыру актісінің нысанына сәйкес актімен ресімдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z582" w:id="502"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z582" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қарсы міндеттемелердің расталуын талап ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z583" w:id="503"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z583" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Келісімнің қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z584" w:id="504"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z584" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Келісім Тараптардың қол қойған күнінен бастап күшіне енеді және 5 (бес) жыл бойы, ал орындалмаған міндеттемелер бөлігінде олар толық орындалғанға дейін қолданыста болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z585" w:id="505"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z585" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z586" w:id="506"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z586" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тараптар еңсерілмейтін күштің мән-жайлары салдарынан орындау мүмкін болмаған жағдайда, осы Келісім бойынша өз міндеттемелерін орындамағаны не тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z587" w:id="507"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z587" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Еңсерілмейтін күштің мән-жайлары туындаған кезде осы Келісім бойынша өз міндеттемелерін орындау мүмкін болмаған Тарап олар туындаған сәттен бастап 10 (он) жұмыс күні ішінде екінші Тарапты мұндай мән-жайлар туралы уақтылы хабардар етуі тиіс. Бұл ретте еңсерілмейтін күштің мән-жайларының сипаты, қолданылу кезеңі, туындау фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z588" w:id="508"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z588" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уақтылы хабардар етпеген жағдайда, Тараптар екінші Тарапқа хабардар етпеуден немесе уақтылы хабардар етпеуден келтірілген зиянды өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z589" w:id="509"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z589" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Еңсерілмейтін күштің мән-жайларының туындауы осы Келісімнің орындалу мерзімінің олардың әрекет ету кезеңіне ұлғайтылуына алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z590" w:id="510"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z590" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Егер мұндай мән-жайлар қатарынан үш айдан астам жалғасатын болса, онда Тараптардың кез келгені осы Келісім бойынша міндеттемелерін одан әрі орындаудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z591" w:id="511"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z591" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z592" w:id="512"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z592" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Хат-хабар бланкіде ұсынылса немесе мөрмен (бар болса) куәландырылса, қолма-қол табысталса, қатысушы Тараптың мекенжайына почтамен (хабарламасы бар тапсырыс хатпен) немесе курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жіберілген болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z593" w:id="513"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z593" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер осы Келісімде өзгеше көзделмесе, осы Келісімнің шарттарын, оның ішінде осы Келісімнің қолданылу мерзімін кез келген өзгерту, тоқтату Тараптардың уәкілетті өкілдері қол қоятын қосымша келісімдермен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z594" w:id="514"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z594" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осы Келісім бойынша Тараптар арасында туындайтын барлық келіспеушіліктер немесе даулар тікелей келіссөздер процесінде шешіледі. Егер осындай келіссөздерден кейін Тараптар осы Келісім бойынша дауды шеше алмаса, Тараптардың кез келгені бұл мәселені Қазақстан Республикасының заңнамасында белгіленген сот тәртібімен шешуді талап ете алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z595" w:id="515"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z595" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Осы Келісіммен реттелмеген мәселелер 20___ жылғы _____________ №________ Инвестициялық субсидиялау шартымен, сондай-ақ Қазақстан Республикасының заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z596" w:id="516"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z596" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Келісім мемлекеттік және орыс тілдерінде, Тараптардың әрқайсысы үшін бір-бір данадан 2 (екі) данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z597" w:id="517"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z597" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тараптардың мекенжайлары, банктік деректемелері және қолтаңбалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33161,70 +35157,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z598" w:id="518"/>
+          <w:bookmarkStart w:name="z598" w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ______________________________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="518"/>
+          <w:bookmarkEnd w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33441,70 +35437,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (қолы, мөрі (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z607" w:id="519"/>
+          <w:bookmarkStart w:name="z607" w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ______________________________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="519"/>
+          <w:bookmarkEnd w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33923,269 +35919,269 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z617" w:id="520"/>
+    <w:bookmarkStart w:name="z617" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z618" w:id="521"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z618" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z619" w:id="522"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z619" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z620" w:id="523"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z620" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Арнайы шотқа аванстық төлем тетігін қолдана отырып инвестициялық субсидиялауға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z621" w:id="524"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z621" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № АКВА020000 нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z622" w:id="525"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z622" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: бір реттік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z623" w:id="526"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z623" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: инвестор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z624" w:id="527"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z624" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: тиісті жылдың 1 ақпанынан бастап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="528"/>
+          <w:bookmarkStart w:name="z625" w:id="401"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке сәйкестендіру нөмірі / </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="528"/>
+          <w:bookmarkEnd w:id="401"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34210,59 +36206,59 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z626" w:id="529"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="529"/>
+          <w:bookmarkStart w:name="z626" w:id="402"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="402"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -34287,90 +36283,90 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z627" w:id="530"/>
+    <w:bookmarkStart w:name="z627" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z628" w:id="531"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z628" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте. Инвестор туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35315,70 +37311,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z629" w:id="532"/>
+          <w:bookmarkStart w:name="z629" w:id="405"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжат:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="532"/>
+          <w:bookmarkEnd w:id="405"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35718,70 +37714,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z632" w:id="533"/>
+          <w:bookmarkStart w:name="z632" w:id="406"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дара кәсіпкер ретінде қызметінің басталғаны туралы хабарлама:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="533"/>
+          <w:bookmarkEnd w:id="406"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35819,70 +37815,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z634" w:id="534"/>
+    <w:bookmarkStart w:name="z634" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Инвестициялық жоба туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36841,784 +38837,784 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z635" w:id="535"/>
+    <w:bookmarkStart w:name="z635" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған ақпараттың дұрыстығын растаймын, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, жеке деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға, сондай-ақ көрсетілген мемлекеттік қызмет бойынша деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z636" w:id="536"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z636" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: толтырылған жоба төлқұжаты және бизнес-жоспар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z637" w:id="537"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z637" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестор 20__ жылғы "___"________ сағат ____-де қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z638" w:id="538"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z638" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z639" w:id="539"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z639" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z640" w:id="540"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z640" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z641" w:id="541"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z641" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылғы "___" ________ сағат ____-де қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z642" w:id="542"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z642" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ деректері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z643" w:id="543"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z643" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z644" w:id="544"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z644" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Арнайы шотқа аванстық төлем тетігін қолдана отырып, инвестициялық субсидиялауға арналған өтініш" нысанын толтыру бойынша түсіндірме (индекс: № АКВА020000, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z645" w:id="545"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z645" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z646" w:id="546"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z646" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Арнайы шотқа аванстық төлем тетігін қолдана отырып инвестициялық субсидиялауға арналған өтініш" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z647" w:id="547"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z647" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды инвестор толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z648" w:id="548"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z648" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z649" w:id="549"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z649" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды инвестор облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесіне ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z650" w:id="550"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z650" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z651" w:id="551"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z651" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z652" w:id="552"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z652" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-кестенің 1-жолында заңды тұлғаның / филиалдың, өкілдіктің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z653" w:id="553"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z653" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 1-кестенің 2-жолында бизнес-сәйкестендіру нөмірі (бұдан әрі - БСН) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z654" w:id="554"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z654" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 1-кестенің 3-жолында басшының аты, әкесінің аты (бар болса), тегі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z655" w:id="555"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z655" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 1-кестенің 4-жолында инвестордың заңды мекенжайы және байланыс телефоны көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z656" w:id="556"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z656" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 1-кестенің 5-жолында инвестордың ЭҚЖЖ (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z657" w:id="557"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z657" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 1-кестенің 6-жолында жеке тұлғаның аты, әкесінің аты (бар болса), тегі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z658" w:id="558"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z658" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 1-кестенің 7-жолында дара кәсіпкер туралы мәліметтер, оның ішінде бірлескен кәсіпкерлік нысанында – жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z659" w:id="559"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z659" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 1-кестенің 8-жолында жеке басын куәландыратын құжаттан мәліметтер көрсетіледі: құжаттың нөмірі, құжатты кім және қашан берген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z660" w:id="560"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z660" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. 1-кестенің 9-жолында инвестордың заңды мекенжайы және байланыс телефоны көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z661" w:id="561"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z661" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 1-кестенің 10-жолында инвестордың ЭҚЖЖ (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z662" w:id="562"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z662" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 1-кестенің 11-жолында дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаның орналасқан жері мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z663" w:id="563"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z663" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. 2-кестенің 12-жолында инвестициялық жобаның сипаттамасы, оның негізгі мақсаттары мен міндеттері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z664" w:id="564"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z664" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. 2-кестенің 13-жолында іске асырылатын инвестициялық жобаға салынған инвестициялар сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z665" w:id="565"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z665" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. 2-кестенің 14-жолында жоба іске асырылатын қаржы қаражатының көзі (өз қаражаты, қарыз қаражаты) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z666" w:id="566"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z666" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. 2-кестенің 15-жолында инвестор үміттенетін субсидиялардың есептік сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z667" w:id="567"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z667" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. 2-кестенің 16-жолында облысты, ауданды (қаланы), елді мекенді, көшені, ғимараттың (құрылысжайдың) нөмірін қоса алғанда, инвестициялық жобаны іске асыру мекенжайы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z668" w:id="568"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z668" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. 2-кестенің 17-жолында тиесілі субсидиялардың алдын ала есебі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z669" w:id="569"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z669" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. 2-кестенің 18-жолында жаңа өндірістік қуаттарды құруға немесе жұмыс істеп тұрғандарын кеңейтуге арналған инвестициялық салымдар және оларды іске асыру мерзімдері туралы ақпарат көрсетіледі, бизнес-жоспар, шарттар немесе коммерциялық ұсыныстар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z670" w:id="570"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z670" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. 2-кестенің 19-жолында қаржы институтының инвестордың субсидиялар алуға ниеті туралы хабарламасы (жобаны тартылған қаражат (кредит/лизинг) есебінен іске асыру кезінде) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z671" w:id="571"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z671" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. 2-кестенің 20-жолында қаржы институтының кредиттік комитетінің оң шешімі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37723,1184 +39719,1184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z673" w:id="572"/>
+    <w:bookmarkStart w:name="z673" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z674" w:id="573"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z674" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтының немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институтының арнайы шоттағы инвестициялық субсидияларды пайдаланбауы туралы № __ шарт және келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z675" w:id="574"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z675" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________ қаласы 20__ жылғы "____" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z676" w:id="575"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z676" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "Қаржы институты" деп аталатын ____________________, бір жағынан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z677" w:id="576"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z677" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z678" w:id="577"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z678" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың (республикалық маңызы бар қаланың, астананың (атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z679" w:id="578"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z679" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ мемлекеттік мекемесі атынан бұдан әрі "Жұмыс органы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z680" w:id="579"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z680" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       деп аталатын мемлекеттік мекеме туралы ереженің негізінде әрекет ететін басшы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z681" w:id="580"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z681" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (немесе бұйрық негізінде оны алмастыратын адам)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z682" w:id="581"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z682" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z683" w:id="582"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z683" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       екінші жағынан және бұдан әрі "Инвестор" деп аталатын, Жарғы негізінде әрекет </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z684" w:id="583"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z684" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ететін _______________________________________________, үшінші жағынан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z685" w:id="584"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z685" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бірлесіп Тараптар, ал жеке-жеке Тарап деп аталып, қаржы институтының арнайы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z686" w:id="585"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z686" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       шоттағы ақшаны пайдаланбауы туралы осы Шартты және Келісімді (бұдан әрі – </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z687" w:id="586"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z687" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарт) төмендегілер туралы жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z688" w:id="587"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z688" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z689" w:id="588"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z689" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Шартты жасасуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z690" w:id="589"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z690" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Аквашаруашылық туралы" Қазақстан Республикасы Заңының 18-бабы 2-тармағының 2) тармақшасы, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасы және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының 2) тармақшасы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z691" w:id="590"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z691" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс органының 20 __ жылғы __________ № ___ шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z692" w:id="591"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z692" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Терминдер мен анықтамалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z693" w:id="592"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z693" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Шартта Аквашаруашылық саласындағы инвестициялық салымдар кезінде шығындардың бір бөлігін өтеу бойынша субсидиялау қағидаларында көрсетілген терминдер мен анықтамалар қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z694" w:id="593"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z694" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z695" w:id="594"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z695" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жұмыс органы Субсидиялау қағидаларында көрсетілген шарттарға сәйкес инвестициялық субсидиялар төлеу туралы шешім қабылдағанға дейін қаржы институты арнайы шоттағы қаражатты пайдаланбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z696" w:id="595"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z696" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Арнайы шотқа инвестициялық субсидиялар алу үшін инвестор Субсидиялау қағидаларында көрсетілген құжаттармен бірге қаржы институты растаған қаржы институтының кредиттік комитетінің оң шешімінің көшірмесін, қаржы институтымен жасалған кредиттік шартты/лизинг шартын қосымша ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z697" w:id="596"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z697" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Инвестициялық субсидияларды аудару тәртібі және шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z698" w:id="597"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z698" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ______ (___________) теңге мөлшеріндегі инвестициялық субсидиялар сомасын Жұмыс органы қаржы институтының арнайы шотына аванстық төлеммен аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z699" w:id="598"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z699" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қаржы институтының арнайы шотының деректемелері: _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z700" w:id="599"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z700" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Барлық операциялар ұлттық валюта – теңгемен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z701" w:id="600"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z701" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z702" w:id="601"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z702" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қаржы институты арнайы шотқа қаражат алған күннен бастап 10 (он) жұмыс күні ішінде кредиттік шартта (Инвестор мен Қаржы институты арасында жасалған) көзделген қаражатты егер қаржы институты мен инвестор арасында жасалған шартта өзгеше көзделмесе, жабдықты сатушының шотына аударады және жұмыс органына растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z703" w:id="602"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z703" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қаржы институты Субсидиялау қағидаларында көзделген талаптарды орындамаған жағдайда, қаржы институты 3 (үш) жұмыс күні ішінде жұмыс органы арнайы шотқа аванстық төлеммен аударған инвестициялық субсидиялар қаражатын толық көлемде қалпына келтіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z704" w:id="603"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z704" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бұл ретте, ағымдағы қаржы жылында жүргізілген төлемдерді қайтару орындалмаған міндеттемелер сомасын ұлғайту және шығыстардың бюджеттік сыныптамасының тиісті кодтары бойынша кассалық шығыстарды азайту жолымен жұмыс органының кассалық шығыстарын қалпына келтіре отырып, жүзеге асырылады. Өткен жылдардағы төлемдер қайтарылған жағдайда, қайтару сомасы төлемдер жүргізілген тиісті бюджеттің кірісіне есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z705" w:id="604"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z705" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Арнайы шотқа аударылған қаражатты қаржы институты инвесторға инвестициялық субсидия беру туралы жұмыс органының оң шешімі негізінде инвестициялық жоба шеңберінде жабдықтар мен техниканы сатып алуға пайдаланылған кредит/лизинг бойынша инвестордың негізгі борышын өтеу есебіне аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z706" w:id="605"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z706" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z707" w:id="606"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z707" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осы Шарт бойынша Тараптар осы Шартқа және Қазақстан Республикасының заңнамасына сәйкес осы Шарттан туындайтын міндеттемелерді орындамағаны және/немесе тиісінше орындамағаны үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z708" w:id="607"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z708" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z709" w:id="608"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z709" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Осы Шарт оған қол қойылған сәттен бастап күшіне енеді және субсидиялау қағидаларына сәйкес тараптар өз міндеттемелерін толық көлемде уақтылы орындағанға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z710" w:id="609"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z710" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z711" w:id="610"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z711" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Егер орындаудың мүмкіндігі еңсерілмейтін күш мән-жайларының салдары болып табылса, Тараптар осы Шарт бойынша өз міндеттерін орындамағаны не тиісінше орындамағаны үшін жауаптылықтан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z712" w:id="611"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z712" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Еңсерілмейтін күш мән-жайлары туындаған кезде осы Шарт бойынша оның міндеттемелерін орындау мүмкін еместігі туындаған Тарап басталған сәттен бастап 10 (он) жұмыс күні ішінде екінші Тарапқа осындай мән-жайлар туралы хабарлайды. Бұл ретте еңсерілмейтін күш мән-жайларының сипаты, қолданылу кезеңі, басталу фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z713" w:id="612"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z713" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уақтылы хабарлама болмаған кезде Тарап екінші Тарапқа хабарламау немесе уақтылы хабарламау салдарынан келтірілген зиянды өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z714" w:id="613"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z714" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Еңсерілмейтін күш мән-жайларының басталуы осы Шартты орындау мерзімінің олардың қолданылу кезеңіне ұлғаюына әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z715" w:id="614"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z715" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Егер мұндай мән-жайлар қатарынан 3 (үш) айдан астам уақытқа созылса, онда Тараптардың кез келгені осы Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z716" w:id="615"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z716" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Дауларды шешу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z717" w:id="616"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z717" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тараптар тікелей келіссөздер процесінде олардың арасында Шарт бойынша немесе оған байланысты туындайтын барлық келіспеушіліктерді немесе дауларды шешуге бар күш-жігерін салуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z718" w:id="617"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z718" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер осындай келіссөздерден кейін Тараптар Шарт бойынша дауды шеше алмаса, Тараптардың кез келгені бұл мәселені Қазақстан Республикасының заңнамасында белгіленген сот тәртібімен шешуді талап ете алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z719" w:id="618"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z719" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Хат алмасу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z720" w:id="619"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z720" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Шарт шеңберінде Тараптар бір-біріне жіберетін кез келген хат-хабар жазбаша нысанда ұсынылады және Тараптар табыс етілгені туралы белгісі бар хат-хабарды алған сәттен бастап күнтізбелік 10 (он) күн ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z721" w:id="620"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z721" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Хат-хабар тиісті түрде рәсімделген жағдайда (хат-хабар бланкіде ұсынылса немесе мөрмен (бар болса) куәландырылса, басшының қолы қойылса және тіркеу нөмірі, күні көрсетілсе), қолма қол табысталса, қатысушы Тараптың мекенжайына почта арқылы (хабарламасы бар тапсырыс хатпен) немесе курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жіберілген болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z722" w:id="621"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z722" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Құпиялылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z723" w:id="622"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z723" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тараптар осы Шарттың талаптарына қатысты ақпараттың, банктік құпияның, сондай-ақ осы Шартты жасасу және орындау барысында алған қаржылық, коммерциялық және өзге де ақпараттың құпия болып табылатынымен және осы Шартта және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайтынымен келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z724" w:id="623"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z724" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тараптың құпия ақпаратты үшінші тұлғаларға беруі, жариялауы немесе оны өзге де жария етуі осы Шартта және Қазақстан Республикасының заңнамасында тікелей көзделген жағдайларда мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z725" w:id="624"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z725" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тараптар осы Шарттың болуы мен талаптарының құпиялылығын сақтау үшін барлық қажетті шараларды, оның ішінде құқықтық сипаттағы шараларды қабылдайды. Тараптардың лауазымды адамдары мен қызметкерлеріне осы Шартты іске асыру барысында алынған мәліметтерді жария етуге не үшінші тұлғаларға беруге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z726" w:id="625"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z726" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Осы Шарттың талаптарын бұза отырып, Тараптардың кез келгені құпия ақпаратты жария еткен не таратқан жағдайда, кінәлі Тарап осындай ақпаратты жария ету салдарынан екінші Тарап шеккен ықтимал зиянды өтей отырып, Қазақстан Республикасының заңнамасында көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z727" w:id="626"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z727" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Инвестор осы Шартқа қол қою арқылы жұмыс органына Инвестор туралы мәліметтерді бұқаралық ақпарат құралдарында орналастыруға, сондай-ақ осы Шарт шеңберінде Инвестор туралы алынған кез келген мәліметтерді (оның ішінде банктік құпияны) Инвестордың алдын ала жазбаша келісімінсіз үшінші тұлғаларға жария етуге келісім береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z728" w:id="627"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z728" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z729" w:id="628"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z729" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Осы Шарттың ережелері өзгертуге және/немесе толықтыруға жатады. Тараптардың келісуі бойынша жазбаша нысанда жасалған және Тараптардың уәкілетті өкілдері қол қойған өзгерістер мен толықтырулар ғана Тараптар үшін жарамды және міндетті деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z730" w:id="629"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z730" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Осы Шарт мемлекеттік және орыс тілдерінде, Тараптардың әрқайсысы үшін бір бір данадан 3 (үш) данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkEnd w:id="502"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38969,71 +40965,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы</w:t>
-[...19 lines deleted...]
-              <w:t>итуты:</w:t>
+              <w:t>Қаржы институты:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39061,70 +41037,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z731" w:id="630"/>
+          <w:bookmarkStart w:name="z731" w:id="503"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ____________________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="630"/>
+          <w:bookmarkEnd w:id="503"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39341,70 +41317,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы, мөрі (бар болса))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z740" w:id="631"/>
+          <w:bookmarkStart w:name="z740" w:id="504"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 _______________________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="631"/>
+          <w:bookmarkEnd w:id="504"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39621,70 +41597,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы, мөрі (бар болса))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z749" w:id="632"/>
+          <w:bookmarkStart w:name="z749" w:id="505"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ______________________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="632"/>
+          <w:bookmarkEnd w:id="505"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39956,55 +41932,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>