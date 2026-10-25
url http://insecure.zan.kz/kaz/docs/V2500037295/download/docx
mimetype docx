--- v0 (2025-12-22)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ded625" w14:textId="3ded625">
+    <w:p w14:paraId="f708525" w14:textId="f708525">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 30 қазандағы № 405 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 қазанда № 37295 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 30 қазандағы № 405 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 қазанда № 37295 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -209,114 +209,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
+      ""Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 14) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -949,74 +1011,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай айқындамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1109,54 +1233,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) үлгі – Конвенцияның 1, 2, 3-қосымшаларына енгізілген тірі немесе өлі балық және басқа да су жануарлары немесе оның оңай танылатын кез келген бөлігі немесе оның дериваты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік көрсетілетін қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі көрсетілетін қызметтерге және электрондық нысанда көрсетілетін квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе.</w:t>
+      5) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік көрсетілетін қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі көрсетілетін қызметтерге және электрондық нысанда көрсетілетін квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін цифрлық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын балық және басқа да су жануарларын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1205,54 +1391,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын балық және басқада су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беруі" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) Қағидаларға 2-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) ) арқылы Қағидаларға 3-қосымшаға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын балық және басқада су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтінішті Тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында береді.</w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) ) арқылы Тізбенің 8-тармағында көрсетілген құжаттарды қоса бере отырып, көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Қағидаларға 3-қосымшаға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын балық және басқада су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған өтінішті көрсетілетін қызметті берушіге береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Портал арқылы өтініш жіберілгеннен кейін көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1265,51 +1513,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті тіркеу, қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті беруші өтініш келіп түскен күні "Е-лицензиялау" мемлекеттік дерекқоры" ақпараттық жүйесінде (бұдан әрі – МБД) Тізбенің 8-тармағында көрсетілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және оларды көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді. </w:t>
+      6. Көрсетілетін қызметті беруші өтініш келіп түскен күні "Е-лицензиялау" мемлекеттік дерекқоры" цифрлық жүйесінде (бұдан әрі – "Е-лицензиялау" МДҚ) Тізбенің 8-тармағында көрсетілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және оларды көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді. Көрсетілетін қызметті алушы Тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан уәжді бас тартуды қалыптастырады және оны көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "Е-лицензиялау" МБД "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
@@ -1329,50 +1577,112 @@
         <w:t>
       Көрсетілетін қызметті алушы Тізбеге сәйкес құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші құжаттар келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оларды Қағидаларға сәйкестігіне қарайды және Қағидаларға 4-қосымшаға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру туралы шешімді (бұдан әрі – рұқсат) не Қағидаларға 6-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталға көрсетілетін қызметті алушының "Е-лицензиялау" МБД "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында рұқсат беру орны туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1405,74 +1715,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Рұқсат Қағидаларға 4-қосымшаға сәйкес нысан бойынша ресімделеді. Рұқсаттың әрекет ету мерзімі ол берілген сәттен бастап алты айды құрайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Балық шаруашылығы саласындағы уәкілетті орган мемлекеттік қызметтер көрсету тәртібі және Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
+      10. Балық шаруашылығы саласындағы уәкілетті орган мемлекеттік қызметтер көрсету тәртібі және Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы саласындағы уәкілетті орган Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Ғылыми қорытынды беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1861,51 +2233,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде қолайлы әкімшілік актіні қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      15. Көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
@@ -1925,67 +2297,129 @@
         <w:t>
       көрсетілетін қызметті беруші, балық шаруашылығы саласындағы уәкілетті орган тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Көрсетілетін қызметті берушінің, балық шаруашылығы саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      16. Көрсетілетін қызметті берушінің, балық шаруашылығы саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
@@ -2025,50 +2459,112 @@
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау өкілеттігі берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) шағымды берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -2137,5053 +2633,740 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрып кету қаупі төнген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жабайы фауна мен флора</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлерімен халықаралық</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түрлерімен халықаралық сауда</w:t>
+              <w:t>сауда туралы конвенцияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы конвенцияның</w:t>
+              <w:t>қолданылу аясына кіретін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолданылылу аясына кіретін</w:t>
+              <w:t>балықтар мен басқа да су</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балықтар мен басқа да су</w:t>
+              <w:t>жануарларының түрлерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жануарларының түрлерін</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>аумағына импорттауға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағына импорттауға,</w:t>
+              <w:t>аумағынан экспорттауға және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>(немесе) кері экспорттауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағынан экспорттауға және</w:t>
+              <w:t>әкімшілік органның рұқсаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) кері экспорттауға</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік органның рұқсаттар</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Нысан</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________ғылыми ұйымына</w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды тұлғаның толық атауы)</w:t>
+      _________________________________________________ғылыми ұйымына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      (заңды тұлғаның толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды тұлғаның толық атауы, жеке тұлғаның, дара кәсіпкердің  аты, әкесінің аты</w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (бар болса), тегі мекенжайы</w:t>
+        <w:t xml:space="preserve">
+      (заңды тұлғаның толық атауы, жеке тұлғаның, дара кәсіпкердің аты, әкесінің аты  (бар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      болса), тегі мекенжайы ________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (индексі, облысы, қаласы, ауданы, көшесі, үй нөмірі, пәтер нөмірі (бар болса),</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      телефоны)</w:t>
+      (индексі, облысы, қаласы, ауданы, көшесі, үй нөмірі, пәтер нөмірі (бар болса),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      деректемелері</w:t>
+        <w:t xml:space="preserve">
+      телефоны) деректемелері _______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ___________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бизнес-сәйкестендіру нөмірі/жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мынадай үлгілерді импорттауға, экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды беруіңізді сұраймын:</w:t>
+      Мынадай үлгілерді импорттауға, экспорттауға және (немесе) кері экспорттауға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
+      ғылыми қорытынды беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлері үлгілерінің атауы)</w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...941 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+        <w:t xml:space="preserve">
+      (Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш берілген күн 20____жылғы "___" ________________.</w:t>
+        <w:t xml:space="preserve">
+      туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3393 lines deleted...]
-</w:t>
+      жануарларының түрлері үлгілерінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7234,51 +3417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаты - импорт, экспортт және (немесе) кері экспорт</w:t>
+Мақсаты - импорт, экспорт және (немесе) кері экспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7452,51 +3635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгінің сипаттамасы (тірі жануарлар (жынысы мен жасы) немесе олардың дериваттары (сәйкестендіру белгілерінің болуы)</w:t>
+Үлгінің сипаттамасы (тірі жануарлар (жынысы мен жасы) не олардың дериваттары (сәйкестендіру белгілерінің болуы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7560,52 +3743,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Үлгілердің саны және (немесе) салмағы (уылдырықты экспорттау және (немесе) кері экспорттау кезінде түрлері бойынша сыйымдылықтардың саны мен көлемін қосымша көрсету) </w:t>
+              <w:t>
+Үлгілердің саны және (немесе) салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7670,51 +3853,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгінің шығу тегі (табиғаттан алынды, жасанды жағдайларда шығарылған немесе өсірілген, басқа елден қандай құжаттардың негізінде импортталды, тәркіленді, сатып алынды, сый немесе мұра ретінде алынды және тағы басқалар)</w:t>
+Үлгілердің қайдан алынғаны (табиғаттан алынды, жасанды жолмен шығарылды немесе өсірілді немесе басқа елден қандай құжаттардың негізінде импортталды, тәркіленді, сатып алынды, сый немесе мұра ретінде алынды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7779,51 +3962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер үлгілер Қазақстан Республикасының аумағында қолдан өсірілген болса, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаның (-лардың) нөмірі және күні (бар болса)</w:t>
+Түрлері Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына енгізілген жануарларды қолдан өсіруді жүзеге асыратын заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы куәліктің нөмірі және күні (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7887,72 +4070,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №22000 болып тіркелген) бекітілген "Саны реттелуге жататын жануарлар түрлерін алып қоюға рұқсат беру" мемлекеттік қызметін көрсету қағидаларына сәйкес саны реттелуге жататын жануарлар түрлерін алып қоюға арналған рұқсаттың нөмірі және күні</w:t>
+              <w:t>
+"Саны реттеуге жататын балық және басқа да су жануарларын алып қоюға рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 15 сәуірдегі № 138 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38471 болып тіркелген) бекітілген "Саны реттеуге жататын балық және басқа да су жануарларын алып қоюға рұқсат беру" мемлекеттік қызметін көрсету қағидаларына сәйкес саны реттеуге жататын балық және басқа да су жануарларын алып қоюға рұқсат берудің нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8002,70 +4165,4528 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деректемелер:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заңды тұлғалар үшін – толық атауы, бизнес-сәйкестендіру нөмірі (бұдан әрі - БСН), бірінші басшының орыс және ағылшын тілдерінде аты, әкесінің аты (бар болса), тегі және жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН), олардың телефондары немесе факстары; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлғалар үшін - өтініш берушінің деректемелері (жеке тұлғалар үшін - ЖСН, дара кәсіпкер үшін – БСН, паспорттағы деректері (аты, әкесінің аты (бар болса), тегі, мекенжайы (индексі, облысы, қаласы, ауданы, көшесі, үйдің нөмірі, пәтер нөмірі (бар болса), орыс және ағылшын тілдерінде телефоны, олардың телефондары немесе факстары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңына сәйкес дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн 20____жылғы "___" _______________ .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі, қолы, мөрдің (бар болса) орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дара кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрып кету қаупі төнген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабайы фауна мен флора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлерімен халықаралық сауда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы конвенцияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылылу аясына кіретін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балықтар мен басқа да су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жануарларының түрлерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумағына импорттауға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумағынан экспорттауға және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) кері экспорттауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік органның рұқсаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтармен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беруі" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "цифрлық үкіметтің" www.egov.kz (бұдан әрі – портал) арқылы жүзеге асырылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (үш) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 4-қосымшаға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанындағы мемлекеттік қызметті көрсету нәтижесі туралы хабарлама көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс графигіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы сағат 17.00-ден кейін немесе Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Қазақстан Республикасы Ауыл шаруашылығы министрлігінің - www.minagri.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған, электрондық құжат нысанындағы, Қағидаларға 2-қосымшаға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) экспорттаушы мен импорттаушы арасындағы импортты, экспортты және (немесе) кері экспортты жасау туралы ниетті растайтын келісімшарттың немесе шарттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) үлгілерді Қазақстан Республикасының аумағына импорттау кезінде, егер үлгі Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның 1, 2, 3-қосымшаларына енгізілген жағдайда, экспорттауға және (немесе) кері экспорттауға арналған рұқсаттың немесе сертификаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) ғылыми ұйым қорытындысының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтама, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде мемлекеттік қызметті орындау сатысы туралы ақпарат алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтің байланыс телефондары: 8 (7172) 701 998, Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрып кету қаупі төнген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабайы фауна мен флора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлерімен халықаралық сауда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы конвенцияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылылу аясына кіретін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балықтар мен басқа да су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жануарларының түрлерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумағына импорттауға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумағынан экспорттауға және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) кері экспорттауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік органның рұқсаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z115" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті берушінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен _____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(заңды тұлғаның толық атауы),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғаның аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болса), тегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке кәсіпкердің)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжай_________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индекс, облыс, қала, аудан, көше, үй №, № пәтер (бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса), телефон) өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушініңң деректемелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бизнес-сәйкестендіру нөмірі/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендіру нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z133" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 290 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап  қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілерді импорттауға, экспорттауға және (немесе) кері экспорттауға рұқсат беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z135" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсаты - импорт, экспортт және (немесе) кері экспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік, орыс және латын тілдерінде атауы көрсетілген үлгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің сипаттамасы (тірі жануарлар (жынысы мен жасы) немесе олардың дериваттары (сәйкестендіру белгілерінің болуы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Үлгілердің саны және (немесе) салмағы (уылдырықты экспорттау және (немесе) кері экспорттау кезінде түрлері бойынша сыйымдылықтардың саны мен көлемін қосымша көрсету) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің шығу тегі (табиғаттан алынды, жасанды жағдайларда шығарылған немесе өсірілген, басқа елден қандай құжаттардың негізінде импортталды, тәркіленді, сатып алынды, сый немесе мұра ретінде алынды және тағы басқалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер үлгілер Қазақстан Республикасының аумағында қолдан өсірілген болса, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаның (-лардың) нөмірі және күні (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Саны реттеуге жататын балық және басқа да су жануарларын алып қоюға рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 15 сәуірдегі № 138 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38471 болып тіркелген) бекітілген "Саны реттеуге жататын балық және басқа да су жануарларын алып қоюға рұқсат беру" мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес саны реттеуге жататын балық және басқа да су жануарларын алып қоюға рұқсат берудің нөмірі мен күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z136" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректемелер:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8368,88 +8989,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="101"/>
+    <w:bookmarkStart w:name="z139" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z140" w:id="102"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z140" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлері мен халықаралық сауда туралы конвенцияның қолданылу аясына кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8569,70 +9190,70 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="103"/>
+          <w:bookmarkStart w:name="z141" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8805,70 +9426,70 @@
               </w:rPr>
               <w:t>
 Экспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="104"/>
+          <w:bookmarkStart w:name="z144" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасындағы СИТЕС әкімшілік органы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9412,70 +10033,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экспортер / Реэкспортер: Exporter / Re-exporter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="105"/>
+          <w:bookmarkStart w:name="z147" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешение №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Permit №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9488,70 +10109,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="106"/>
+          <w:bookmarkStart w:name="z148" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Защитная марка №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9643,193 +10264,193 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Импортер: Importer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="107"/>
+          <w:bookmarkStart w:name="z151" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Особые условия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Special conditions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="108"/>
+          <w:bookmarkStart w:name="z152" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для живых животных данное разрешение действительно только, если условия транспортировки соответствуют рекомендациям СИТЕС, а в случае авиаперевозки правилам ИАТА</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For live animals this permit is only valid if the transport conditions conform to the CITES Guidelines for Transport of Live or, in the case of air transport, to the IATA Live Animal Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="109"/>
+          <w:bookmarkStart w:name="z153" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Русское и латинское название животного</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Russian and scientific name of animal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9895,70 +10516,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ППриложение Appendix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="110"/>
+          <w:bookmarkStart w:name="z154" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10260,126 +10881,126 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="111"/>
+          <w:bookmarkStart w:name="z155" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна происхождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Country of origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="112"/>
+          <w:bookmarkStart w:name="z156" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Номер разрешения и дата </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Permit № and date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10645,132 +11266,132 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна происхождения Country of origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="113"/>
+          <w:bookmarkStart w:name="z157" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер разрешения и дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Permit № and date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="114"/>
+          <w:bookmarkStart w:name="z158" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Настоящее разрешение выдано:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11006,70 +11627,70 @@
               </w:rPr>
               <w:t>
 Подтверждение экспорта / реэкспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="115"/>
+          <w:bookmarkStart w:name="z160" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заполняется в пункте пересечения таможенной границы Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11742,154 +12363,154 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="116"/>
+    <w:bookmarkStart w:name="z165" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z166" w:id="117"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z166" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолданылу асяна кіретін балықтар мен басқа да су жануарларының түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе)кері экспорттауға әкімшілік органның рұқсаттар беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="118"/>
+          <w:bookmarkStart w:name="z167" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13199,70 +13820,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="119"/>
+    <w:bookmarkStart w:name="z169" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13310,59 +13931,59 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z170" w:id="120"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkStart w:name="z170" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -13423,402 +14044,402 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="121"/>
+    <w:bookmarkStart w:name="z171" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z172" w:id="122"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z172" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [берілген күні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z173" w:id="123"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z173" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Көрсетілетін қызметті алушының атауы]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z174" w:id="124"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z174" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу орны: облыс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z175" w:id="125"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z175" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Облыс] Ауданы: [Аудан]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z176" w:id="126"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z176" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала / елді мекен: [қала/елді мекен]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z177" w:id="127"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z177" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі] [БСН/ЖСН]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z178" w:id="128"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z178" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тіркеу күні [күні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z179" w:id="129"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z179" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тарту себебі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z180" w:id="130"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z180" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Бас тарту себебі] [қол қоюшы лауазымы]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z181" w:id="131"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z181" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Қол қоюшының аты, әкесінің аты (бар болса), тегі]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z182" w:id="132"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z182" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________ ___________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z183" w:id="133"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z183" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z184" w:id="134"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z184" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) ( аты, әкесінің аты (бар болса), тегі) (электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z185" w:id="135"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z185" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "____" _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>