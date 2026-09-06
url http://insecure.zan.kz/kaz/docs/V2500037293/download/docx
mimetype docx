--- v0 (2025-11-06)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5ebb66" w14:textId="d5ebb66">
+    <w:p w14:paraId="d1299ba" w14:textId="d1299ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,133 +94,205 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау қағидаларын және сыртқы нарықта бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңба нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 30 қазандағы № 404 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 қазанда № 37293 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 30 қазандағы № 404 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 қазанда № 37293 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1060,214 +1132,348 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі − Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      1. Осы Ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 9-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі − Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау тәртібін, сондай-ақ Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының таңбасын беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z236" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балық шаруашылығы саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласындағы басшылықты, сондай-ақ өз өкілеттіктері шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z237" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "электрондық үкіметтің" веб-порталы (бұдан әрі − портал) − нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік көрсетілетін қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі көрсетілетін қызметтерге және электрондық түрде көрсетілетін квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      2) "цифрлық үкіметтің" веб-порталы (бұдан әрі − портал) − нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік көрсетілетін қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі көрсетілетін қызметтерге және электрондық түрде көрсетілетін квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z238" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинеті (бұдан әрі – жеке кабинет) – жеке және заңды тұлғалардың мемлекеттік органдармен электрондық нысанда қызметтер көрсету мәселелері, көрсетілген тұлғалардың өтініштерін қарайтын субъектілерге жүгіну, сондай-ақ дербес деректерді пайдалану мәселелері бойынша ресми ақпараттық өзара іс-қимылына арналған "электрондық үкіметтің" веб-порталының құрамдас бөлігі; </w:t>
+      3) "цифрлық үкіметтің" веб-порталындағы пайдаланушы кабинеті (бұдан әрі – жеке кабинет) – жеке және заңды тұлғалардың мемлекеттік органдармен электрондық нысанда қызметтер көрсету мәселелері, көрсетілген тұлғалардың өтініштерін қарайтын субъектілерге жүгіну, сондай-ақ дербес деректерді пайдалану мәселелері бойынша ресми цифрлық өзара іс-қимылына арналған "цифрлық үкіметтің" веб-порталының құрамдас бөлігі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z239" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) электрондық цифрлық қолтаңба (бұдан әрі − ЭЦҚ) − электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+      4) электрондық цифрлық қолтаңба − электрондық цифрлық қолтаңбаның жабық кілтін және электрондық цифрлық қолтаңба құралдарын пайдалана отырып, құрылған, электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасында ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалаудың бірыңғай жүйесі белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1952,712 +2158,1068 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. "Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының таңбасын беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Балық шаруашылығы комитеті көрсетеді. </w:t>
+      16. Мемлекеттік қызметті Балық шаруашылығы комитеті көрсетеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының таңбасын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) Қағидаларға </w:t>
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Балық шаруашылығы комитетінің кеңсе жұмыскері өтініш және Тізбенің 9-тармағында көрсетілген құжаттар келіп түскен күні оларды тіркеуді жүзеге асырады және Балық шаруашылығы комитетінің жауапты құрылымдық бөлімшесіне береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z241" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін немесе демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z242" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық шаруашылығы комитетінің жауапты құрылымдық бөлімшесі құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z243" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде Балық шаруашылығы комитетінің жауапты құрылымдық бөлімшесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының таңбасын (бұдан әрі – ішкі нарыққа арналған таңба) дайындайды және Балық шаруашылығы комитетінің уәкілетті тұлғасының ЭЦҚ-сы қойылған электрондық құжат нысанындағы мемлекеттік қызметті көрсету нәтижесінің дайындығы туралы хабарламаны (бұдан әрі – хабарлама) уылдырықпен сауда жасауды жүзеге асыратын тұлғаның "жеке кабинетіне" жібереді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының таңбасын (бұдан әрі – ішкі нарыққа арналған таңба) дайындайды және Балық шаруашылығы комитетінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанындағы мемлекеттік қызметті көрсету нәтижесінің дайындығы туралы хабархатты (бұдан әрі – хабархат) уылдырықпен сауда жасауды жүзеге асыратын тұлғаның "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z244" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету процесі көрсетілетін қызметті алушының өтінішхатымен мынадай негіздер бойынша тоқтатыла тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z245" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер мемлекеттік көрсетілетін қызмет нәтижесін алуға көрсетілетін қызметті алушының құқықтары құқық мирасқорлығына жол берсе, заңды тұлғаны қайта ұйымдастыру, тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z246" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот тәртібімен қаралатын мәселелер шешілгенге дейін не сот актісі заңды күшіне енгенге дейін мемлекеттік қызметті көрсетудің мүмкін болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден уәжді бас тартуды ресімдейді және оны Балық шаруашылығы комитетінің уәкілетті тұлғасының ЭЦҚ-сы қойылған электрондық құжат нысанында уылдырықпен сауда жасауды жүзеге асыратын тұлғаның "жеке кабинетіне" жібереді.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметті көрсету процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті. Мемлекеттік қызметті көрсету процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті деп төтенше жағдайдың енгізілуі, табиғи немесе техногендік сипаттағы төтенше жағдай қатерінің туындауы немесе туындаған төтенше жағдай түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z248" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайда, көрсетілетін қызметті берушінің өтінішхаты бойынша мемлекеттік қызметті көрсету процесі оны енгізуге негіз болған мән-жайлар жойылғанға және төтенше жағдай салдары жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z249" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімі төтенше жағдайды енгізуге, табиғи немесе техногендік сипаттағы төтенше жағдай қатерінің туындауына немесе туындаған төтенше жағдайға негіз болған мән-жайлар жойылғаннан және төтенше жағдай салдары жойылғаннан кейін қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z250" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде Балық шаруашылығы комитетінің жауапты құрылымдық бөлімшесі Қағидаларға 5-қосымшаға сәйкес нысан бойынша мемлекеттік қызметті көрсетуден уәжді бас тартуды ресімдейді және оны Балық шаруашылығы комитетінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында уылдырықпен сауда жасауды жүзеге асыратын адамның "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Балық шаруашылығы комитеті Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Балық шаруашылығы комитеті мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметті көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+      19. Балық шаруашылығы комитеті мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметті көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+      Уәкілетті орган Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Балық шаруашылығы комитетінің мемлекеттік қызметті көрсету мәселелері жөніндегі шешіміне, әрекетіне (әрекетсіздігіне) шағым Балық шаруашылығы комитеті басшысының, уәкілетті органның атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағына сәйкес келіп түскен жағдайда, Балық шаруашылығы комитеті оны шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын Балық шаруашылығы комитеті, егер ол үш жұмыс күні ішінде қолайлы әкімшілік актіні қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Уылдырықпен сауда жасауды жүзеге асыратын тұлғалардың шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      21. Уылдырықпен сауда жасауды жүзеге асыратын адамдардың шағымын Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық шаруашылығы комитеті, уәкілетті орган - тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Балық шаруашылығы комитетінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      22. Балық шаруашылығы комитетінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам уылдырықпен сауда жасауды жүзеге асыратын тұлғаға уылдырықпен сауда жасауды ұзарту туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) себебін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Егер заңда өзгеше көзделмесе, ҚР ӘПРК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2775,210 +3337,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арналған нысан әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерді жинау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылады: балық шаруашылығы саласындағы уәкілетті органның ведомствосына </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік нысанның атауы: Ішкі және сыртқы нарықтарда бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбаларды пайдалану туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-МТ нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жиілігі: жылдық </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: ________ 20__ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: жеке немесе заңды тұлғалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын есепті жылдан кейінгі 1 ақпанға дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3011,59 +3573,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="98"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkStart w:name="z105" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -3088,70 +3650,70 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3876,250 +4438,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почтасының мекенжайы _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңбасы) (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Ішкі және сыртқы нарықтарда бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арн.алған таңбаларды пайдалану туралы мәліметтер" нысанын толтыру бойынша түсініктеме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4250,324 +4812,324 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану туралы мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Ішкі және сыртқы нарықтарда бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбаларды пайдалану туралы мәліметтер" нысанын толтыру бойынша түсіндірме (индекс: № 1-МТ нысаны, кезеңділігі: жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Ішкі және сыртқы нарықтарда бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбаларды пайдалану туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысанды жеке немесе заңды тұлғалар толтырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға орындаушы мен басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан балық шаруашылығы саласындағы уәкілетті органның ведомствосына жыл сайын есепті жылдан кейінгі 1 ақпанға дейін ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 2-бағанында бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбалардың берілгені туралы хабарламаның нөмірі мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында берілген таңбалардың жалпы саны мен нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында таңбалардың түсі мен түрі көрсетіледі (импортталған/тәркіленген/ отандық-табиғи/ отандық-қолдан жасалған уылдырық үшін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбалардың саны мен нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға пайдаланылмаған таңбалардыңсаны мен нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбалардың пайдаланылмау себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4653,74 +5215,125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығына таңбалар беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4882,87 +5495,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитеті (бұдан әрі -көрсетілетін қызметті беруші).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4995,107 +5608,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="125"/>
-[...34 lines deleted...]
-Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының дайын таңбаларын беру көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитеті (бұдан әрі –көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5128,87 +5721,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 (екі) жұмыс күні ішінде.</w:t>
+              <w:t xml:space="preserve">
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының дайын таңбаларын беру көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5241,87 +5852,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+2 (екі) жұмыс күні ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5354,87 +5965,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының ішкі нарығында сауда жасауға арналған бекіре тұқымдас балықтардың уылдырық маркалары (бұдан әрі – ішкі нарыққа арналған марка) не мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5467,87 +6078,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Қазақстан Республикасының ішкі нарығында сауда жасауға арналған бекіре тұқымдас балық түрлері уылдырығының маркалары (бұдан әрі – ішкі нарыққа арналған марка) не мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5580,155 +6191,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="126"/>
-[...82 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекенжайлары порталда орналастырылған.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5761,363 +6304,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="127"/>
-[...290 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6150,211 +6453,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="128"/>
-[...102 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+1) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес бекітілетін Ішкі нарықта сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау қағидаларына (бұдан әрі – Қағидалар) 2-қосымшаға сәйкес нысан бойынша ішкі нарықта сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығы таңбасын алуға арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) егер мәлімделген уылдырық:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+табиғи болса – сатып алу-сату шартының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+тәркіленген болса – "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 1-тармағының 1) тармақшасына және 211-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес уәкілетті ұйымдардан сатып алынғанын растайтын құжаттың және тәркілеу туралы сот актісінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолдан өсірілген болса – Тізбеге қосымшаға сәйкес нысан бойынша бекіре тұқымдас балық түрлерінің уылдырығын алу туралы ақпараттың цифрлық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталуы туралы анықтаманы, жеке басын куәландыратын құжаттар не цифрлық құжаттар сервисінен электрондық құжат туралы, балықтың қайдан ауланғаны туралы, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның I және II қосымшаларына енгізілген жануарлар түрлерін (балықтарды және басқа да су жануарларын) қолдан өсіру жөніндегі қызметті жүзеге асырудың басталуы немесе тоқтатылуы туралы мәліметтерді, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолдану аясына кіретін балық және басқа да су жануарлары түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға арналған рұқсатты көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабархат жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкіметтің" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік құпиясөзді беру арқылы немесе "цифрлық үкіметтің" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісіуі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін немесе демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6387,163 +6770,346 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған болуы.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушының порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті орындау сатысы туралы ақпарат алу мүмкіндігі бар. </w:t>
-[...74 lines deleted...]
-Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік құпиясөзді пайдалана отырып, мобильді қосымшада авторландырудын өту, бұдан әрі "Цифрлық құжаттар" бөліміне өту және қажетті құжатты таңдау қажет.</w:t>
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушының порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтің орындалу сатысы туралы ақпарат алу мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген. Бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар қызметі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін электрондық цифрлық қолтаңбаны немесе бір реттік құпиясөзді пайдалана отырып, мобильді қосымшада авторландырудын өту, одан кейін "Цифрлық құжаттар" бөліміне өту және қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6582,938 +7148,178 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасының</w:t>
+              <w:t>Ішкі және сыртқы нарықтарда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ішкі нарығында сауда жасау</w:t>
+              <w:t>сауда жасау үшін бекіре</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін бекіре тұқымдас балық</w:t>
+              <w:t>тұқымдас балық түрлерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түрлерінің уылдырығы таңбасын</w:t>
+              <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру" мемлекеттік қызметін</w:t>
-[...308 lines deleted...]
-Уылдырық алу әдісі (сауу әдісі (тірі кезінде) немесе кесарь тілігі әдісі)</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-6</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...293 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -7524,530 +7330,369 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ішкі және сыртқы нарықтарда</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сауда жасау үшін бекіре</w:t>
+              <w:t>Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұқымдас балық түрлерінің</w:t>
+              <w:t>Балық шаруашылығы комитеті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уылдырығын таңбалау</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 3-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>(заңды тұлғаның толық атауы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігі</w:t>
+              <w:t>жеке тұлғаның  аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Балық шаруашылығы комитеті</w:t>
+              <w:t>(бар болса), тегі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(заңды тұлғаның толық атауы,</w:t>
+              <w:t>(дара кәсіпкер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>мекенжайы__________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке тұлғаның аты, әкесінің аты</w:t>
+              <w:t>(индексі, облыс, қала, аудан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болса), тегі</w:t>
+              <w:t>көше, үй нөмірі, пәтер нөмірі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>(бар болса), телефон)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(дара кәсіпкер)</w:t>
+              <w:t>өтініш берушінің деректемелері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекенжайы________________</w:t>
-[...64 lines deleted...]
-              <w:t>_______________________</w:t>
+              <w:t>____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес сәйкестендіру нөмірі/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="135"/>
+    <w:bookmarkStart w:name="z161" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі нарықта сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығы таңбасын алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z162" w:id="136"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі нарықта сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығы таңбаларын беруді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z163" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уылдырық түрлері туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9283,71 +8928,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Егер мәлімделген уылдырық табиғи болса, "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 1-3-тармағына сәйкес балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері беретін қайдан ауланғаны туралы анықтаманың нөмірі мен күні</w:t>
+Егер мәлімделген уылдырық табиғи болса, "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 26-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-3-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес балық шаруашылығы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері беретін балықтың қайдан ауланғаны туралы анықтаманың нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9525,209 +9170,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер мәлімделген уылдырық импортталған жағдайда, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолдану аясына кіретін балық және басқа да су жануарлары түрлерінің Қазақстан Республикасының аумағына импорттауға, экспорттауға және (немесе) Қазақстан Республикасының аумағынан кері экспорттауға арналған рұқсаттың нөмірі мен күні</w:t>
+Мәлімделген уылдырық импортталған жағдайда, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның қолдану аясына кіретін балық және басқа да су жануарлары түрлерінің Қазақстан Республикасының аумағына импорттауға, экспорттауға және (немесе) Қазақстан Республикасының аумағынан кері экспорттауға арналған рұқсаттың нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған ақпараттың дұрыстығын растаймын және қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z165" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="140"/>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берілген күні 20___жылғы "__" _____________________________________</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="142"/>
+      Өтініштің берілген күні 20___жылғы "__"_______________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (дара кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы, мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (дара кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9819,108 +9470,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="143"/>
+    <w:bookmarkStart w:name="z170" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z171" w:id="144"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z171" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлері уылдырығының таңбасы*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z172" w:id="145"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z172" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -9942,190 +9593,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="146"/>
+    <w:bookmarkStart w:name="z173" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z174" w:id="147"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z174" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Қазақстан Республикасының ішкі нарығында сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығы таңбасының сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z175" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) таңбаның мөлшері - 100 х 19 миллиметр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z176" w:id="149"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z176" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасында өндірілген уылдырық таңбасының негізгі фоны - жасыл, импортталатын уылдырық үшін - қызыл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z177" w:id="150"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z177" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таңбаның сол жағында металдандырылған мыс жолағы және "уылдырық" микромәтіні орналасқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z178" w:id="151"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) таңбаның ортасында бекіре балығының бейнесі орналасқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z179" w:id="152"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оң жағында нөмірлеу (ультракүлгін жарқылмен), Қазақстан Республикасының Мемлекеттік Елтаңбасы және дифракция түстерінің өзгеру әсері бар "CITES" сөздері бар голограмма орналасқан. Суреттің басқа бұрышында голограммада "CITES" сөздерінің орнына "KZ" сөзі оқылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10217,176 +9868,176 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:bookmarkStart w:name="z181" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="154"/>
+          <w:bookmarkStart w:name="z182" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 [Уәкілетті </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="155"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkStart w:name="z183" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -10447,328 +10098,328 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:bookmarkStart w:name="z184" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z185" w:id="157"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z185" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [берілген күні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z186" w:id="158"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z186" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Көрсетілетін қызметті алушының атауы]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z187" w:id="159"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z187" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу орны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z188" w:id="160"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z188" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс: [Облыс]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z189" w:id="161"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z189" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан: [Аудан]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z190" w:id="162"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z190" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала\елді мекен: [қала\елді мекен]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z191" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [жеке сәйкестендіру нөмірі / бизнес-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z192" w:id="164"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z192" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәйкестендіру нөмірі] [БСН/ЖСН]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z193" w:id="165"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z193" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тіркеу күні [күні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z194" w:id="166"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z194" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тарту себебі: [бас тарту себебі]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z195" w:id="167"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z195" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Қол қоятын көрсетілетін қызметті берушінің лауазымы] [Қол қоюшының аты,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z196" w:id="168"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z196" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкесінің аты (бар болса), тегі]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z197" w:id="169"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z197" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -10925,88 +10576,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="170"/>
+    <w:bookmarkStart w:name="z199" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z200" w:id="171"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z200" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі нарықта бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбаларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12023,70 +11674,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="172"/>
+    <w:bookmarkStart w:name="z203" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12386,88 +12037,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі/жеке сәйкестендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="173"/>
+    <w:bookmarkStart w:name="z205" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алынған таңбаларды қайтару туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z206" w:id="174"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z206" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитетіне қайтаруға бағытталған таңбалар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12671,170 +12322,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="175"/>
+    <w:bookmarkStart w:name="z207" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі нарық үшін алынған таңбалар бойынша жүкқұжат және біріктірілген бүлінген таңбалар өтінішке қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z208" w:id="176"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z208" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған ақпараттың дұрыстығын растаймын және қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z209" w:id="177"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z209" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z210" w:id="178"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z210" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берілген күні 20___жылғы "__" __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z211" w:id="179"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z211" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12926,88 +12577,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уылдырығын таңбалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="180"/>
+    <w:bookmarkStart w:name="z213" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z214" w:id="181"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z214" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға берілген бүлінген таңбаларды жою актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13329,70 +12980,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бүлінген таңбаларды жоюға қатысқан Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы комитеті тұлғасының лауазымы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="182"/>
+          <w:bookmarkStart w:name="z215" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лауазымды адамның аты, әкесінің аты (бар болса), тегі, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -13583,88 +13234,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>таңбалау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="183"/>
+    <w:bookmarkStart w:name="z217" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z218" w:id="184"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z218" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыртқы нарықта бекіре тұқымдас балық түрлерінің уылдырығымен сауда жасауға арналған таңбаларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14406,88 +14057,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 30 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 404 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="185"/>
+    <w:bookmarkStart w:name="z220" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыртқы нарықта бекіре тұқымдас балық түрлерінің уылдырығын сатуға арналған таңбаның нысаны*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z221" w:id="186"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z221" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="990600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -14509,170 +14160,170 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="187"/>
+    <w:bookmarkStart w:name="z222" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z223" w:id="188"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z223" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Сыртқы нарықта бекіре тұқымдас балық түрлерінің уылдырығын сатуға арналған таңбаның сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z224" w:id="189"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z224" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) таңбаның мөлшері - 100 х 19 миллиметр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z225" w:id="190"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z225" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) таңбаның негізгі фоны – көк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z226" w:id="191"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z226" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оң жағында нөмірлеу (ультракүлгін жарқылмен), Қазақстан Республикасының Мемлекеттік Елтаңбасы және дифракция түстерінің өзгеру әсері бар "CITES" сөздері бар голограмма орналасқан. Суреттің басқа бұрышында голограммада "CITES" сөздерінің орнына "KZ" сөзі оқылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z227" w:id="192"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z227" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекіре тұқымдас балық түрлерін сәйкестендіруге арналған кодты көрсеткен кезде мынадай кесте пайдаланылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16341,322 +15992,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 30 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 404 бұйрығына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="193"/>
+    <w:bookmarkStart w:name="z229" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z230" w:id="194"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z230" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ішкі және сыртқы нарықтарда сауда жасау үшін бекіре тұқымдас балық түрлерінің уылдырығын таңбалау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 14 қаңтардағы № 18-04/14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10397 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z231" w:id="195"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z231" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 22 сәуірдегі № 166 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18600 болып тіркелген) бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z232" w:id="196"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z232" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ішкі және сыртқы нарықтарда сауда жасау үшін бекіре балық түрлерінің уылдырығын таңбалау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 14 қаңтардағы № 18-04/14 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2020 жылғы 21 мамырдағы № 116 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20697 болып тіркелген ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z233" w:id="197"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z233" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 6 қазандағы № 396 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24691 болып тіркелген) бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігінің өзгерістер енгізілетін кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z234" w:id="198"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z234" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2023 жылғы 7 ақпандағы № 35 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31873 болып тіркелген) бекітілген Ауыл шаруашылығы министрлігінің өзгерістер енгізілетін кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16982,31 +16633,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>