--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4216d8d" w14:textId="4216d8d">
+    <w:p w14:paraId="f546e7e" w14:textId="f546e7e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цифрлық активтер биржалары, сондай-ақ "Астана" халықаралық қаржы орталығының өзге де қатысушыларының мемлекеттік кірістер органына Қазақстан Республикасының резиденттері мен бейрезиденттерінің цифрлық активтер биржаларында жүргізген операциялары және резиденттер мен бейрезиденттерге цифрлық активтерге байланысты қызметті жүзеге асырудан төленген сыйақылар туралы мәліметтерді ұсыну нысаны және оларды ұсыну қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 634 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қазанда № 37274 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 634 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қазанда № 37274 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -977,87 +977,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Қаржы министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы Министрлігі Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.koldau.kz интернет – ресурста орналастырылған.</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.Qoldau.kz интернет – ресурста орналастырылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Цифрлық активтер биржалары, сондай-ақ "Астана" халықаралық қаржы орталығының өзге де қатысушыларының мемлекеттік кірістер органына Қазақстан Республикасының резиденттері мен бейрезиденттерінің цифрлық активтер биржаларында жүргізген операциялары және резиденттер мен бейрезиденттерге цифрлық активтерге байланысты қызметті жүзеге асырудан төленген сыйақылар туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
@@ -1308,763 +1346,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...349 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Цифрлық активтерді сатып алатын және (немесе) өткізетін тұлғалардың тегі, аты, әкесінің аты (егер жеке басын куәландыратын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...239 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Цифрлық активтерді сатып алатын және (немесе) өткізетін тұлғалардың жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Криптовалюта </w:t>
-[...29 lines deleted...]
-              <w:t>деректемелері</w:t>
+              <w:t>Криптовалюта әмиян деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2398,1087 +1816,327 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткізілетін</w:t>
-[...59 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>Өткізілетін цифрлық активтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткізілетін</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+              <w:t>Өткізілетін цифрлық активтің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сатып</w:t>
-[...169 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Сатып алу сәтіндегі бір бірлік цифрлық активтің құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сатып</w:t>
-[...149 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Сатып алу сәтіндегі цифрлық активтің жалпы құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткізу</w:t>
-[...149 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Өткізу сәтіндегі бір бірлік цифрлық активтің құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткізу</w:t>
-[...129 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Өткізу сәтіндегі цифрлық активтің жалпы құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оң</w:t>
-[...49 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Оң айырма (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4014,615 +2672,235 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...99 lines deleted...]
-              <w:t>күн</w:t>
+              <w:t>Цифрлық активті өткізу мәмілесі жасалған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...99 lines deleted...]
-              <w:t>уақыт</w:t>
+              <w:t>Цифрлық активті өткізу мәмілесі жасалған уақыт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...139 lines deleted...]
-              <w:t>бағамы</w:t>
+              <w:t>Цифрлық активті өткізу күніне АҚШ долларының теңгеге қатысты бағамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сауда</w:t>
-[...19 lines deleted...]
-              <w:t>жұбы</w:t>
+              <w:t>Сауда жұбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәміле</w:t>
-[...19 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Мәміле түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5026,221 +3304,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Астана" </w:t>
-[...169 lines deleted...]
-              <w:t>комиссиясы</w:t>
+              <w:t>"Астана" халықаралық қаржы орталығының цифрлық активтер биржасы мен өзге де қатысушыларының комиссиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7285,87 +5393,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Қаржы министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы Министрлігі Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.koldau.kz интернет – ресурста орналастырылған.</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.Qoldau.kz интернет – ресурста орналастырылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Цифрлық активтер биржалары, сондай-ақ "Астана" халықаралық қаржы орталығының өзге де қатысушыларының мемлекеттік кірістер органына Қазақстан Республикасының бейрезиденттерінің цифрлық активтер биржаларында жүргізген операциялары туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
@@ -7619,1321 +5765,281 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...199 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Цифрлық активтерді сатып алатын және (немесе) – өткізетін тұлғалар дың тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...349 lines deleted...]
-              <w:t xml:space="preserve"> се)</w:t>
+              <w:t>Цифрлық активтерді сатып алатын және (немесе) өткізетін тұлғалардың тегі, аты, әкесінің аты (егер жеке басын куәландыра тын құжатта көрсетіл се)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сатып</w:t>
-[...119 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Сатып алушы немесе өткізуші тұлғаның туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...219 lines deleted...]
-              <w:t>жері</w:t>
+              <w:t>Цифрлық актив терді сатып алатын және (немесе) өткізе тін тұлғалар дың туған жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Крипто валюта </w:t>
-[...49 lines deleted...]
-              <w:t>деректемелері</w:t>
+              <w:t>Крипто валюта әмиян ның деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды</w:t>
-[...99 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Заңды тұлғаның басшысы ның тіркеуші нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9468,679 +6574,189 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды</w:t>
-[...249 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Заңды тұлға басшысының тегі, аты, әкесінің аты (егер жеке басын куәландыра тын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды</w:t>
-[...79 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Заңды тұлғаның басшысының туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды</w:t>
-[...79 lines deleted...]
-              <w:t>мәртебесі</w:t>
+              <w:t>Заңды тұлға басшысының резиденттік мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды</w:t>
-[...79 lines deleted...]
-              <w:t>деректемелері</w:t>
+              <w:t>Заңды тұлға асшысының криптовалюта әмияны деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10474,987 +7090,327 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткізілетін</w:t>
-[...79 lines deleted...]
-              <w:t>көрсетіледі</w:t>
+              <w:t>Өткізілетін цифрлық активтің түрі көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Цифр </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+              <w:t>Цифр лық активтің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Цифр </w:t>
-[...169 lines deleted...]
-              <w:t>долларымен</w:t>
+              <w:t>Цифр лық активтің сатып алу сәтіндегі бір бірлігінің құны АҚШ долларымен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сатып</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> (АҚШ доллары мен)</w:t>
+              <w:t>Сатып алу сәтіндегі цифрлық актив тің жалпы құны (АҚШ доллары мен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> АҚШ доллары мен</w:t>
+              <w:t>Цифрлық активтің сату сәтіндегі бір бірлігінің құны АҚШ доллары мен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сату </w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> (АҚШ доллары мен)</w:t>
+              <w:t>Сату сәтіндегі цифрлық активтің жалпы құны (АҚШ доллары мен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оң</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> (АҚШ доллары мен)</w:t>
+              <w:t>Оң айырма (АҚШ доллары мен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11991,621 +7947,281 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Операция </w:t>
-[...29 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Операция жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Операция </w:t>
-[...29 lines deleted...]
-              <w:t>уақыты</w:t>
+              <w:t>Операция жасалған уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Операция </w:t>
-[...109 lines deleted...]
-              <w:t>бағамы</w:t>
+              <w:t>Операция жасалған күнгі АҚШ долларының теңгеге қатысты бағамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Операция </w:t>
-[...129 lines deleted...]
-              <w:t>құны</w:t>
+              <w:t>Операция жасалған күнгі цифрлық активтердің орташа өлшенген құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сауда</w:t>
-[...19 lines deleted...]
-              <w:t>жұбы</w:t>
+              <w:t>Сауда жұбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәміле</w:t>
-[...19 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Мәміле түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13075,91 +8691,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...39 lines deleted...]
-              <w:t>биржасымен</w:t>
+              <w:t>Цифрлық активтер биржасымен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15084,87 +10660,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Қаржы министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы Министрлігі Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.koldau.kz интернет – ресурста орналастырылған.</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.Qoldau.kz интернет – ресурста орналастырылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Цифрлық активтер биржалары, сондай-ақ "Астана" халықаралық қаржы орталығының өзге де қатысушыларының мемлекеттік кірістер органына Қазақстан Республикасының резиденттерінің цифрлық активтер биржаларында жүргізген операциялары туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
@@ -15947,919 +11561,189 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...239 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Цифрлық активтермен байланысты қызметті жүзеге асыру үшін сыйақы ретінде төленген цифрлық активтердің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...169 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+              <w:t>Цифрлық активтермен байланысты қызметті жүзеге асыру үшін алынған сыйақының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық</w:t>
-[...279 lines deleted...]
-              <w:t>теңгемен</w:t>
+              <w:t>Цифрлық активтер биржасы арқылы цифрлық активтер мен байланысты қызметті жүзеге асыру үшін төленген сыйақының құны теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сыйақының</w:t>
-[...39 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Сыйақының алынған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18034,94 +12918,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті орган – салықтар мен бюджетке төленетін төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) цифрлық актив – криптография мен компьютерлік есептеулерді қоса қолдану арқылы электрон-цифрлық түрде жасалған, цифрлық коды бар, деректердің үлестірілген тіркеу технологиясы негізінде ақпараттың өзгермейтіндігімен қамтамасыз етілген мүлік.</w:t>
+      3) цифрлық актив – цифрлық код беріліп, оның ішінде криптография және компьютерлік есептеу құралдары қолданыла отырып электрондық-цифрлық нысанда құрылған, есеп айырысу ақша бірлігі және (немесе) заңды төлем құралы болып табылмайтын, деректердің таратылған платформасы технологиясының негізінде тіркелген және ақпараттың өзгермейтіндігімен қамтамасыз етілген мүлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z174" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) цифрлық активтер биржасы – цифрлық активтерді саудалау, шығару, айналымға жіберу және сақтауды ұйымдастыру-техникалық жағынан қамтамасыз ететін цифрлық платформа.</w:t>
+      4) цифрлық активтер биржалары – цифрлық активтердің сауда-саттығын, шығарылуын, есептелуін және сақталуын ұйымдастырушылық және техникалық жағынан қамтамасыз етуді жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цифрлық активтердің орташа өлшенген құны – coinmarketcap (www.coinmarketcap.com) ашық көзі бойынша 24 сағат ішіндегі нарықтық капитализация мен айналым көлемі деректерінен есептелген орташа өлшенген құн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z176" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Бөлім. Цифрлық активтер биржалары, сондай-ақ "Астана" халықаралық қаржы орталығының өзге де қатысушыларының мәліметтерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -18196,144 +13142,300 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық активтер биржаларында операциялар болмаған жағдайда, осы тармақтың бірінші бөлігінде көзделген Мәліметтер нөлдік мәнімен ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z179" w:id="165"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы Қағидалардың 3-тармағында көзделген Мәліметтер мемлекеттік кірістер органының ақпараттық жүйесінде техникалық ақаулар (қателер) болған жағдайларды қоспағанда мемлекеттік кірістер органының ақпараттық жүйесінде Комитетіне ұсынылады. Техникалық ақаулар (қателер) болған кезде Мәліметтер Комитетке қағаз күйінде ұсынылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="166"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың бірінші абзацы 11.07.2026 бастап қолданысқа енгізіледі – ҚР Қаржы министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық ақаулар (қателер) болған кезде Мәліметтер Комитетке қағаз күйінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитет алынған мәліметтерді салықтық әкімшілендіруді жүзеге асыру барысында пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>