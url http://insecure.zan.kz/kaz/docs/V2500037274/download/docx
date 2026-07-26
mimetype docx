--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f546e7e" w14:textId="f546e7e">
+    <w:p w14:paraId="92b3a42" w14:textId="92b3a42">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13201,51 +13201,51 @@
         </w:rPr>
         <w:t>4. ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақтың бірінші абзацы 11.07.2026 бастап қолданысқа енгізіледі – ҚР Қаржы министрінің 26.02.2026 </w:t>
+        <w:t xml:space="preserve">      4-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі – ҚР Қаржы министрінің 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -13387,55 +13387,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>