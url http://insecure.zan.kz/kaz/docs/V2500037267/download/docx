--- v0 (2025-12-22)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb3864c" w14:textId="fb3864c">
+    <w:p w14:paraId="cdaf8d4" w14:textId="cdaf8d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 29 қазандағы № 397 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қазанда № 37267 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 29 қазандағы № 397 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қазанда № 37267 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1256,588 +1256,1084 @@
         <w:t>
       2) объектілер салуға арналған жер учаскелерін игеру, оларды Қазақстан Республикасының жер заңнамасын сақтай отырып тиісті мақсаттарда пайдалану үшін Кодекстің 92-бабында белгіленген мерзімдердің орындалуын мониторингтеу (бұдан әрі – мониторинг).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жер учаскелерін есепке алуды жер қатынастары жөніндегі уәкілетті орган объектілер салуға арналған жер учаскелері туралы ақпаратты жинау арқылы жүзеге асырады және жер учаскелерін пайдалануды талдау мен бақылау үшін дұрыс деректердің берілуін қамтамасыз ете отырып, мониторинг жүргізуге негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жүйелі байқаулар, жерүсті түсірілімдері, зерттеп-қараулар, түгендеу нәтижелері, жерлерді пайдалану мен қорғауға қатысты материалдар, мұрағат деректері, жерлерді қашықтықтан зондтау деректері, мемлекеттік ақпараттық жүйелерден және электрондық ақпараттық ресурстардан алынған мәліметтер, жерлерді мониторингтеу үшін ақпарат көздері болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мониторингтеуді жер қатынастары жөніндегі уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының (бұдан әрі – жергілікті атқарушы орган) бастамасы бойынша жүргізілетін жерлерді түгендеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      7. Мониторингтеуді жер қатынастары жөніндегі уәкілетті орган:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылыс салуға бөлінген жер учаскелерінде салынып жатқан (салынуы белгіленген) объектілер туралы мемлекеттік қала құрылысы кадастрынан алынған ақпаратты талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін жүргізу тәртібін айқындайтын қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 13 қарашадағы № 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9981 болып тіркелген) сәйкес салынып жатқан (салынуы белгіленген) объектілер мен кешендерді мониторингтеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесінен ақпарат алу нәтижелері бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жер учаскелерін есепке алуды және мониторингті жүзеге асыру барысында жер қатынастары жөніндегі уәкілетті орган игеру мерзімі өтіп кеткен не күнтізбелік жылдың тиісті тоқсанының соңына дейін мерзімі аяқталатын объектілер салу үшін берілген жер учаскелері бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қала құрылысы кадастрынан осындай жер учаскелерінде салынып жатқан (салынуы белгіленген) объектілер туралы мәліметтер алу үшін тиісті жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      4) Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесінен ақпарат алу нәтижелері бойынша жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осындай жер учаскелерінде құрылыс-монтаждау жұмыстарының жүргізіле бастағаны (құрылыс басталған кезде) туралы хабарламалар, сондай-ақ салынып жатқан (салынуы белгіленген) объектілер мен кешендердің салыну мерзімін көрсете отырып, оларға мониторинг жүргізу нәтижелері бойынша мәліметтер алу үшін тиісті жергілікті атқарушы органның мемлекеттік сәулет-құрылыс бақылау функцияларын жүзеге асыратын құрылымдық бөлімшесіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      8. Жер учаскелерін есепке алуды және мониторингті жүзеге асыру барысында жер қатынастары жөніндегі уәкілетті орган игеру мерзімі өтіп кеткен не күнтізбелік жылдың тиісті тоқсанының соңына дейін мерзімі аяқталатын объектілер салу үшін берілген жер учаскелері бойынша:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінен жер учаскесінің сәйкестендіру сипаттамалары (кадастрлық нөмірі, нысаналы мақсаты, алаңы, сондай-ақ жер учаскесіне құқық белгілейтін құжаттар туралы мәліметтер), сондай-ақ жылжымайтын мүлікке құқықтарды және ауыртпалықтарды мемлекеттік тіркеу туралы мәліметтер алу үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына тиісті сұранымдар жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      1) мемлекеттік қала құрылысы кадастрынан осындай жер учаскелерінде салынып жатқан (салынуы белгіленген) объектілер туралы мәліметтер алу үшін тиісті жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мониторинг қорытындылары бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      2) осындай жер учаскелерінде құрылыс-монтаждау жұмыстарының жүргізіле бастағаны (құрылыс басталған кезде) туралы хабарламалар, сондай-ақ салынып жатқан (салынуы белгіленген) объектілер мен кешендердің салыну мерзімін көрсете отырып, оларға мониторинг жүргізу нәтижелері бойынша мәліметтер алу үшін тиісті жергілікті атқарушы органның мемлекеттік сәулет-құрылыс бақылау функцияларын жүзеге асыратын құрылымдық бөлімшесіне;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республикалық маңызы бар қаланың, астананың жер қатынастары жөніндегі уәкілетті органы тоқсан сайын есептік тоқсаннан кейінгі айдың жиырма бесінші күніне дейінгі мерзімде осы Қағидаларға қосымшаға сәйкес нысан бойынша объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпаратты (бұдан әрі – ақпарат) қалыптастырады және оны электрондық құжат айналымы жүйесі арқылы жоспардан тыс тексеріс жүргізу үшін аумақтық бөлімшеге жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      3) жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінен жер учаскесінің сәйкестендіру сипаттамалары (кадастрлық нөмірі, нысаналы мақсаты, алаңы, сондай-ақ жер учаскесіне құқық белгілейтін құжаттар туралы мәліметтер), сондай-ақ жылжымайтын мүлікке құқықтарды және ауыртпалықтарды мемлекеттік тіркеу туралы мәліметтер алу үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына тиісті сұранымдар жібереді.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы ақпаратты қалыптастырып, оны электрондық құжат айналымы жүйесі арқылы жоспардан тыс тексеріс жүргізу үшін аумақтық бөлімшеге жарты жылда бір рет, тиісті жылдың он бесінші маусымынан және он бесінші қарашасынан кешіктірмей жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      9. Мониторинг қорытындылары бойынша:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ақпараттың негізінде аумақтық бөлімше объектілер салу үшін берілген және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау мақсатында меншік иелерінің (жер пайдаланушылардың) жерлерінің пайдаланылуы және қорғалуы үшін тиісті шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      1) республикалық маңызы бар қаланың, астананың жер қатынастары жөніндегі уәкілетті органы тоқсан сайын есептік тоқсаннан кейінгі айдың жиырма бесінші күніне дейінгі мерзімде осы Қағидаларға қосымшаға сәйкес нысан бойынша объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпаратты (бұдан әрі – ақпарат) қалыптастырады және оны электрондық құжат айналымы жүйесі арқылы жоспардан тыс тексеріс жүргізу үшін аумақтық бөлімшеге жолдайды;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілер салу үшін берілген жер учаскелерінің тиісті мақсаттарда пайдаланылмау немесе Қазақстан Республикасының жер заңнамасын бұза отырып пайдалану фактілері расталған жағдайда, мұндай жер учаскесінің меншік иесіне (жер пайдаланушыға) бұзушылықтарды жою туралы нұсқама тапсырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      2) ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы ақпаратты қалыптастырып, оны электрондық құжат айналымы жүйесі арқылы жоспардан тыс тексеріс жүргізу үшін аумақтық бөлімшеге жарты жылда бір рет, тиісті жылдың он бесінші маусымынан және он бесінші қарашасынан кешіктірмей жолдайды.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аумақтық бөлімше тиісті шаралар қабылдау нәтижелері бойынша жыл сайын, есепті жылдан кейінгі екінші айдың он бесінші күнінен кешіктірілмейтін мерзімде объектілер салуға арналған, тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерінің орналасқан жері бойынша салық органына – нұсқама берілген жер учаскелері, меншік иелері (жер пайдаланушылар) бойынша ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      10. Ақпараттың негізінде аумақтық бөлімше объектілер салу үшін берілген және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау мақсатында меншік иелерінің (жер пайдаланушылардың) жерлерінің пайдаланылуы және қорғалуы үшін тиісті шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Мақсаты бойынша пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын ауыл шаруашылығы мақсатындағы жер учаскелерін анықтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      Объектілер салу үшін берілген жер учаскелерінің тиісті мақсаттарда пайдаланылмау немесе Қазақстан Республикасының жер заңнамасын бұза отырып пайдалану фактілері расталған жағдайда, мұндай жер учаскесінің меншік иесіне (жер пайдаланушыға) бұзушылықтарды жою туралы нұсқама тапсырылады.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мақсаты бойынша пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын ауыл шаруашылығы мақсатындағы жер учаскелерін анықтау мыналар арқылы жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 19) тармақшасына және 3-тармағының 12) тармақшасына сәйкес шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізуге арналған жер учаскелерінің иелерін (жер пайдаланушыларды) есепке алу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізуге арналған жер учаскелерін пайдалану мониторингі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жерді қашықтықтан зондтау деректерін пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жер учаскелерін есепке алуды жер қатынастары жөніндегі уәкілетті орган ауыл шаруашылығы мақсатындағы жер учаскелері туралы ақпаратты жинау арқылы жүзеге асырады және жер учаскелерін пайдалануды талдау мен бақылау үшін дұрыс деректердің берілуін қамтамасыз ете отырып, мониторинг жүргізуге негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жүйелі байқаулар, жерүсті түсірілімдері, зерттеп-қараулар, түгендеу нәтижелері, жерлерді пайдалану мен қорғауға қатысты материалдар, мұрағат деректері, жерлерді қашықтықтан зондтау деректері, мемлекеттік ақпараттық жүйелерден және электрондық ақпараттық ресурстардан алынған мәліметтер, жерлерді мониторингтеу үшін ақпарат көздері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Ауыл шаруашылығы мақсатындағы жер учаскелерін пайдалану мониторингін ұйымдастыру және жүргізу Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 3 шілдедегі № 252 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18997 болып тіркелген) бекітілген Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген ауыл шаруашылығы мақсатындағы жерді пайдалану мониторингін ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1955,70 +2451,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учаскелерін анықтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2123,250 +2619,250 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: жер ресурстарын басқару жөніндегі орталық уәкілетті органның аумақтық бөлімшелеріне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ОСАЖУА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын/ жарты жылды бір рет</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептік кезең: 20___ жылғы ____ тоқсан/ 20___ жылғы 15 маусымнан кешіктірмей және 20___ жылғы 15 қарашасынан кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: Объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпарат</w:t>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: жер қатынастары жөніндегі уәкілетті орган</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ОСАЖУА</w:t>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...15 lines deleted...]
-      Кезеңділігі: тоқсан сайын/ жарты жылды бір рет</w:t>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық маңызы бар қала мен астананың жер қатынастары саласындағы уәкілетті орган үшін – тоқсан сайын, есептік тоқсаннан кейінгі айдың 25-күніне дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...15 lines deleted...]
-      Есептік кезең: 20___ жылғы ____ тоқсан/ 20___ жылғы 15 маусымнан кешіктірмей және 20___ жылғы 15 қарашасынан кешіктірмей</w:t>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданның және облыстық маңызы бар қаланың жер қатынастары саласындағы уәкілетті орган үшін – жарты жылда бір рет, тиісті жылдың 15 маусымынан және 15 қарашасынан кешіктірмей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2474,70 +2970,70 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -3588,230 +4084,230 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасының мекенжайы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам ____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...15 lines deleted...]
-      Мекенжайы________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      Телефоны__________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...15 lines deleted...]
-      Электрондық почтасының мекенжайы__________________________________</w:t>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса) тегі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
-[...15 lines deleted...]
-      Басшы немесе оның міндетін атқарушы адам ____________________________</w:t>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпарат" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3968,484 +4464,484 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы ақпарат" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпарат" нысанын толтыру жөніндегі түсіндірме (индексі: № 1-ОСАЖУА нысаны, кезеңділігі: тоқсан сайын/ жарты жылда бір рет)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Объектілер салуға арналған және тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелері туралы ақпарат" нысанын (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жер қатынастары жөніндегі уәкілетті орган толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы немесе оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды жер ресурстарын басқару жөніндегі орталық уәкілетті орган ведомствосының аумақтық бөлімшелеріне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық маңызы бар қаланың, астананың жер қатынастары жөніндегі уәкілетті органы – тоқсан сайын, есептік тоқсаннан кейінгі айдың 25-күніне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы – жарты жылда бір рет, тиісті жылдың 15 маусымынан және 15 қарашасынан кешіктірмей ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      4. Нысанды жер ресурстарын басқару жөніндегі орталық уәкілетті орган ведомствосының аумақтық бөлімшелеріне:</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
-[...15 lines deleted...]
-      республикалық маңызы бар қаланың, астананың жер қатынастары жөніндегі уәкілетті органы – тоқсан сайын, есептік тоқсаннан кейінгі айдың 25-күніне дейін;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
-[...15 lines deleted...]
-      ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы – жарты жылда бір рет, тиісті жылдың 15 маусымынан және 15 қарашасынан кешіктірмей ұсынады.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында заңды тұлғаның атауы немесе жеке тұлғаның (жер учаскесінің меншік иесі, жер пайдаланушысы) аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жер учаскесі меншік иесінің немесе жер пайдаланушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында жер учаскесінің кадастрлық нөмірі мен орналасқан жері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында жер учаскесінің нысаналы мақсаты көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында заңды тұлғаның атауы немесе жеке тұлғаның (жер учаскесінің меншік иесі, жер пайдаланушысы) аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында жер учаскесінің жалпы ауданы гектармен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында жер учаскесі меншік иесінің немесе жер пайдаланушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында жер учаскесіне құқық белгілейтін құжатқа сәйкес игеру шарттары мен мерзімдері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында жер учаскесінің кадастрлық нөмірі мен орналасқан жері көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында сәулет-жоспарлау тапсырмасының болуы/болмауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында жер учаскесінің нысаналы мақсаты көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында объекті салуға техникалық шарттардың болуы/болмауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында жер учаскесінің жалпы ауданы гектармен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында объектіні салу жобасының болуы/болмауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында жер учаскесіне құқық белгілейтін құжатқа сәйкес игеру шарттары мен мерзімдері көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның болуы/болмауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      13. Нысанның 8-бағанында сәулет-жоспарлау тапсырмасының болуы/болмауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында салынуы белгіленген және салынып жатқан объектілер мен кешендерді мониторингтеу нәтижелері бойынша объект пен кешеннің жай-күйі туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4524,362 +5020,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 29 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 397 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 5 мамырдағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16949 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 5 мамырдағы № 194 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 6 наурыздағы № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20100 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 5 мамырдағы № 194 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2021 жылғы 28 сәуірдегі № 143 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22658 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 5 мамырдағы № 194 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2021 жылғы 28 желтоқсандағы № 395 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26426 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 5 мамырдағы № 194 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2023 жылғы 19 мамырдағы № 188 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32539 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Тиісті мақсаттарда пайдаланылмайтын немесе Қазақстан Республикасының заңнамасы бұзыла отырып пайдаланылатын жер учаскелерін анықтау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 5 мамырдағы № 194 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2024 жылғы 5 наурыздағы № 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34126 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5205,31 +5701,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>