--- v0 (2025-12-22)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57c5664" w14:textId="57c5664">
+    <w:p w14:paraId="dc50c9f" w14:textId="dc50c9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға арналған жарналар мен аударымдарды есепке алуды қамтамасыз ететін тұлғалардың мемлекеттік кірістер органдарына ұсынатын жеке тұлғалар туралы мәліметтер нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2025 жылғы 29 қазандағы № 644 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қазанда № 37262 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2025 жылғы 29 қазандағы № 644 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қазанда № 37262 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -865,426 +865,573 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>міндетін атқарушы</w:t>
+              <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 29 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 644 бұйрыққа 1-қосымша</w:t>
+              <w:t xml:space="preserve">№ 644 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға арналған жарналар мен аударымдарды есепке алуды қамтамасыз ететін тұлғалардың мемлекеттік кірістер органдарына ұсынатын жеке тұлғалар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 670</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ "___" ________ бастап 20____ "___" ________ дейінгі кезең үшін </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан kgd.gov.kz интернет–ресурста орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға арналған жарналар мен аударымдарды есепке алуды қамтамасыз ететін тұлғалардың мемлекеттік кірістер органдарына ұсынатын жеке тұлғалар туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): ЖТМ1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын, жыл сайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ жылғы ____ай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ жылғы ____тоқсан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ жыл.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: мемлекеттік кірістер органының сұрау салуын алған күннен бастап 10 (он) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке сәйкестендіру</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>нөмірі / бизнес-</w:t>
+нөмірі / бизнес-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -1309,170 +1456,158 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғалар деректерді ұсынған жағдайда, сондай-ақ біріктірілген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлғаның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлғаның бизнес-сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1488,125 +1623,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлға бойынша мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлға бойынша мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарнаны, аударымды, төлемді жүзеге асырған тұлға</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарнаны, аударымды, төлемді жүзеге асырған тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1673,70 +1838,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке сәйкестендіру нөмірі /</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1935,1151 +2098,1142 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем мақсатының коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем мақсатының коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарнаның, аударымның, төлемдердің және (немесе) олар бойынша өсімпұлдардың төленген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарнаның, аударымның, төлемдердің және (немесе) олар бойынша өсімпұлдардың төленген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кезең</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарналардың, аударымдардың, төлемдердің және (немесе) олар бойынша өсімпұлдардың сомасы, теңгеде</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарналардың, аударымдардың, төлемдердің және (немесе) олар бойынша өсімпұлдардың сомасы, теңгеде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы _________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ___________________________________ _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: жеке тұлғалар туралы ұсынылатын мәліметтерге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес міндетті әлеуметтік медициналық сақтандыруға міндетті жарналар мен аударымдар және (немесе) оларға өсімпұлдар бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Әлеуметтік кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>198-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары және (немесе) оларға өсімпұлдар бойынша, сондай-ақ зейнетақы төлемдері бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақы төлемдерін алушыларға мемлекет кепілдік берген, "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сақталуы бойынша алушының зейнетақы төлемдерін алу құқығына ие болған кездегі инфляция деңгейін ескере отырып, нақты енгізілген міндетті және (немесе) кәсіптік зейнетақы жарналары мөлшерінде төленген сомалар бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әлеуметтік </w:t>
+      Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерекше бөлігінің 3-бөліміне сәйкес әлеуметтік аударымдар және (немесе) олар бойынша өсімпұлдар, сондай-ақ әлеуметтік төлемдер бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай әлеуметтік төлемдер (жәрдемақылар):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік әлеуметтік жәрдемақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік арнайы жәрдемақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнеткерлерді, Ұлы Отан соғысына қатысушыларды және Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарды, Қазақстан Республикасының заңдарымен белгіленген мемлекеттік жәрдемақыларды алушыларды жерлеуге берілетін біржолғы төлем;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарымен көзделген экологиялық апат аймақтарында тұратын адамдарға әлеуметтік көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси қуғын-сүргін құрбандарына және зардап шеккендерге Қазақстан Республикасының заңдарымен көзделген әлеуметтік төлемдер;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде олар кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көп балалы отбасыларға тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" наградталған көпбалалы аналарға тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала кезінен бірінші топтағы мүгедектігі бар адамның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банкроттықтың салдарынан таратылған заңды тұлғалардың қызметкерлерінің өмірі мен денсаулығына келтірілген зиянды өтеу үшін төлемдерді капиталдандыру мерзімі аяқталғаннан кейін Қазақстан Республикасының азаматтарына ай сайынғы төлемдер бойынша деректер жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға арналған жарналар мен аударымдарды есепке алуды қамтамасыз ететін тұлғалардың мемлекеттік кірістер органдарына ұсынатын жеке тұлғалар туралы мәліметтер" нысанын толтыру бойынша түсіндірме осы нысанға қосымшаға сәйкес келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3113,496 +3267,474 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">"Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үкіметінің шешімі бойынша</w:t>
+              <w:t xml:space="preserve">Үкіметінің шешімі бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрылған, Қазақстан</w:t>
+              <w:t xml:space="preserve">құрылған, Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының заңнамасына</w:t>
+              <w:t xml:space="preserve">Республикасының заңнамасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкес зейнетақы жарналарын,</w:t>
+              <w:t xml:space="preserve">сәйкес зейнетақы жарналарын, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік аударымдар мен</w:t>
+              <w:t xml:space="preserve">әлеуметтік аударымдар мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік төлемдерді, міндетті</w:t>
+              <w:t xml:space="preserve">әлеуметтік төлемдерді, міндетті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік медициналық</w:t>
+              <w:t xml:space="preserve">әлеуметтік медициналық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыруға арналған</w:t>
+              <w:t xml:space="preserve">сақтандыруға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жарналар мен аударымдарды</w:t>
+              <w:t xml:space="preserve">жарналар мен аударымдарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алуды қамтамасыз ететін</w:t>
+              <w:t xml:space="preserve">есепке алуды қамтамасыз ететін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғалардың мемлекеттік</w:t>
+              <w:t xml:space="preserve">тұлғалардың мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кірістер органдарына ұсынатын</w:t>
+              <w:t xml:space="preserve">кірістер органдарына ұсынатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке тұлғалар туралы</w:t>
+              <w:t xml:space="preserve">жеке тұлғалар туралы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға арналған жарналар мен аударымдарды есепке алуды қамтамасыз ететін тұлғалардың мемлекеттік кірістер органдарына ұсынатын жеке тұлғалар туралы мәліметтер" нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға арналған жарналар мен аударымдарды есепке алуды қамтамасыз ететін тұлғалардың мемлекеттік кірістер органдарына ұсынатын жеке тұлғалар туралы мәліметтер" нысаны (бұдан әрі – Нысан) мынадай деректерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда – реті бойынша нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда – пайдасына зейнетақы жарнасы, әлеуметтік аударым, әлеуметтік төлем, міндетті әлеуметтік медициналық сақтандыруға жарналар және міндетті әлеуметтік медициналық сақтандыруға аударымдар жүзеге асырылған жеке тұлғаның жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда – пайдасына зейнетақы жарнасы, әлеуметтік аударым, әлеуметтік төлем, міндетті әлеуметтік медициналық сақтандыруға жарналары және міндетті әлеуметтік медициналық сақтандыруға аударымдар жүзеге асырылған жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда – жарналарды, аударымдарды, төлемдерді жүзеге асырған тұлғаның бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда – жарналарды, аударымдарды, төлемдерді жүзеге асырған заңды тұлғаның атауы немесе жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-бағанда – "Экономика секторларының кодтарын қолдану және төлемдерді тағайындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) сәйкес төлем мақсатының тиісті коды көрсетіледі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) сәйкес төлем мақсатының тиісті коды көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанда – жарнаның, аударымның, төлемдердің және (немесе) олар бойынша өсімпұлдардың төленген күні көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-бағанда –жарна, аударым, төлем және (немесе) олар бойынша өсімпұл жүргізілген кезең (ай, тоқсан, жыл) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-бағанда – жарнаның, аударымдардың, төлемдердің және (немесе) олар бойынша өсімпұлдардың сомасы теңгеде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Нысанды ұсынған кезде зейнетақы жарналары, әлеуметтік аударымдар, әлеуметтік төлемдер, міндетті әлеуметтік медициналық сақтандыру жарналары және міндетті әлеуметтік медициналық сақтандыру аударымдар туралы мәліметтер әрқайсысы жеке ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3694,228 +3826,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 29 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 644 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қаржы министрлігінің күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z92" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға жарналар мен аударымдарды есепке алуды қамтамасыз ететін заңды тұлғаның жеке тұлғалар туралы қолда бар мәліметтерді ұсыну қағидаларын, мерзімдерін мен нысанын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2020 жылғы 29 мамырдағы № 539 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20804 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z93" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға жарналар мен аударымдарды есепке алуды қамтамасыз ететін заңды тұлғаның жеке тұлғалар туралы қолда бар мәліметтерді ұсыну қағидаларын, мерзімдерін мен нысанын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2020 жылғы 29 мамырдағы № 539 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы министрінің 2021 жылғы 6 сәуірдегі № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22509 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z94" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға жарналар мен аударымдарды есепке алуды қамтамасыз ететін заңды тұлғаның жеке тұлғалар туралы қолда бар мәліметтерді ұсыну қағидаларын, мерзімдерін мен нысанын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2020 жылғы 29 мамырдағы № 539 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Қаржы министрінің 2022 жылғы 31 тамыздағы № 906 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29412 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z95" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, Қазақстан Республикасының заңнамасына сәйкес зейнетақы жарналарын, әлеуметтік аударымдар мен әлеуметтік төлемдерді, міндетті әлеуметтік медициналық сақтандыруға жарналар мен аударымдарды есепке алуды қамтамасыз ететін заңды тұлғаның жеке тұлғалар туралы қолда бар мәліметтерді ұсыну қағидаларын, мерзімдерін мен нысанын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2020 жылғы 29 мамырдағы № 539 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы министрінің міндетін атқарушының 2023 жылғы 19 шілдедегі № 776 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33142 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4295,31 +4427,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>