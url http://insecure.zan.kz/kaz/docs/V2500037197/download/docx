--- v0 (2025-10-30)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f92af78" w14:textId="f92af78">
+    <w:p w14:paraId="3b1c41e" w14:textId="3b1c41e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 22 қазандағы № 385 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 23 қазанда № 37197 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 22 қазандағы № 385 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 23 қазанда № 37197 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,51 +172,156 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -231,191 +336,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коса беріліп отырған "Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық алғашқы ресми жарияланған күнінен кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің ресми интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -547,64 +651,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -618,64 +722,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">министрлігі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -706,64 +810,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>министрлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -893,87 +997,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 22 қазандағы № 385</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -988,210 +1197,323 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және "Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балық шаруашылығы саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында басшылықты, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермегендігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік көрсетілетін қызметті уәкілетті орган ведомствосының аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) Қағидаларға сәйкес жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1206,789 +1528,1475 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру туралы өтінішті (бұдан әрі – өтініш) және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тармағында көрсетілген құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру портал арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заңды тұлғаны мемлекеттiк тiркеу (қайта тiркеу) туралы анықтама, жеке басты куәландыратын құжат туралы, дара кәсіпкерді тіркеу не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыға жеке кабинетке мемлекеттік қызметті көрсету сұранымының қабылданғаны туралы мәртебе және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті берушінің кеңсе қызметкері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тармағында көрсетілген құжаттарды "Е-лицензиялау" мемлекеттік дерекқоры" ақпараттық жүйесінде (бұдан әрі – "Е-лицензиялау" МДҚ) қабылдауды, тіркеуді жүзеге асырады және оларды құжаттар қабылданған күні көрсетілетін қызметті берушіге не оны алмастыратын адамға тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жұмыскері құжаттар тіркелген сәттен бастап екі (2) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызметті көрсетуден бас тартуға негіздер болмаған кезде, көрсетілетін қызметті берушінің жұмыскері көрсетілетін қызметті алушы ұсынған құжаттарды қарайды және Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Е-лицензиялау" МДҚ-да балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсатты қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданылу мерзімі бір күнтізбелік жылдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті алушыға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы хабарлама жіберіледі, онда көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдау өткізудің уақыты мен орны (тәсілі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру немесе мемлекеттік қызметті көрсетуден уәжді бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуден уәжді бас тарту портал арқылы көрсетілетін қызметті алушының жеке кабинетіне Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының ЭЦҚ-сы қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбенің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ақпараттық жүйеде іркіліс болған кезде, көрсетілетін қызметті беруші іркіліс анықталған сәттен бастап 2 (екі) сағат ішінде ақпараттық-коммуникациялық инфрақұрылымға жауапты құрылымдық бөлімшенің жұмыскерін хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық-коммуникациялық инфрақұрылымға жауапты жұмыскер техникалық проблема туралы хаттама жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, іс-әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап үш (3) жұмыс күні ішінде шағымды қарайтын органға жолдайды. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші – тіркелген күнінен бастап бес (5) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган –тіркелген күнінен бастап он бес (15) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымды қарау жөнінде өкілеттік берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап үш (3) жұмыс күні ішінде шағымды берген көрсетілетін қызметті алушыға жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) ұзарту себебін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2158,68 +3166,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2243,391 +3251,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"</w:t>
-[...339 lines deleted...]
-              <w:t>тізбесі</w:t>
+              <w:t>"Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3359,70 +4027,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="50"/>
+          <w:bookmarkStart w:name="z59" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3540,90 +4208,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="51"/>
+          <w:bookmarkStart w:name="z61" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру туралы өтініш;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3721,70 +4389,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="52"/>
+          <w:bookmarkStart w:name="z63" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3902,70 +4570,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="53"/>
+          <w:bookmarkStart w:name="z65" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс-орталығы арқылы қашықтықтан қол жеткізу режимінде алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс-орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4455,154 +5123,154 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі/жеке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Балық және басқа да су жануарларын интродукциялауды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             реинтродукциялауды және будандастыруды жүргізуге рұқсат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Балық және басқа да су жануарларын интродукциялауды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             реинтродукциялауды және будандастыруды жүргізуге </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (қажеттісінің астын сызу) рұқсат беруді сұраймын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интродукциялауды, реинтродукциялауды және будандастыруды жүргізудің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мақсаты______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5006,127 +5674,127 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балық және басқа да су жануарларын интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="58"/>
+          <w:bookmarkStart w:name="z76" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балық шаруашылығы саласындағы уәкілетті орган ведомствосының деректемелері мемлекеттік тілде</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5216,50 +5884,156 @@
               </w:rPr>
               <w:t>(Көрсетілетін қызметті алушының атауы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы комитетінің аумақтық бөлімшесі Сіздің ________________ жүргізуге рұқсат беруге қатысты № (өтініш нөмірі) өтінішіңізге сәйкес (өтінім берілген күн) мынаны хабарлайды (мәтін) ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымшаны алып тастау көзделген - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5442,100 +6216,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Мемлекеттік қызметті көрсетуден бас тарту туралы алдын</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         ала шешім жөніндегі хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті ________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 73-бабы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6118,59 +6892,59 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z87" w:id="61"/>
+          <w:bookmarkStart w:name="z87" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -6210,443 +6984,443 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="62"/>
+          <w:bookmarkStart w:name="z88" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:bookmarkStart w:name="z89" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z90" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: [Берілген күні] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z91" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Қызмет алушының атауы] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z92" w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z92" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тіркеу орны: Облыс: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z93" w:id="67"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Облыс] Аудан: [Аудан] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қала/елді мекен: [Қала /елді мекен] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z96" w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [БСН/ЖСН] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тіркеу күні [Күні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z98" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бас тарту себебі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z99" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Бас тарту себебі] [Қол қоюшының лауазымы] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z100" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Қол қоюшының, аты, әкесінің аты (бар болса), тегі]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z101" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ____________ ___________________________________ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z102" w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z102" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) ( аты, әкесінің аты (бар болса), тегі) (электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z103" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "____" _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6972,31 +7746,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>