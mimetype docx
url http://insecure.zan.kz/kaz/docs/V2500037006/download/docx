--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c4a398f" w14:textId="c4a398f">
+    <w:p w14:paraId="2932679" w14:textId="2932679">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жоғары жетістіктер спорты түрлерінің тізбесін және оларды бюджет қаражаты есебінен қаржыландыру тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Туризм және спорт министрінің м.а. 2025 жылғы 30 қыркүйектегі № 185 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 қазанда № 37006 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Туризм және спорт министрінің м.а. 2025 жылғы 30 қыркүйектегі № 185 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 қазанда № 37006 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -571,74 +571,112 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 1-қосымша</w:t>
+              <w:t>бұйрыққа 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары жетістіктер спорт түрлерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Туризм және спорт министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -656,553 +694,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...501 lines deleted...]
-              <w:t>түрлері</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық федерациялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олимпиадалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паралимпиадалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сурдлимпиадалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азия және Параазия ойындарының бағдарламаларына енген спорт түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық спорт түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6883,70 +6671,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есу спорт түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 World Rowing</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Fédération Internationale des Sociétés d'Aviron (FISA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17606,70 +17392,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белбеу күрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 World Alysh Federation (WAF)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 International Belt Wrestling Association (IBWA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20379,219 +20163,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Муайтай</w:t>
-[...167 lines deleted...]
-Муайтай</w:t>
+Кураш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Kurash Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кураш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20656,219 +20440,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пара қол күресі</w:t>
-[...167 lines deleted...]
-Пара қол күресі</w:t>
+Муайтай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Federation of Muaythai Associations (IFMA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муайтай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20933,2101 +20717,2101 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пенчак силат</w:t>
-[...167 lines deleted...]
-Пенчак силат</w:t>
+Падел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Padel Federation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Падел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...198 lines deleted...]
-Спорттық самбо</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пара қол күресі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+WAF world armrestling federation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пара қол күресі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-Жауынгерлік самбо</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пенчак силат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Pencak Silat Federation (IPSF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пенчак силат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-Жағажай самбо</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самбо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Sambo Federation (FIAS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорттық самбо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...233 lines deleted...]
-Ушу (саньда, таолу)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауынгерлік самбо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...237 lines deleted...]
-Шахмат, шахмат (паралимпиадалық емес)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағажай самбо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ушу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Wushu Federation (IWUF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ушу (саньда, таолу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...236 lines deleted...]
-            </w:r>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахмат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Federation Internationale des Echecs (FIDE), The International Chess Committee of the Deaf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахмат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахмат, шахмат (паралимпиадалық емес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...265 lines deleted...]
-Асық ату</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық спорт түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23060,251 +22844,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бәйге</w:t>
-[...199 lines deleted...]
-Бәйге</w:t>
+Аударыспақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"World Federation of Horseback Wrestling" ЗТБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аударыспақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23337,251 +23121,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дәстүрлі садақ ату</w:t>
-[...199 lines deleted...]
-Дәстүрлі садақ ату</w:t>
+Асық ату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Көшпенділердің Асық спорты халықаралық федерациясы" ЗТБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асық ату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23614,251 +23398,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жамбы ату</w:t>
-[...199 lines deleted...]
-Жамбы ату</w:t>
+Бәйге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23891,1315 +23675,1315 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жекпе-жек</w:t>
-[...199 lines deleted...]
-Жекпе-жек</w:t>
+Дәстүрлі садақ ату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"World Tradicional Archery federation" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі садақ ату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...229 lines deleted...]
-Жаппай көкпар</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбы ату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"International horseback archery alliance" (IHAA) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбы ату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...219 lines deleted...]
-Көкпар</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекпе-жек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекпе-жек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...264 lines deleted...]
-Қазақ күресі</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Халықаралық жаппай көкпар федерациясы" ЗТБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаппай көкпар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...265 lines deleted...]
-Құсбегілік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бүкіләлемдік көкпар қауымдастығы" ЗТБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25232,251 +25016,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Теңге ілу</w:t>
-[...199 lines deleted...]
-Теңге ілу</w:t>
+Қазақ күресі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"QAZAQ KURESI" қауымдастық нысандағы ЗТБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақ күресі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25509,50 +25293,604 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Құсбегілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"INTERNATIONAL QUSBEGILIK FEDERATION"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құсбегілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңге ілу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Халықаралық теңге ілу ат спорт федерациясы" қауымдастық нысандағы ЗТБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңге ілу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Тоғызқұмалақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25715,170 +26053,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тоғызқұмалақ, тоғызқұмалақ (паралимпиадалық емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z87" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      аббревиатуралардың толық жазылуы:</w:t>
+        <w:t xml:space="preserve">
+      аббревиатуралардың толық жазылуы:      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ММА – Миксд Мартиал Артс (Мixed Martial Arts);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. WKF – Уолд каратэ Федерейшн (World Karate Federation);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. WT – Уолд таеквондо (World Taekwondo);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. BMX – Байкл мотокросс (Bicycle Motocross).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25918,1065 +26246,1065 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары жетістіктер спорты түрлерін бюджет қаражатынан қаржыландыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жоғары жетістіктер спорты түрлерін бюджет қаражаты есебінен қаржыландыру қағидалары (бұдан әрі – Қағидалар) "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және бюджеттік қаражат есебінен жоғары жетістіктер спорты түрлерін қаржыландыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғым қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары жетістіктер спорты – Олимпиадалық, Паралимпиадалық, Сурдлимпиадалық, Азия, Параазиялық ойындардың бағдарламаларына енгізілген ұлттық спорт түрлері мен спорт түрлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дене шынықтыру және спорт саласындағы уәкілетті орган Қазақстан Республикасы үшін жоғары жетістіктер спорты түрлерінің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жоғары жетістіктер спорты түрлерінің тізбесі жазғы және қысқы Олимпиадалық, Паралимпиадалық, Сурдлимпиадалық ойындардың, Азиялық (жазғы және қысқы Азия ойындары, жабық жекпе-жек өнері бойынша Азия ойындары, Азия жағажай ойындары), Параазиада ойындарының (жазғы және қысқы) нәтижелері бойынша қайта қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Республикалық және жергілікті бюджеттердің қаражатын жұмсау Қазақстан Республикасы Мәдениет және спорт министрінің 2020 жылғы 24 сәуірдегі № 100 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – № 100 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20488 болып тіркелген) бекітілген Республикалық және жергілікті бюджеттерден қаржыландырылатын спорттық іс-шараларға, оның ішінде дене шынықтыру-спорт ұйымдары үшін оқу-жаттығу жиындарына бөлінетін ақша жұмсау қағидаларының 5 және 6-тармақтарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жоғары жетістіктер спорты түрлерін бюджет қаражатынан қаржыландыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоғары жетістіктер спорты түрлерін қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес тиісті қаржы жылдарына арналған республикалық және жергілікті бюджеттердің қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дене шынықтыру және спорт саласындағы уәкілетті орган және (немесе) жергілікті атқарушы орган Қазақстан Республикасы Қаржы министрінің 2025 жылғы 22 сәуірдегі №185 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">бұйрығымен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітілген Бюджеттік сұранымды жасау, ұсыну, қарау қағидаларына сәйкес бюджеттік сұранымды жасайды және ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік дене шынықтыру-спорт ұйымдарын республикалық бюджеттен қаржыландыруды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) - 25) тармақшаларына сәйкес Тізбеге енгізілген спорт түрлерін дамытуға арналған дене шынықтыру және спорт саласындағы уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік дене шынықтыру-спорт ұйымдарын жергілікті бюджеттен қаржыландыруды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15–тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) - 22) тармақшаларына және 26) тармақшасына сәйкес Тізбеге енгізілген спорт түрлерін дамытуға арналған жергілікті атқарушы орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жоғары жетістіктер спортына жататын спорттың ойын түрлері бойынша кәсіпқой спорт клубтары Заңның 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>65-12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дене шынықтыру және спорт саласындағы уәкілетті органның бұйрығымен бекітілетін спорттың ойын түрлері бойынша кәсіпқой спорт клубтарын ұстауға бөлінетін бюджет қаражатының лимиттеріне сәйкес қаржыландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Дене шынықтыру және спорт саласындағы уәкілетті орган және жергілікті атқарушы орган жоғары жетістіктер спорты түрлері бойынша шығыстар лимиттерін ескере отырып:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спорт түрлері бойынша Қазақстан Республикасының ұлттық және (немесе) штаттық ұлттық командалары мүшелерінің, облыстардың, республикалық маңызы бар қалалардың және астананың, аудандық, облыстық маңызы бар қалалардың командаларының дене шынықтыру-спорт ұйымдарына қабылданған құрама командалар мен спортшылардың ағымдағы күнтізбелік жылы халықаралық спорттық жарыстарға қатысуы жөніндегі басым міндеттерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) спорттық-бұқаралық іс-шаралардың бірыңғай күнтізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уәкілетті орган және (немесе) жергілікті атқарушы орган бюджет қаражаты есебінен жоғары жетістіктер спорт түрлерін қаржыландыру мақсатында спорт резервін және жоғары дәрежелі спортшыларды даярлау жөніндегі оқу-жаттығу процесі жүзеге асырылатын мемлекеттік дене шынықтыру-спорт ұйымдарымен тиісті қаржы жылына арналған мемлекеттік сатып алу туралы шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік мекеме ұйымдық-құқықтық нысанындағы дене шынықтыру-спорт ұйымдары жүргізетін бюджет қаражаты есебінен жоғары жетістіктер спорт түрлерін қаржыландыру уәкілетті орган және (немесе) жергілікті атқарушы орган бекітетін мемлекеттік мекемені қаржыландырудың жеке жоспарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қаржыландыру ай сайын мемлекеттік сатып алу туралы жасалған шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жоғары жетістіктер спорты түрлерін бюджет қаражаты есебінен қаржыландыру келесіні көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спорттық даярлықтың ұлттық стандарттарына сәйкес спорттық резервті және жоғары дәрежелі спортшыларды даярлау жөніндегі оқу-жаттығу процесін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) спорт түрлері бойынша Қазақстан Республикасының ұлттық және (немесе) штаттық ұлттық командаларының мүшелерін Қазақстан Республикасының аумағында және оның шегінен тыс жерлерде халықаралық спорттық жарыстарға дайындауды және қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) облыстардың, республикалық маңызы бар қалалардың және астананың командаларын даярлау және олардың жоғары жетістіктер спорты түрлері бойынша республикалық және халықаралық спорттық жарыстарға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) спорт түрлері бойынша аудандық, облыстық маңызы бар қалалардың құрама командаларын даярлау және олардың облыстық спорттық жарыстарда өнер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) аккредиттелген ұлттық спорт федерацияларымен және жергілікті атқарушы органдармен бірлесіп республикалық және халықаралық спорт жарыстарын "Жарыс түрлерінің, оқу-жаттығу жиындарының және олардың сыныптамаларының тізбесін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 14 мамырдағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – № 179 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11437 болып тіркелген) сәйкес өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрыққа сәйкес аккредиттелген ұлттық және (немесе) жергілікті спорт федерацияларымен бірлесіп облыстық, республикалық маңызы бар қалалардың, астананың спорттық жарыстарын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрыққа сәйкес аккредиттелген жергілікті спорт федерацияларымен бірлесіп спорт түрлері бойынша аудандық, облыстық маңызы бар қалалардың спорттық жарыстарын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дене шынықтыру және спорт саласындағы уәкілетті органның аккредиттелген ұлттық спорт федерацияларымен бірлесіп өткізетін республикалық және халықаралық спорттық жарыстарды өткізуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) спорт түрлері бойынша Қазақстан Республикасының ұлттық және (немесе) штаттық ұлттық командаларының құрамына кірген спортшыларды қамту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік дене шынықтыру-спорт ұйымдарының жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) республикалық спорт нысандарын салу, қайта құру және күрделі жөндеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жоғары жетістіктер спорты түрлерін қаржыландыруға көзделген бюджет қаражатын қайта бөлу Қазақстан Республикасы Бюджет Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жоғары жетістіктер спорты түрлерін қаржыландыру мынадай шығыстарды көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Спортшылардың тамақтануы Қазақстан Республикасы Мәдениет және спорт министрінің 2014 жылғы 22 қарашадағы № 107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – № 107 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №10005 болып тіркелген) бекітілген Оқу-жаттығу процесі мен спорттық іс-шаралар кезеңінде спортшыларды, оның ішінде барлық санаттағы әскери қызметшілерді және құқық қорғау және арнаулы мемлекеттік органдар қызметкерлерін тамақтандыру және фармакологиялық қамтамасыз ету нормативтері әдістемесі негізінде айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) спорт түрлерінде пайдаланылатын жануарлар мен құстарды жем-азығы Қазақстан Республикасы Мәдениет және спорт министрінің 2014 жылғы 14 қарашадағы № 97 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">бұйрығымен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9992 болып тіркелген) спорт түрлерінде пайдаланылатын жануарлар мен құстардың жем-азығы нормативтері негізінде айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) медициналық қамтамасыз ету және медициналық көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрыққа сәйкес фармакологиялық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Бюджет кодексінің 70-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26991,665 +27319,665 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дене шынықтыру және спорт саласындағы уәкілетті орган бекітетін, Қазақстан Республикасының аумағында және оның шегінен тыс жерде өткізілетін спорттық іс-шараларға дайындалу және қатысу кезеңінде спортшыларды және жаттықтырушыларды дене шынықтыру және спорт саласындағы мамандарды, әскери қызметшілер мен құқық қорғау органдарының қызметкерлерін қамтамасыз етудің заттай нормалар негізінде спорттық құрал-жабдықтарды, спорттық жабдықтар мен спорттық экипировканы сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тұрғын үй-жайларды жалдау, тәуліктік, спорттық іс-шаралар өтетін жерге дейін және кері жол жүру. Спорттық іс-шараны және оқу-жаттығу жиынын өткізу кезінде қатысушылардың нақты тұратын жері бойынша тұру және тамақтану үшін ақы төлеуге жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жанар-жағармай материалдарын сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) спорт түрлері бойынша спорттық іс-шараларға қатысушыларды материалдық қамтамасыз етуге байланысты шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) визалық қызметтерге, багажды тасымалдау және трансфері құнына ақы төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) полиграфиялық және кәдесыйлық өнімдерді дайындау және сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Дене шынықтыру және спорт саласындағы уәкілетті орган мен жергілікті ақтарушы органдар өткізетін спорттық жарыстардың чемпиондары мен жүлдегерлері үшін жүлделер құнының мөлшерін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2017 жылғы 28 шілдедегі № 219 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15562 болып тіркелген) сәйкес марапаттау және сыйлықтарды табыстау рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) спорттық іс-шараларды өткізу орнын, музыкалық және жарық жабдықтарын, құрал-жабдықтар мен басқа да көмекші құралдарды жалға алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) көліктік, пошта-телеграфтық, типографиялық және ақпараттық шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) спорттық іс-шараларды ұйымдастыруға және өткізуге тартылған қызметкерлердің еңбегіне, тартылған мамандар мен қызмет көрсетуші персоналдың (оның ішінде медициналық) қызметтеріне ақы төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) спорттық жарыстарға қызмет көрсеткені үшін спорт төрешілерінің қызметтеріне ақы төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) спорттық мүкәммалды сәйкестендіру және баптау бойынша қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) спорт делегацияларына қызмет көрсету және оларды қабылдау, тұрғын үй-жайларды жалдау және ұйымдастырылған тамақтандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) өткізу орындарын дайындаумен және ағымдағы күтіп ұстаумен, спорттық іс-шараларды ұйымдастырумен байланысты қызметтерге, оның ішінде заңды және жеке тұлғалар ақылы негізде көрсететін қызметтерге ақы төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) спорт түрінің немесе спорттық іс-шараның ерекшелігін негізге ала отырып, спорттық іс-шараларды өткізу үшін қажетті материалдық қорларды сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) спорттық іс-шараларға қатысу бойынша бастапқы және ұйымдастыру жарналарын төлеуге, бірыңғай республикалық және өңірлік күнтізбелерде спорттық іс-шараларды тіркеуге байланысты шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) спорт түрлері бойынша Қазақстан Республикасының ұлттық және (немесе) штаттық ұлттық командаларын, спорттық іс-шараларға қатысу үшін спорттық іс-шараларға қатысушыларды және спорттық жарысқа қызмет көрсету үшін қажетті мамандарды іссапарға жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 100 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрыққа сәйкес бірінші топтағы мүгедектігі бар спортшыны алып жүру шығындарын өтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) "Жоғары дәрежелі спортшылармен, жоғары дәрежелі спортшыларды даярлауды жүзеге асыратын жаттықтырушылармен дене шынықтыру және спорт саласындағы мамандармен спорттық қызмет туралы шарттар бойынша ақша төлемінің мөлшерін бекіту туралы" Қазақстан Республикасы Спорт және дене шынықтыру істері агенттігі төрағасының 2014 жылғы 28 шілдедегі № 296 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9677 болып тіркелген) сәйкес спорттық қызмет туралы шарттар бойынша ақы төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) "Халықаралық спорттық жарыстардың чемпиондары мен жүлдегерлеріне, спорт түрлері бойынша Қазақстан Республикасының ұлттық командаларының жаттықтырушылары мен мүшелеріне ақшалай көтермелеу мөлшерлерін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 27 маусымдағы № 156 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32990 болып тіркелген) сәйкес ақшалай көтермелеулерді төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) "Спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелеріне олардың халықаралық спорттық жарыстарда жарақаттар алуы және мертігу кезінде өтемақы төлемдерін төлеу" мемлекеттік қызметін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Спорт және дене шынықтыру істері агенттігі Төрағасының 2014 жылғы 28 шілдедегі № 292 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9672 болып тіркелген) сәйкес өтемақы төлемдерін төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) Заңның 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>65-16) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дене шынықтыру және спорт саласындағы уәкілетті орган бекітетін спорт түрлері бойынша Қазақстан Республикасының ұлттық құрама командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайынғы ақшалай қамтылу төлемдерін төлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Спорт резервін және жоғары дәрежелі спортшыларды даярлау жөніндегі оқу-жаттығу процесі жүзеге асырылатын мемлекеттік дене шынықтыру-спорт ұйымдары шартта белгіленген мерзімдерде мемлекеттік сатып алу туралы шарттың орындалуы туралы ай сайынғы есепті қоса бере отырып көрсетілген қызметтер актісін, сондай-ақ мемлекеттік сатып алу туралы шарттың орындалуы бойынша қорытынды есепті уәкілетті органға және (немесе) жергілікті атқарушы органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27975,31 +28303,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>