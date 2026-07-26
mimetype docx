--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2932679" w14:textId="2932679">
+    <w:p w14:paraId="10443a9" w14:textId="10443a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>