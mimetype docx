--- v0 (2025-10-31)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1481b65" w14:textId="1481b65">
+    <w:p w14:paraId="2dba2fc" w14:textId="2dba2fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 29 қыркүйектегі № 61 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36994 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 29 қыркүйектегі № 61 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36994 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2276,50 +2276,112 @@
         <w:t>
       20) "gone-concern" әдісі – қарыз алушының операциялық ақша ағындарын тоқтату және кепілдікті қамтамасыз етуді іске асыру күтілетін кезде "тарату құны" қағидаты негізінде бағалау әдісі (операциялық қызметтен нөлдік ақша ағындары туралы жорамал);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) форс-мажор жағдайлары – төтенше және алдын алуға болмайтын жағдайларды білдіретін еңсерілмейтін күш жағдайлары (табиғи апаттар, әскери іс-қимылдар, төтенше жағдай және т.б.).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8457,176 +8519,583 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Халықаралық қаржылық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептілік стандарттарына және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бухгалтерлік есеп пен қаржылық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептілік туралы заңнамасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарына сәйкес провизиялар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(резервтер) құру қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z341" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Провизиялардың (резервтердің) мөлшерлері бойынша тіркелім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -8777,70 +9246,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шарттың күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепке алу ақпараттық жүйесіндегі қарыз шартының сәйкестендіру нөмірі (бар болса)</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="332"/>
+Есепке алу цифрлық жүйесіндегі қарыз шартының сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бар болса)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8887,70 +9372,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шарт бойынша соңғы төлемнің өтелген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біртектілік белгісі: (1-жеке; 2-біртекті)</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="333"/>
+Біртектілік белгісі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1-жеке; 2-біртекті)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9491,70 +9992,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="334"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалғасы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10537,50 +11036,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10711,268 +11231,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(резервтер) құру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="335"/>
+    <w:bookmarkStart w:name="z346" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z347" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайда ұсынылады: қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z348" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді жинауға арналған нысан өтеусіз негізде www.finreg.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z349" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Провизияларды (резервтерді) есептеу әдістемесіне енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z347" w:id="336"/>
-[...15 lines deleted...]
-      Қайда ұсынылады: қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға</w:t>
+    <w:bookmarkStart w:name="z350" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): Н1-ЕДБ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z348" w:id="337"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді жинауға арналған нысан өтеусіз негізде www.finreg.kz интернет-ресурсында орналастырылған.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: Провизияларды (резервтерді) есептеу әдістемесіне өзгерістер және (немесе) толықтырулар енгізу қажеттілігіне қарай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z349" w:id="338"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: Провизияларды (резервтерді) есептеу әдістемесіне енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат</w:t>
+    <w:bookmarkStart w:name="z352" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ "____" _______________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z350" w:id="339"/>
-[...15 lines deleted...]
-      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): Н1-ЕДБ.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректер жинауға арналған нысанды ұсынатын тұлғалар тобы: банктер (акцияларының бақылау пакеті ұлттық басқарушы холдингке тиесілі ұлттық даму институты болып табылатын банкті қоспағанда), Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банктік қарыз операцияларын жүргізуге арналған лицензияның негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z351" w:id="340"/>
-[...15 lines deleted...]
-      Кезеңділігі: Провизияларды (резервтерді) есептеу әдістемесіне өзгерістер және (немесе) толықтырулар енгізу қажеттілігіне қарай.</w:t>
+    <w:bookmarkStart w:name="z354" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі: банктің (акцияларының бақылау пакеті ұлттық басқарушы холдингке тиесілі ұлттық даму институты болып табылатын банкті қоспағанда), Қазақстан Республикасының бейрезидент-банкінің (Қазақстан Республикасы бейрезидент-банкінің филиалы үшін) банктік қарыз операцияларын жүргізуге арналған лицензияның негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы Провизияларды (резервтерді) есептеу әдістемесіне өзгерістерді және (немесе) толықтыруларды бекіткен күннен бастап бес жұмыс күнінен кешіктірмей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z352" w:id="341"/>
-[...15 lines deleted...]
-      Есепті кезең: 20__ "____" _______________ жағдай бойынша</w:t>
+    <w:bookmarkStart w:name="z355" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z353" w:id="342"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="345"/>
+    <w:bookmarkStart w:name="z356" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -10994,130 +11552,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="346"/>
+    <w:bookmarkStart w:name="z357" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z358" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ЖСН/БСН" бағаны жеке тұлғалар деректер ұсынған жағдайда, сондай-ақ мәліметтер біріктірілген түрде ұсынылған кезде толтырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z359" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке тұлғалар, сондай-ақ біріктірілген түрде ұсынған жағдайда толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z360" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз тасымалдағышта және электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z358" w:id="347"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="349"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12291,210 +12849,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="350"/>
+    <w:bookmarkStart w:name="z363" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ____________________ Мекенжайы____________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z364" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z365" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z366" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _______________________ ________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z364" w:id="351"/>
-[...15 lines deleted...]
-      Телефон _________________________</w:t>
+    <w:bookmarkStart w:name="z367" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған кезде) телефон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z365" w:id="352"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z368" w:id="355"/>
+    <w:bookmarkStart w:name="z368" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бірінші басшы немесе ол есепке қол қоюға уәкілеттік берген адам </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z369" w:id="356"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z369" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________ ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z370" w:id="357"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z370" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (ол болған кезде) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12599,143 +13157,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="358"/>
+    <w:bookmarkStart w:name="z372" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректер нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z373" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Провизияларды (резевтерді) есептеу әдістемесіне енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z374" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (индексі: Н1-ЕДБ, кезеңділігі: Провизияларды (резервтерді) есептеу әдістемесіне өзгерістер және (немесе) толықтырулар енгізу қажеттілігіне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z375" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z373" w:id="359"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Провизияларды (резевтерді) есептеу әдістемесіне енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат</w:t>
+    <w:bookmarkStart w:name="z376" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы әкімшілік деректер нысанын толтыру бойынша түсіндірме (бұдан әрі – Түсіндірме) "Провизияларды (резевтерді) есептеу әдістемесіне енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат" нысанын (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z374" w:id="360"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z377" w:id="363"/>
+    <w:bookmarkStart w:name="z377" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан Қазақстан Республикасы Салық кодексінің 2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12790,229 +13348,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабының 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z378" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанды банк (акцияларының бақылау пакеті ұлттық басқарушы холдингке тиесілі ұлттық даму институты болып табылатын банкті қоспағанда), Қазақстан Республикасы бейрезидент-банкінің филиалы және банктік қарыз операцияларын жүргізуге арналған лицензияның негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Провизияларды (резервтерді) есептеу әдістемесіне өзгерістер және (немесе) толықтырулар енгізу кезінде толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z379" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. Бес жүз теңгеден аз сома нөлге дейін дөңгелектенеді, ал бес жүз теңгеге тең және одан көп сома мың теңгеге дейін дөңгелектенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z380" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанға бірінші басшы немесе ол есепке қол қоюға уәкілеттік берген адам және орындаушы қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z378" w:id="364"/>
-[...15 lines deleted...]
-      3. Нысанды банк (акцияларының бақылау пакеті ұлттық басқарушы холдингке тиесілі ұлттық даму институты болып табылатын банкті қоспағанда), Қазақстан Республикасы бейрезидент-банкінің филиалы және банктік қарыз операцияларын жүргізуге арналған лицензияның негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Провизияларды (резервтерді) есептеу әдістемесіне өзгерістер және (немесе) толықтырулар енгізу кезінде толтырады.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z379" w:id="365"/>
-[...15 lines deleted...]
-      4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. Бес жүз теңгеден аз сома нөлге дейін дөңгелектенеді, ал бес жүз теңгеге тең және одан көп сома мың теңгеге дейін дөңгелектенеді.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 2-бағанды толтыру кезінде Провизияларды (резевтерді) есептеу әдістемесінің өзгерістер және (немесе) толықтырулар енгізілетін құрылымдық элементі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z380" w:id="366"/>
-[...15 lines deleted...]
-      5. Нысанға бірінші басшы немесе ол есепке қол қоюға уәкілеттік берген адам және орындаушы қол қояды.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 3-бағанда Провизияларды (резевтерді) есептеу әдістемесі құрылымдық элементінің өзгерістер және (немесе) толықтырулар енгізілгенге дейінгі редакциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z381" w:id="367"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру жөніндегі түсіндірме</w:t>
+    <w:bookmarkStart w:name="z384" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 4-бағанда Провизияларды (резевтерді) есептеу әдістемесі құрылымдық элементінің өзгерістер және (немесе) толықтырулар енгізілгеннен кейінгі редакциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z382" w:id="368"/>
-[...15 lines deleted...]
-      6. 2-бағанды толтыру кезінде Провизияларды (резевтерді) есептеу әдістемесінің өзгерістер және (немесе) толықтырулар енгізілетін құрылымдық элементі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 5-бағанда Провизияларды (резевтерді) есептеу әдістемесіне өзгерістер және (немесе) толықтырулар енгізу қажеттілігінің негізі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z383" w:id="369"/>
-[...15 lines deleted...]
-      7. 3-бағанда Провизияларды (резевтерді) есептеу әдістемесі құрылымдық элементінің өзгерістер және (немесе) толықтырулар енгізілгенге дейінгі редакциясы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 6-бағанда Провизияларды (резевтерді) есептеу әдістемесіне енгізілетін өзгерістердің және (немесе) толықтырулардың нәтижесінде провизиялар (резервтер) мөлшерінің өзгеруін есептік бағалау деректері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z384" w:id="370"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="372"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13156,68 +13714,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="373"/>
+    <w:bookmarkStart w:name="z388" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Провизияларды (резервтерді) есептеу әдістемесіне және (немесе) Провизияларды (резервтерді) есептеу әдістемесіне өзгерістерге және (немесе) толықтыруларға ескертулердің болмауы немесе болуы туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -13260,150 +13818,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="374"/>
+    <w:bookmarkStart w:name="z389" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z390" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z391" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование финансовой организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z392" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z390" w:id="375"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z393" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (место нахождения финансовой организации)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z391" w:id="376"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="378"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14231,310 +14789,310 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="379"/>
+    <w:bookmarkStart w:name="z394" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z395" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның басшысы немесе басшысының орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z396" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z397" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z395" w:id="380"/>
-[...15 lines deleted...]
-      уәкілетті органның басшысы немесе басшысының орынбасары</w:t>
+    <w:bookmarkStart w:name="z398" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z396" w:id="381"/>
+    <w:bookmarkStart w:name="z399" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса), қолы, телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z400" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаны алды ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z401" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z399" w:id="384"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса), қолы, телефоны)</w:t>
+    <w:bookmarkStart w:name="z402" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаржы ұйымы қызметкерінің тегі, аты, әкесінің аты (бар болса), қолы, күні)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z400" w:id="385"/>
-[...15 lines deleted...]
-      Хабарламаны алды ________________________________________________</w:t>
+    <w:bookmarkStart w:name="z403" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама қаржы ұйымына жіберілді ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z401" w:id="386"/>
+    <w:bookmarkStart w:name="z404" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z402" w:id="387"/>
-[...15 lines deleted...]
-      (қаржы ұйымы қызметкерінің тегі, аты, әкесінің аты (бар болса), қолы, күні)</w:t>
+    <w:bookmarkStart w:name="z405" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z403" w:id="388"/>
-[...15 lines deleted...]
-      Хабарлама қаржы ұйымына жіберілді ________________________________</w:t>
+    <w:bookmarkStart w:name="z406" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жіберу және (немесе) алу фактісін растайтын құжаттың атауы, күні, нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z404" w:id="389"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="391"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14652,508 +15210,508 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="392"/>
+    <w:bookmarkStart w:name="z408" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасы нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z409" w:id="393"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z409" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 269 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16502 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z410" w:id="394"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z410" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 269 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 230 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19687 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z411" w:id="395"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z411" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қаржы нарығын реттеу мәселелері бойынша Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу және Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің жекелеген нормаларының қолданылуын тоқтата тұру туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 18 маусымдағы № 66 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20880 болып тіркелген) бекітілген Қазақстан Республикасының өзгерістер мен толықтыру енгізілетін қаржы нарығын реттеу мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z412" w:id="396"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z412" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қаржы нарығын реттеу мәселелері бойынша Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу және Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің жекелеген нормаларының қолданылуын тоқтата тұру туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қазандағы № 106 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21554 болып тіркелген) бекітілген Қазақстан Республикасының өзгерістер мен толықтыру енгізілетін қаржы нарығын реттеу мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z413" w:id="397"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z413" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 269 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 11 ақпандағы № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22201 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z414" w:id="398"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z414" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 28 мамырдағы № 68 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22919 болып тіркелген) бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z415" w:id="399"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z415" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 30 желтоқсандағы № 110 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26402 болып тіркелген) бекітілген Өзгерістер енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z416" w:id="400"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z416" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 28 қазандағы 78 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30341 болып тіркелген) бекітілген Өзгерістер енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z417" w:id="401"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z417" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 30 желтоқсандағы № 100 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33882 болып тіркелген) бекітілген Өзгерістер мен толықтыру енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z418" w:id="402"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z418" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2024 жылғы 26 маусымдағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34582 болып тіркелген) бекітілген Өзгерістер енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің 2-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z419" w:id="403"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z419" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 27 желтоқсандағы № 90 қаулысымен (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35597 болып тіркелген) бекітілген Өзгерістер енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15533,31 +16091,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>