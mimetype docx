--- v0 (2025-10-03)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb64e72" w14:textId="fb64e72">
+    <w:p w14:paraId="fa65feb" w14:textId="fa65feb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Берілген микрокредиттер бойынша активтер мен шартты міндеттемелерді сыныптауды жүзеге асыру, берілген микрокредиттер бойынша активтерді күмәнді және үмітсізге жатқызу, сондай-ақ оларға қарсы провизиялар (резервтер) құру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 29 қыркүйектегі № 62 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36993 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 29 қыркүйектегі № 62 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36993 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6140,191 +6140,630 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Берілген микрокредиттер</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша активтер мен шартты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндеттемелерді сыныптауды</w:t>
             </w:r>
-            <w:r>
-[...79 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру, берілген микрокредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша активтерді күмәнді және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үмітсізге жатқызу, сондай-ақ оларға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарсы провизиялар (резервтер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құру қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z235" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Провизиялардың (резервтердің) мөлшері бойынша тіркелім</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Провизиялардың (резервтердің) мөлшері бойынша тіркелім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6411,91 +6850,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық есеп жүйесіндегі микрокредит беру туралы шарттың сәйкестендіру нөмірі*</w:t>
+Цифрлық есеп жүйесіндегі микрокредит беру туралы шарттың сәйкестендіру нөмірі*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біртектілік белгісі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (1-жеке; 2-біртекті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6694,70 +7131,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7374,323 +7809,288 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дисконт (Сыйлықақы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жыл соңындағы провизиялар сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жыл соңындағы қамтамасыз ету құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезең ішінде провизиялардың төмендеуінен болған кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезең ішінде провизияларды құру бойынша шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7748,619 +8148,586 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...319 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8396,191 +8763,630 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Берілген микрокредиттер</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша активтер мен шартты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндеттемелерді сыныптауды</w:t>
             </w:r>
-            <w:r>
-[...79 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру, берілген микрокредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша активтерді күмәнді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және үмітсізге жатқызу, сондай-ақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға қарсы провизиялар (резервтер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құру қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="224"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z240" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-кесте. Провизиялардың (резервтердің) мөлшерлері бойынша ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9434,210 +10240,194 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="225"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынуға жауапты адамның лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z245" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z246" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты ұсынуға жауапты адамның тікелей басшысының лауазымы, тегі, аты,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Болашақ ақша ағындарының дисконтталған құнын есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11065,150 +11855,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынуға жауапты адамның лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынуға жауапты адамның тікелей басшысының лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кесте. Құнсыздануына байланысты ол бойынша провизиялар (резервтер) құрылған, берілген микрокредит бойынша жеке актив пен шартты міндеттеме бойынша деректер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11243,51 +12023,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/н</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№</w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12976,70 +13757,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13856,130 +14635,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынуға жауапты адамның лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынуға жауапты адамның тікелей басшысының лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14136,348 +14939,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 29 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 62 қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="243"/>
+    <w:bookmarkStart w:name="z261" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасы нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілері құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z262" w:id="244"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z262" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Берілген микрокредиттер бойынша активтер мен шартты міндеттемелерді сыныптауды жүзеге асыру, берілген микрокредиттер бойынша активтерді күмәнді және үмітсізге жатқызу, сондай-ақ оларға қарсы провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 62 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 16858 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z263" w:id="245"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z263" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу, микроқаржылық қызмет және коллекторлық агенттіктер мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 28 қаулысымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу, микроқаржылық қызмет және коллекторлық агенттіктер мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 20265 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z264" w:id="246"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z264" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қаржы нарығын реттеу мәселелері бойынша Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу және Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің жекелеген нормаларының қолданылуын тоқтата тұру туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 18 маусымдағы № 66 қаулысымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтыру енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 20880 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z265" w:id="247"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z265" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу және Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің жекелеген нормаларының қолданылуын тоқтата тұру туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қазандағы № 106 қаулысымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтыру енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 21554 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z266" w:id="248"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z266" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Берілген микрокредиттер бойынша активтер мен шартты міндеттемелерді сыныптауды жүзеге асыру, берілген микрокредиттер бойынша активтерді күмәнді және үмітсізге жатқызу, сондай-ақ оларға қарсы провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 62 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 24 ақпандағы №44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 22274 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z267" w:id="249"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z267" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 28 мамырдағы № 68 қаулысымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 22919 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z268" w:id="250"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z268" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Берілген микрокредиттер бойынша активтер мен шартты міндеттемелерді сыныптауды жүзеге асыру, берілген микрокредиттер бойынша активтерді күмәнді және үмітсізге жатқызу, сондай-ақ оларға қарсы провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 62 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 12 желтоқсандағы №113 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актісін мемлекеттік тіркеу тізілімінде № 31145 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14857,31 +15660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>