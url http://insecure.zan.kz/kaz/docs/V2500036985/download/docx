--- v0 (2025-10-31)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73328ed" w14:textId="73328ed">
+    <w:p w14:paraId="7088075" w14:textId="7088075">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Салықтың және (немесе) төлемақылардың есептелген сомасы туралы хабарламалардың нысандарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 қыркүйектегі № 550 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36985 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 қыркүйектегі № 550 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36985 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -757,415 +757,446 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Реcпубликасының</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы министрі</w:t>
+              <w:t xml:space="preserve">Қаржы министрінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 30 қыркүйектегі № 550</w:t>
+              <w:t xml:space="preserve">2025 жылғы 30 қыркүйектегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 1 қосымша</w:t>
+              <w:t xml:space="preserve">№ 550 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...15 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Есептелген мүлік салығының сомасы туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 658</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" _____________                                          № __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-      <w:bookmarkStart w:name="z20" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Салық кодексінің 49-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 82-бабы</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   (мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сізді ______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...136 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           (бұдан әрі – тегі, аты, әкесінің аты), мекенжайы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке сәйкестендіру нөмірі (ЖСН)________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетке жеке тұлғалардың мүлік салығын төлеу қажеттілігі туралы хабарлайды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -1194,889 +1225,419 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> коды</w:t>
+              <w:t>Мемлекеттік кірістер органның коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бюджеттік</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> коды</w:t>
+              <w:t>Бюджеттік сыныптама коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салық</w:t>
-[...59 lines deleted...]
-              <w:t>орны</w:t>
+              <w:t>Салық салу объектісінің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салық</w:t>
-[...19 lines deleted...]
-              <w:t>объектісі</w:t>
+              <w:t>Салық салу объектісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салық</w:t>
-[...19 lines deleted...]
-              <w:t>базасы</w:t>
+              <w:t>Салық базасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салықтың</w:t>
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> коды –911)</w:t>
+              <w:t>Есептелген салық сомасы (ТТК – төлем тапсырмасының коды – 911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткен</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> коды – 911)</w:t>
+              <w:t>Өткен жылдардың бересісі (–), артық төлемі (+) (ТТК – төлем тапсырмасының коды – 911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өсімпұл</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> коды – 912)</w:t>
+              <w:t>Өсімпұл (ТТК – төлем тапсырмасының коды – 912)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлеуге</w:t>
-[...19 lines deleted...]
-              <w:t>барлығы</w:t>
+              <w:t>Төлеуге барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2666,249 +2227,404 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z22" w:id="15"/>
-[...197 lines deleted...]
-        <w:t>             (жіберу және (немесе) алу фактісін растайтын құжат)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіз _____________ үшін (салық кезеңі) 20__ жылғы 1 қазанға дейін салықтың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген сомасын төлеуіңіз қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарламада көрсетілген мерзімде салық сомасы төленбеген жағдайда,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының салық заңнамасында белгіленген мөлшерде өсімпұл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есептелетін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізге осы хабарлама табыс етілген күннен бастап үш ай ішінде______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (есептелген мүлік салығының сомасы туралы хабарламаны шығарған мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      арқылы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шағым берілетін жоғары тұрған мемлекеттік кірістер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағым жасауға құқығыңыз бар екені түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер органның басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                       (тегі, аты, әкесінің аты, қолы, мөрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама салық төлеушіге жіберілді (табыс етілді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (жіберу және (немесе) алу фактісін растайтын құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: осы хабарламаны мемлекеттік кірістер органының автоматтандырылған цифрлық жүйесін пайдалана отырып қабылдаған кезде оны осындай цифрлық жүйенің электрондық цифрлық қолтаңбасы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2944,500 +2660,496 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Реcпубликасының</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы министрі</w:t>
+              <w:t>Қаржы министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 30 қыркүйектегі № 550</w:t>
+              <w:t xml:space="preserve">2025 жылғы 30 қыркүйектегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығына 2 қосымша</w:t>
+              <w:t xml:space="preserve">№ 550 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Мемлекеттік кірістер органы есептеген салықтардың және (немесе) </w:t>
+        <w:t xml:space="preserve"> Мемлекеттік кірістер органы есептеген салықтардың және (немесе) төлемақылардың сомасы туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 658</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" _____________                                          № __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Салық кодексінің 49-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 82-бабы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...361 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             (мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сізді ________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(салық төлеушінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   көрсетілсе) (бұдан әрі – тегі, аты, әкесінің аты), толық атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (жеке сәйкестендіру нөмірі/бизнес–сәйкестендіру нөмірі (ЖСН/БСН), мекенжайы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              (салықтың және (немесе) төлемақының атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>есептелген сомасы туралы хабарлайды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңге</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -3456,909 +3168,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> коды</w:t>
+Мемлекеттік кірістер органның коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> коды</w:t>
+Бюджеттік сыныптама коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>орны</w:t>
+Салық салу объектісінің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>объектісі</w:t>
+Салық салу объектісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>базасы</w:t>
+Салық базасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> коды – 911)</w:t>
+Ағымдағы жылы есептелген сома (ТТК – төлем тапсырмасының коды – 911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...149 lines deleted...]
-              <w:t xml:space="preserve"> коды – 911)</w:t>
+Өткен жылдардың бересісі (–), артық төлемі (+) (ТТК – төлем тапсырмасының коды – 911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> коды–912)</w:t>
+Өсімпұл (ТТК – төлем тапсырмасының коды – 912)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>барлығы</w:t>
+Төлеуге барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4948,487 +4090,628 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="20"/>
-[...435 lines deleted...]
-        <w:t xml:space="preserve"> (жөнелту және (немесе) алу фактісін растайтын құжат)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіз осы хабарлама табыс етілген күннен кейінгі күннен бастап 30 (отыз) жұмыс күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішінде ___________ бюджеттік сыныптама кодына _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________ есептелген сомасын (салықтың және (немесе) төлемақының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН______________________________________ № _________________________ шотына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ төлеуіңіз қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+               (Қазынашылық басқармасы, банктік сәйкестендіру коды (БСК)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарламада көрсетілген мерзімде салық сомасы төленбеген жағдайда, Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының салық заңнамасында белгіленген мөлшерде өсімпұл есептелетін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізге осы хабарлама табыс етілген күннен бастап үш ай ішінде _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (мемлекеттік кірістер органы есептеген салықтардың және (немесе) төлемақылардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       сомасы туралы хабарламаны шығарған мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      арқылы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       көзделген тәртіппен____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                    (шағым берілетін жоғары тұрған мемлекеттік кірістер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағым жасауға құқығыңыз бар екені түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер органның басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                             (тегі, аты, әкесінің аты, қолы, мөрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Хабарламаны алдым </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (салық төлеушінің тегі, аты, әкесінің аты немесе атауы, қолы, мөрі (болған жағдайда), күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама салық төлеушіге (салық агентіне) табыс етілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (мемлекеттік кірістер органының лауазымды адамының тегі, аты, әкесінің аты, қолы, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама салық төлеушіге (салық агентіне) жөнелтілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            (жөнелту және (немесе) алу фактісін растайтын құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: осы хабарламаны мемлекеттік кірістер органының автоматтандырылған цифрлық жүйесін пайдалана отырып қабылдаған кезде оны осындай цифрлық жүйенің электрондық цифрлық қолтаңбасы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5464,51 +4747,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Реcпубликасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 30 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 550 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5529,605 +4864,404 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы министрі</w:t>
-[...194 lines deleted...]
-              <w:t>бұйрығына 3 қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қоршаған ортаға теріс әсер еткені үшін есептелген төлем </w:t>
-[...41 lines deleted...]
-      <w:bookmarkStart w:name="z37" w:id="24"/>
+        <w:t xml:space="preserve"> Қоршаған ортаға теріс әсер еткені үшін есептелген төлем сомасы туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 658</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" _____________                                          № __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Салық кодексінің 49-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 82-бабы </w:t>
-[...227 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+        <w:t xml:space="preserve"> және 82-бабы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасына сәйкес ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізді ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (салық төлеушінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                           көрсетілсе) (бұдан әрі – тегі, аты, әкесінің аты), толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке сәйкестендіру нөмірі/бизнес–сәйкестендіру нөмірі (ЖСН/БСН), мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоршаған ортаға теріс әсер еткені үшін төлемақының есептелген сомасы туралы хабарлайды:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6156,1159 +5290,419 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Экологиялық</w:t>
-[...139 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>Экологиялық және салықтық бақылауды жүзеге асыратын мемлекеттік органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Экологиялық</w:t>
-[...139 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Экологиялық немесе салықтық бақылау актісінің нөмірі және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салық</w:t>
-[...59 lines deleted...]
-              <w:t>орны</w:t>
+              <w:t>Салық салу объектісінің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салық</w:t>
-[...49 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Салық салу объектісінің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салық</w:t>
-[...19 lines deleted...]
-              <w:t>кезеңі</w:t>
+              <w:t>Салық кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ағымдағы</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> коды–911)</w:t>
+              <w:t>Ағымдағы жылы есептелген төлемақы сомасы (ТТК – төлем тапсырмасының коды – 911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өткен</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> коды–911)</w:t>
+              <w:t>Өткен жылдар есептелген төлемақы сомасы (ТТК – төлем тапсырмасының коды – 911)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өсімпұл</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> коды-–912)</w:t>
+              <w:t>Өсімпұл (ТТК – төлем тапсырмасының коды – 912)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлеуге</w:t>
-[...19 lines deleted...]
-              <w:t>барлығы</w:t>
+              <w:t>Төлеуге барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7898,453 +6292,628 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z39" w:id="26"/>
-[...401 lines deleted...]
-        <w:t xml:space="preserve">             (жөнелту және (немесе) алу фактісін растайтын құжат)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіз осы хабарлама табыс етілген күннен кейінгі күннен бастап 30 (отыз) жұмыс күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішінде _________ бюджеттік сыныптама кодына қоршаған ортаға эмиссия үшін төлемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сомасын __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                       (мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _____________________________________ № _______________________ шотына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________ төлеуіңіз қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+          (Қазынашылық басқармасы, банктік сәйкестендіру коды (БСК)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарламада көрсетілген мерзімде төлем сомасы төленбеген жағдайда, Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының салық заңнамасында белгіленген мөлшерде өсімпұл есептелетін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізге осы хабарлама табыс етілген күннен бастап үш ай ішінде __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        (мемлекеттік кірістер органы есептеген салықтардың және (немесе) төлемақылардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+          сомасы туралы хабарламаны шығарған мемлекеттік кірістер органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      арқылы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көзделген тәртіппен ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (шағым берілетін жоғары тұрған мемлекеттік кірістер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағым жасауға құқығыңыз бар екені түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер органның басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                        (тегі, аты, әкесінің аты, қолы, мөрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаны алдым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (салық төлеушінің тегі, аты, әкесінің аты немесе атауы, қолы, мөрі (болған жағдайда), күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама салық төлеушіге (салық агентіне) табыс етілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (мемлекеттік кірістер органының лауазымды адамының тегі, аты, әкесінің аты, қолы, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама салық төлеушіге (салық агентіне) жөнелтілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      (жөнелту және (немесе) алу фактісін растайтын құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: осы хабарламаны мемлекеттік кірістер органының автоматтандырылған цифрлық жүйесін пайдалана отырып қабылдаған кезде оны осындай цифрлық жүйенің электрондық цифрлық қолтаңбасы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8726,31 +7295,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>